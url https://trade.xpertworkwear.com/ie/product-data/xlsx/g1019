--- v3 (2026-03-11)
+++ v4 (2026-04-26)
@@ -9,137 +9,143 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="56" uniqueCount="56">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="58" uniqueCount="58">
   <si>
     <t>Stock Code</t>
   </si>
   <si>
     <t>Barcode</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Group Code</t>
   </si>
   <si>
     <t>Group Name</t>
   </si>
   <si>
     <t>Variation</t>
   </si>
   <si>
     <t>Brand</t>
   </si>
   <si>
     <t>Commodity Code</t>
   </si>
   <si>
     <t>Country of Origin</t>
   </si>
   <si>
     <t>Nett per Unit</t>
   </si>
   <si>
     <t>List Price</t>
   </si>
   <si>
     <t>Stock</t>
   </si>
   <si>
+    <t>VAT Rate</t>
+  </si>
+  <si>
     <t>Outer Quantity</t>
   </si>
   <si>
     <t>Specification</t>
   </si>
   <si>
     <t>Feature 1</t>
   </si>
   <si>
     <t>Feature 2</t>
   </si>
   <si>
     <t>Feature 3</t>
   </si>
   <si>
     <t>Feature 4</t>
   </si>
   <si>
     <t>Feature 5</t>
   </si>
   <si>
     <t>Feature 6</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>XPP2350-39</t>
   </si>
   <si>
     <t>Xpert Pro Forge Waterproof S7L Safety Dealer Boot Brown - EU39 / UK6</t>
   </si>
   <si>
     <t>XPP2350</t>
   </si>
   <si>
     <t>Xpert Pro Forge Waterproof S7L Safety Dealer Boot Brown</t>
   </si>
   <si>
     <t>EU39 / UK6</t>
   </si>
   <si>
     <t>Xpert Pro</t>
   </si>
   <si>
     <t>India</t>
   </si>
   <si>
     <t>1.60Kg</t>
+  </si>
+  <si>
+    <t>0%</t>
   </si>
   <si>
     <t>S7L COMPLETE PROTECTION Composite protective toecap and midsole</t>
   </si>
   <si>
     <t>DRY X™ Waterproof and Breathable membrane</t>
   </si>
   <si>
     <t>TOUGH X™ Tough TPU overcap for ultimate wear resistance </t>
   </si>
   <si>
     <t>Enhanced stability TPU reinforced heel and ankle support</t>
   </si>
   <si>
     <t>LIGHT X™ Reduced weight and exceptional thermal properties</t>
   </si>
   <si>
     <t>Premium quality genuine leather upper</t>
   </si>
   <si>
     <t>XPP2350-41</t>
   </si>
   <si>
     <t>Xpert Pro Forge Waterproof S7L Safety Dealer Boot Brown - EU41 / UK7</t>
   </si>
@@ -206,93 +212,95 @@
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="1">
     <fill>
       <patternFill patternType="none"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="3">
+  <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:W9"/>
+  <dimension ref="A1:X9"/>
   <cols>
     <col min="1" max="1" width="11"/>
     <col min="2" max="2" width="14"/>
     <col min="3" max="3" width="60"/>
     <col min="4" max="4" width="11"/>
     <col min="5" max="5" width="56"/>
     <col min="6" max="6" width="12"/>
     <col min="7" max="7" width="10"/>
     <col min="8" max="8" width="15"/>
     <col min="9" max="9" width="18"/>
     <col min="10" max="10" width="14"/>
     <col min="11" max="11" width="11"/>
     <col min="12" max="12" width="10"/>
-    <col min="13" max="13" width="15"/>
-[...3 lines deleted...]
-    <col min="17" max="17" width="57"/>
+    <col min="13" max="13" width="9"/>
+    <col min="14" max="14" width="15"/>
+    <col min="15" max="15" width="14"/>
+    <col min="16" max="16" width="60"/>
+    <col min="17" max="17" width="42"/>
     <col min="18" max="18" width="57"/>
-    <col min="19" max="19" width="59"/>
-[...1 lines deleted...]
-    <col min="21" max="21" width="60"/>
+    <col min="19" max="19" width="57"/>
+    <col min="20" max="20" width="59"/>
+    <col min="21" max="21" width="38"/>
+    <col min="22" max="22" width="60"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -315,572 +323,599 @@
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B2" s="1">
         <v>5060345831979</v>
       </c>
       <c r="C2" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F2" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="G2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H2">
         <v>64034000</v>
       </c>
       <c r="I2" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K2" s="2">
         <v>57.95</v>
       </c>
       <c r="L2">
-        <v>21.00000</v>
-[...1 lines deleted...]
-      <c r="M2">
+        <v>36.00000</v>
+      </c>
+      <c r="M2" t="s" s="3">
+        <v>30</v>
+      </c>
+      <c r="N2">
         <v>8</v>
       </c>
-      <c r="O2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P2" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="Q2" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="R2" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="S2" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="T2" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="U2" t="inlineStr">
+        <v>35</v>
+      </c>
+      <c r="U2" t="s">
+        <v>36</v>
+      </c>
+      <c r="V2" t="inlineStr">
         <is>
           <t>The first of its kind, this is the fully waterproof slip-on style Dealer safety boot that you have been craving for. The Xpert PRO-X™ FORGE Waterproof Safety Dealer Boot combines years of experience and cutting edge development capabilities, to bring you a boot that really is waterproof and safe. Certified to S7L standards, meaning that in addition to all the typical safety features of an S3 boot, it also has a water resistant upper and is constructed with fully waterproof membrane lining. Composite Safety Toecap with 200J impact protection, and puncture resistant composite flexible midsole keeps the boot light and safe, and TPU reinforced heel and ankle support offers additional protection.  All this protection is built up on our GRIP X™ 8.0 Nitrile Rubber outsole, which comes with 300°C Heat resistance, Ladder grip instep, and certified to the highest grip rating. The TPU Scuff cap will endure hours of abrasion if you spend a lot of time on your knees.  You can wear with confidence.
 THE XPERT FOUNDATION
 Each year, we dedicate 1% of Xpert Workwear sales to support charitable causes. This year, we are proud to support Diabetes UK and Diabetes Ireland. Our support goes beyond just financial contributions. Through collaborative initiatives, we aim to raise awareness and educate our customers in farming, trade, and construction about the risks of diabetes. Through our efforts, we promote the idea that prevention is key, focusing on proactive health. To find out more about our charitable initiatives and the work we do, please visit xpertworkwear.com/foundation. Thank you for your support.</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="B3" s="1">
         <v>5060345831986</v>
       </c>
       <c r="C3" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D3" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E3" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F3" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="G3" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H3">
         <v>64034000</v>
       </c>
       <c r="I3" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J3" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K3" s="2">
         <v>57.95</v>
       </c>
       <c r="L3">
-        <v>75.00000</v>
-[...1 lines deleted...]
-      <c r="M3">
+        <v>177.00000</v>
+      </c>
+      <c r="M3" t="s" s="3">
+        <v>30</v>
+      </c>
+      <c r="N3">
         <v>8</v>
       </c>
-      <c r="O3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P3" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="Q3" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="R3" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="S3" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="T3" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="U3" t="inlineStr">
+        <v>35</v>
+      </c>
+      <c r="U3" t="s">
+        <v>36</v>
+      </c>
+      <c r="V3" t="inlineStr">
         <is>
           <t>The first of its kind, this is the fully waterproof slip-on style Dealer safety boot that you have been craving for. The Xpert PRO-X™ FORGE Waterproof Safety Dealer Boot combines years of experience and cutting edge development capabilities, to bring you a boot that really is waterproof and safe. Certified to S7L standards, meaning that in addition to all the typical safety features of an S3 boot, it also has a water resistant upper and is constructed with fully waterproof membrane lining. Composite Safety Toecap with 200J impact protection, and puncture resistant composite flexible midsole keeps the boot light and safe, and TPU reinforced heel and ankle support offers additional protection.  All this protection is built up on our GRIP X™ 8.0 Nitrile Rubber outsole, which comes with 300°C Heat resistance, Ladder grip instep, and certified to the highest grip rating. The TPU Scuff cap will endure hours of abrasion if you spend a lot of time on your knees.  You can wear with confidence.
 THE XPERT FOUNDATION
 Each year, we dedicate 1% of Xpert Workwear sales to support charitable causes. This year, we are proud to support Diabetes UK and Diabetes Ireland. Our support goes beyond just financial contributions. Through collaborative initiatives, we aim to raise awareness and educate our customers in farming, trade, and construction about the risks of diabetes. Through our efforts, we promote the idea that prevention is key, focusing on proactive health. To find out more about our charitable initiatives and the work we do, please visit xpertworkwear.com/foundation. Thank you for your support.</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="B4" s="1">
         <v>5060345834505</v>
       </c>
       <c r="C4" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="D4" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E4" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F4" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="G4" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H4">
         <v>64034000</v>
       </c>
       <c r="I4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K4" s="2">
         <v>57.95</v>
       </c>
       <c r="L4">
-        <v>36.00000</v>
-[...1 lines deleted...]
-      <c r="M4">
+        <v>339.00000</v>
+      </c>
+      <c r="M4" t="s" s="3">
+        <v>30</v>
+      </c>
+      <c r="N4">
         <v>8</v>
       </c>
-      <c r="O4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="Q4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="R4" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="S4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="T4" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="U4" t="inlineStr">
+        <v>35</v>
+      </c>
+      <c r="U4" t="s">
+        <v>36</v>
+      </c>
+      <c r="V4" t="inlineStr">
         <is>
           <t>The first of its kind, this is the fully waterproof slip-on style Dealer safety boot that you have been craving for. The Xpert PRO-X™ FORGE Waterproof Safety Dealer Boot combines years of experience and cutting edge development capabilities, to bring you a boot that really is waterproof and safe. Certified to S7L standards, meaning that in addition to all the typical safety features of an S3 boot, it also has a water resistant upper and is constructed with fully waterproof membrane lining. Composite Safety Toecap with 200J impact protection, and puncture resistant composite flexible midsole keeps the boot light and safe, and TPU reinforced heel and ankle support offers additional protection.  All this protection is built up on our GRIP X™ 8.0 Nitrile Rubber outsole, which comes with 300°C Heat resistance, Ladder grip instep, and certified to the highest grip rating. The TPU Scuff cap will endure hours of abrasion if you spend a lot of time on your knees.  You can wear with confidence.
 THE XPERT FOUNDATION
 Each year, we dedicate 1% of Xpert Workwear sales to support charitable causes. This year, we are proud to support Diabetes UK and Diabetes Ireland. Our support goes beyond just financial contributions. Through collaborative initiatives, we aim to raise awareness and educate our customers in farming, trade, and construction about the risks of diabetes. Through our efforts, we promote the idea that prevention is key, focusing on proactive health. To find out more about our charitable initiatives and the work we do, please visit xpertworkwear.com/foundation. Thank you for your support.</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="B5" s="1">
         <v>5060345834758</v>
       </c>
       <c r="C5" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="D5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E5" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F5" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="G5" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H5">
         <v>64034000</v>
       </c>
       <c r="I5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J5" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K5" s="2">
         <v>57.95</v>
       </c>
       <c r="L5">
-        <v>113.00000</v>
-[...1 lines deleted...]
-      <c r="M5">
+        <v>410.00000</v>
+      </c>
+      <c r="M5" t="s" s="3">
+        <v>30</v>
+      </c>
+      <c r="N5">
         <v>8</v>
       </c>
-      <c r="O5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P5" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="Q5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="R5" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="S5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="T5" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="U5" t="inlineStr">
+        <v>35</v>
+      </c>
+      <c r="U5" t="s">
+        <v>36</v>
+      </c>
+      <c r="V5" t="inlineStr">
         <is>
           <t>The first of its kind, this is the fully waterproof slip-on style Dealer safety boot that you have been craving for. The Xpert PRO-X™ FORGE Waterproof Safety Dealer Boot combines years of experience and cutting edge development capabilities, to bring you a boot that really is waterproof and safe. Certified to S7L standards, meaning that in addition to all the typical safety features of an S3 boot, it also has a water resistant upper and is constructed with fully waterproof membrane lining. Composite Safety Toecap with 200J impact protection, and puncture resistant composite flexible midsole keeps the boot light and safe, and TPU reinforced heel and ankle support offers additional protection.  All this protection is built up on our GRIP X™ 8.0 Nitrile Rubber outsole, which comes with 300°C Heat resistance, Ladder grip instep, and certified to the highest grip rating. The TPU Scuff cap will endure hours of abrasion if you spend a lot of time on your knees.  You can wear with confidence.
 THE XPERT FOUNDATION
 Each year, we dedicate 1% of Xpert Workwear sales to support charitable causes. This year, we are proud to support Diabetes UK and Diabetes Ireland. Our support goes beyond just financial contributions. Through collaborative initiatives, we aim to raise awareness and educate our customers in farming, trade, and construction about the risks of diabetes. Through our efforts, we promote the idea that prevention is key, focusing on proactive health. To find out more about our charitable initiatives and the work we do, please visit xpertworkwear.com/foundation. Thank you for your support.</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B6" s="1">
         <v>5060345834765</v>
       </c>
       <c r="C6" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="D6" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F6" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="G6" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H6">
         <v>64034000</v>
       </c>
       <c r="I6" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J6" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K6" s="2">
         <v>57.95</v>
       </c>
       <c r="L6">
-        <v>130.00000</v>
-[...1 lines deleted...]
-      <c r="M6">
+        <v>415.00000</v>
+      </c>
+      <c r="M6" t="s" s="3">
+        <v>30</v>
+      </c>
+      <c r="N6">
         <v>8</v>
       </c>
-      <c r="O6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="Q6" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="R6" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="S6" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="T6" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="U6" t="inlineStr">
+        <v>35</v>
+      </c>
+      <c r="U6" t="s">
+        <v>36</v>
+      </c>
+      <c r="V6" t="inlineStr">
         <is>
           <t>The first of its kind, this is the fully waterproof slip-on style Dealer safety boot that you have been craving for. The Xpert PRO-X™ FORGE Waterproof Safety Dealer Boot combines years of experience and cutting edge development capabilities, to bring you a boot that really is waterproof and safe. Certified to S7L standards, meaning that in addition to all the typical safety features of an S3 boot, it also has a water resistant upper and is constructed with fully waterproof membrane lining. Composite Safety Toecap with 200J impact protection, and puncture resistant composite flexible midsole keeps the boot light and safe, and TPU reinforced heel and ankle support offers additional protection.  All this protection is built up on our GRIP X™ 8.0 Nitrile Rubber outsole, which comes with 300°C Heat resistance, Ladder grip instep, and certified to the highest grip rating. The TPU Scuff cap will endure hours of abrasion if you spend a lot of time on your knees.  You can wear with confidence.
 THE XPERT FOUNDATION
 Each year, we dedicate 1% of Xpert Workwear sales to support charitable causes. This year, we are proud to support Diabetes UK and Diabetes Ireland. Our support goes beyond just financial contributions. Through collaborative initiatives, we aim to raise awareness and educate our customers in farming, trade, and construction about the risks of diabetes. Through our efforts, we promote the idea that prevention is key, focusing on proactive health. To find out more about our charitable initiatives and the work we do, please visit xpertworkwear.com/foundation. Thank you for your support.</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="B7" s="1">
         <v>5060345834772</v>
       </c>
       <c r="C7" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="D7" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E7" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F7" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="G7" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H7">
         <v>64034000</v>
       </c>
       <c r="I7" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J7" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K7" s="2">
         <v>57.95</v>
       </c>
       <c r="L7">
-        <v>47.00000</v>
-[...1 lines deleted...]
-      <c r="M7">
+        <v>252.00000</v>
+      </c>
+      <c r="M7" t="s" s="3">
+        <v>30</v>
+      </c>
+      <c r="N7">
         <v>8</v>
       </c>
-      <c r="O7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P7" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="Q7" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="R7" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="S7" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="T7" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="U7" t="inlineStr">
+        <v>35</v>
+      </c>
+      <c r="U7" t="s">
+        <v>36</v>
+      </c>
+      <c r="V7" t="inlineStr">
         <is>
           <t>The first of its kind, this is the fully waterproof slip-on style Dealer safety boot that you have been craving for. The Xpert PRO-X™ FORGE Waterproof Safety Dealer Boot combines years of experience and cutting edge development capabilities, to bring you a boot that really is waterproof and safe. Certified to S7L standards, meaning that in addition to all the typical safety features of an S3 boot, it also has a water resistant upper and is constructed with fully waterproof membrane lining. Composite Safety Toecap with 200J impact protection, and puncture resistant composite flexible midsole keeps the boot light and safe, and TPU reinforced heel and ankle support offers additional protection.  All this protection is built up on our GRIP X™ 8.0 Nitrile Rubber outsole, which comes with 300°C Heat resistance, Ladder grip instep, and certified to the highest grip rating. The TPU Scuff cap will endure hours of abrasion if you spend a lot of time on your knees.  You can wear with confidence.
 THE XPERT FOUNDATION
 Each year, we dedicate 1% of Xpert Workwear sales to support charitable causes. This year, we are proud to support Diabetes UK and Diabetes Ireland. Our support goes beyond just financial contributions. Through collaborative initiatives, we aim to raise awareness and educate our customers in farming, trade, and construction about the risks of diabetes. Through our efforts, we promote the idea that prevention is key, focusing on proactive health. To find out more about our charitable initiatives and the work we do, please visit xpertworkwear.com/foundation. Thank you for your support.</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="B8" s="1">
         <v>5060345835335</v>
       </c>
       <c r="C8" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="D8" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E8" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F8" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="G8" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H8">
         <v>64034000</v>
       </c>
       <c r="I8" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J8" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K8" s="2">
         <v>57.95</v>
       </c>
       <c r="L8">
-        <v>35.00000</v>
-[...1 lines deleted...]
-      <c r="M8">
+        <v>146.00000</v>
+      </c>
+      <c r="M8" t="s" s="3">
+        <v>30</v>
+      </c>
+      <c r="N8">
         <v>8</v>
       </c>
-      <c r="O8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P8" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="Q8" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="R8" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="S8" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="T8" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="U8" t="inlineStr">
+        <v>35</v>
+      </c>
+      <c r="U8" t="s">
+        <v>36</v>
+      </c>
+      <c r="V8" t="inlineStr">
         <is>
           <t>The first of its kind, this is the fully waterproof slip-on style Dealer safety boot that you have been craving for. The Xpert PRO-X™ FORGE Waterproof Safety Dealer Boot combines years of experience and cutting edge development capabilities, to bring you a boot that really is waterproof and safe. Certified to S7L standards, meaning that in addition to all the typical safety features of an S3 boot, it also has a water resistant upper and is constructed with fully waterproof membrane lining. Composite Safety Toecap with 200J impact protection, and puncture resistant composite flexible midsole keeps the boot light and safe, and TPU reinforced heel and ankle support offers additional protection.  All this protection is built up on our GRIP X™ 8.0 Nitrile Rubber outsole, which comes with 300°C Heat resistance, Ladder grip instep, and certified to the highest grip rating. The TPU Scuff cap will endure hours of abrasion if you spend a lot of time on your knees.  You can wear with confidence.
 THE XPERT FOUNDATION
 Each year, we dedicate 1% of Xpert Workwear sales to support charitable causes. This year, we are proud to support Diabetes UK and Diabetes Ireland. Our support goes beyond just financial contributions. Through collaborative initiatives, we aim to raise awareness and educate our customers in farming, trade, and construction about the risks of diabetes. Through our efforts, we promote the idea that prevention is key, focusing on proactive health. To find out more about our charitable initiatives and the work we do, please visit xpertworkwear.com/foundation. Thank you for your support.</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="B9" s="1">
         <v>5060345835311</v>
       </c>
       <c r="C9" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="D9" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E9" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F9" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="G9" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H9">
         <v>64034000</v>
       </c>
       <c r="I9" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J9" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K9" s="2">
         <v>57.95</v>
       </c>
       <c r="L9">
-        <v>13.00000</v>
-[...1 lines deleted...]
-      <c r="M9">
+        <v>57.00000</v>
+      </c>
+      <c r="M9" t="s" s="3">
+        <v>30</v>
+      </c>
+      <c r="N9">
         <v>8</v>
       </c>
-      <c r="O9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P9" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="Q9" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="R9" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="S9" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="T9" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="U9" t="inlineStr">
+        <v>35</v>
+      </c>
+      <c r="U9" t="s">
+        <v>36</v>
+      </c>
+      <c r="V9" t="inlineStr">
         <is>
           <t>The first of its kind, this is the fully waterproof slip-on style Dealer safety boot that you have been craving for. The Xpert PRO-X™ FORGE Waterproof Safety Dealer Boot combines years of experience and cutting edge development capabilities, to bring you a boot that really is waterproof and safe. Certified to S7L standards, meaning that in addition to all the typical safety features of an S3 boot, it also has a water resistant upper and is constructed with fully waterproof membrane lining. Composite Safety Toecap with 200J impact protection, and puncture resistant composite flexible midsole keeps the boot light and safe, and TPU reinforced heel and ankle support offers additional protection.  All this protection is built up on our GRIP X™ 8.0 Nitrile Rubber outsole, which comes with 300°C Heat resistance, Ladder grip instep, and certified to the highest grip rating. The TPU Scuff cap will endure hours of abrasion if you spend a lot of time on your knees.  You can wear with confidence.
 THE XPERT FOUNDATION
 Each year, we dedicate 1% of Xpert Workwear sales to support charitable causes. This year, we are proud to support Diabetes UK and Diabetes Ireland. Our support goes beyond just financial contributions. Through collaborative initiatives, we aim to raise awareness and educate our customers in farming, trade, and construction about the risks of diabetes. Through our efforts, we promote the idea that prevention is key, focusing on proactive health. To find out more about our charitable initiatives and the work we do, please visit xpertworkwear.com/foundation. Thank you for your support.</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>