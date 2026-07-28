--- v5 (2026-06-13)
+++ v6 (2026-07-28)
@@ -362,51 +362,51 @@
       <c r="D2" t="s">
         <v>24</v>
       </c>
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="F2" t="s">
         <v>26</v>
       </c>
       <c r="G2" t="s">
         <v>27</v>
       </c>
       <c r="H2">
         <v>64034000</v>
       </c>
       <c r="I2" t="s">
         <v>28</v>
       </c>
       <c r="J2" t="s">
         <v>29</v>
       </c>
       <c r="K2" s="2">
         <v>57.95</v>
       </c>
       <c r="L2">
-        <v>74.00000</v>
+        <v>71.00000</v>
       </c>
       <c r="M2" t="s" s="3">
         <v>30</v>
       </c>
       <c r="N2">
         <v>8</v>
       </c>
       <c r="P2" t="s">
         <v>31</v>
       </c>
       <c r="Q2" t="s">
         <v>32</v>
       </c>
       <c r="R2" t="s">
         <v>33</v>
       </c>
       <c r="S2" t="s">
         <v>34</v>
       </c>
       <c r="T2" t="s">
         <v>35</v>
       </c>
       <c r="U2" t="s">
         <v>36</v>
       </c>
@@ -431,51 +431,51 @@
       <c r="D3" t="s">
         <v>24</v>
       </c>
       <c r="E3" t="s">
         <v>25</v>
       </c>
       <c r="F3" t="s">
         <v>39</v>
       </c>
       <c r="G3" t="s">
         <v>27</v>
       </c>
       <c r="H3">
         <v>64034000</v>
       </c>
       <c r="I3" t="s">
         <v>28</v>
       </c>
       <c r="J3" t="s">
         <v>29</v>
       </c>
       <c r="K3" s="2">
         <v>57.95</v>
       </c>
       <c r="L3">
-        <v>228.00000</v>
+        <v>196.00000</v>
       </c>
       <c r="M3" t="s" s="3">
         <v>30</v>
       </c>
       <c r="N3">
         <v>8</v>
       </c>
       <c r="P3" t="s">
         <v>31</v>
       </c>
       <c r="Q3" t="s">
         <v>32</v>
       </c>
       <c r="R3" t="s">
         <v>33</v>
       </c>
       <c r="S3" t="s">
         <v>34</v>
       </c>
       <c r="T3" t="s">
         <v>35</v>
       </c>
       <c r="U3" t="s">
         <v>36</v>
       </c>
@@ -500,51 +500,51 @@
       <c r="D4" t="s">
         <v>24</v>
       </c>
       <c r="E4" t="s">
         <v>25</v>
       </c>
       <c r="F4" t="s">
         <v>42</v>
       </c>
       <c r="G4" t="s">
         <v>27</v>
       </c>
       <c r="H4">
         <v>64034000</v>
       </c>
       <c r="I4" t="s">
         <v>28</v>
       </c>
       <c r="J4" t="s">
         <v>29</v>
       </c>
       <c r="K4" s="2">
         <v>57.95</v>
       </c>
       <c r="L4">
-        <v>405.00000</v>
+        <v>343.00000</v>
       </c>
       <c r="M4" t="s" s="3">
         <v>30</v>
       </c>
       <c r="N4">
         <v>8</v>
       </c>
       <c r="P4" t="s">
         <v>31</v>
       </c>
       <c r="Q4" t="s">
         <v>32</v>
       </c>
       <c r="R4" t="s">
         <v>33</v>
       </c>
       <c r="S4" t="s">
         <v>34</v>
       </c>
       <c r="T4" t="s">
         <v>35</v>
       </c>
       <c r="U4" t="s">
         <v>36</v>
       </c>
@@ -569,51 +569,51 @@
       <c r="D5" t="s">
         <v>24</v>
       </c>
       <c r="E5" t="s">
         <v>25</v>
       </c>
       <c r="F5" t="s">
         <v>45</v>
       </c>
       <c r="G5" t="s">
         <v>27</v>
       </c>
       <c r="H5">
         <v>64034000</v>
       </c>
       <c r="I5" t="s">
         <v>28</v>
       </c>
       <c r="J5" t="s">
         <v>29</v>
       </c>
       <c r="K5" s="2">
         <v>57.95</v>
       </c>
       <c r="L5">
-        <v>591.00000</v>
+        <v>391.00000</v>
       </c>
       <c r="M5" t="s" s="3">
         <v>30</v>
       </c>
       <c r="N5">
         <v>8</v>
       </c>
       <c r="P5" t="s">
         <v>31</v>
       </c>
       <c r="Q5" t="s">
         <v>32</v>
       </c>
       <c r="R5" t="s">
         <v>33</v>
       </c>
       <c r="S5" t="s">
         <v>34</v>
       </c>
       <c r="T5" t="s">
         <v>35</v>
       </c>
       <c r="U5" t="s">
         <v>36</v>
       </c>
@@ -638,51 +638,51 @@
       <c r="D6" t="s">
         <v>24</v>
       </c>
       <c r="E6" t="s">
         <v>25</v>
       </c>
       <c r="F6" t="s">
         <v>48</v>
       </c>
       <c r="G6" t="s">
         <v>27</v>
       </c>
       <c r="H6">
         <v>64034000</v>
       </c>
       <c r="I6" t="s">
         <v>28</v>
       </c>
       <c r="J6" t="s">
         <v>29</v>
       </c>
       <c r="K6" s="2">
         <v>57.95</v>
       </c>
       <c r="L6">
-        <v>597.00000</v>
+        <v>450.00000</v>
       </c>
       <c r="M6" t="s" s="3">
         <v>30</v>
       </c>
       <c r="N6">
         <v>8</v>
       </c>
       <c r="P6" t="s">
         <v>31</v>
       </c>
       <c r="Q6" t="s">
         <v>32</v>
       </c>
       <c r="R6" t="s">
         <v>33</v>
       </c>
       <c r="S6" t="s">
         <v>34</v>
       </c>
       <c r="T6" t="s">
         <v>35</v>
       </c>
       <c r="U6" t="s">
         <v>36</v>
       </c>
@@ -707,51 +707,51 @@
       <c r="D7" t="s">
         <v>24</v>
       </c>
       <c r="E7" t="s">
         <v>25</v>
       </c>
       <c r="F7" t="s">
         <v>51</v>
       </c>
       <c r="G7" t="s">
         <v>27</v>
       </c>
       <c r="H7">
         <v>64034000</v>
       </c>
       <c r="I7" t="s">
         <v>28</v>
       </c>
       <c r="J7" t="s">
         <v>29</v>
       </c>
       <c r="K7" s="2">
         <v>57.95</v>
       </c>
       <c r="L7">
-        <v>340.00000</v>
+        <v>265.00000</v>
       </c>
       <c r="M7" t="s" s="3">
         <v>30</v>
       </c>
       <c r="N7">
         <v>8</v>
       </c>
       <c r="P7" t="s">
         <v>31</v>
       </c>
       <c r="Q7" t="s">
         <v>32</v>
       </c>
       <c r="R7" t="s">
         <v>33</v>
       </c>
       <c r="S7" t="s">
         <v>34</v>
       </c>
       <c r="T7" t="s">
         <v>35</v>
       </c>
       <c r="U7" t="s">
         <v>36</v>
       </c>
@@ -776,51 +776,51 @@
       <c r="D8" t="s">
         <v>24</v>
       </c>
       <c r="E8" t="s">
         <v>25</v>
       </c>
       <c r="F8" t="s">
         <v>54</v>
       </c>
       <c r="G8" t="s">
         <v>27</v>
       </c>
       <c r="H8">
         <v>64034000</v>
       </c>
       <c r="I8" t="s">
         <v>28</v>
       </c>
       <c r="J8" t="s">
         <v>29</v>
       </c>
       <c r="K8" s="2">
         <v>57.95</v>
       </c>
       <c r="L8">
-        <v>226.00000</v>
+        <v>188.00000</v>
       </c>
       <c r="M8" t="s" s="3">
         <v>30</v>
       </c>
       <c r="N8">
         <v>8</v>
       </c>
       <c r="P8" t="s">
         <v>31</v>
       </c>
       <c r="Q8" t="s">
         <v>32</v>
       </c>
       <c r="R8" t="s">
         <v>33</v>
       </c>
       <c r="S8" t="s">
         <v>34</v>
       </c>
       <c r="T8" t="s">
         <v>35</v>
       </c>
       <c r="U8" t="s">
         <v>36</v>
       </c>
@@ -845,51 +845,51 @@
       <c r="D9" t="s">
         <v>24</v>
       </c>
       <c r="E9" t="s">
         <v>25</v>
       </c>
       <c r="F9" t="s">
         <v>57</v>
       </c>
       <c r="G9" t="s">
         <v>27</v>
       </c>
       <c r="H9">
         <v>64034000</v>
       </c>
       <c r="I9" t="s">
         <v>28</v>
       </c>
       <c r="J9" t="s">
         <v>29</v>
       </c>
       <c r="K9" s="2">
         <v>57.95</v>
       </c>
       <c r="L9">
-        <v>69.00000</v>
+        <v>58.00000</v>
       </c>
       <c r="M9" t="s" s="3">
         <v>30</v>
       </c>
       <c r="N9">
         <v>8</v>
       </c>
       <c r="P9" t="s">
         <v>31</v>
       </c>
       <c r="Q9" t="s">
         <v>32</v>
       </c>
       <c r="R9" t="s">
         <v>33</v>
       </c>
       <c r="S9" t="s">
         <v>34</v>
       </c>
       <c r="T9" t="s">
         <v>35</v>
       </c>
       <c r="U9" t="s">
         <v>36</v>
       </c>