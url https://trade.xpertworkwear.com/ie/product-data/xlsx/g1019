--- v6 (2026-07-28)
+++ v7 (2026-09-13)
@@ -362,51 +362,51 @@
       <c r="D2" t="s">
         <v>24</v>
       </c>
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="F2" t="s">
         <v>26</v>
       </c>
       <c r="G2" t="s">
         <v>27</v>
       </c>
       <c r="H2">
         <v>64034000</v>
       </c>
       <c r="I2" t="s">
         <v>28</v>
       </c>
       <c r="J2" t="s">
         <v>29</v>
       </c>
       <c r="K2" s="2">
         <v>57.95</v>
       </c>
       <c r="L2">
-        <v>71.00000</v>
+        <v>42.00000</v>
       </c>
       <c r="M2" t="s" s="3">
         <v>30</v>
       </c>
       <c r="N2">
         <v>8</v>
       </c>
       <c r="P2" t="s">
         <v>31</v>
       </c>
       <c r="Q2" t="s">
         <v>32</v>
       </c>
       <c r="R2" t="s">
         <v>33</v>
       </c>
       <c r="S2" t="s">
         <v>34</v>
       </c>
       <c r="T2" t="s">
         <v>35</v>
       </c>
       <c r="U2" t="s">
         <v>36</v>
       </c>
@@ -431,51 +431,51 @@
       <c r="D3" t="s">
         <v>24</v>
       </c>
       <c r="E3" t="s">
         <v>25</v>
       </c>
       <c r="F3" t="s">
         <v>39</v>
       </c>
       <c r="G3" t="s">
         <v>27</v>
       </c>
       <c r="H3">
         <v>64034000</v>
       </c>
       <c r="I3" t="s">
         <v>28</v>
       </c>
       <c r="J3" t="s">
         <v>29</v>
       </c>
       <c r="K3" s="2">
         <v>57.95</v>
       </c>
       <c r="L3">
-        <v>196.00000</v>
+        <v>110.00000</v>
       </c>
       <c r="M3" t="s" s="3">
         <v>30</v>
       </c>
       <c r="N3">
         <v>8</v>
       </c>
       <c r="P3" t="s">
         <v>31</v>
       </c>
       <c r="Q3" t="s">
         <v>32</v>
       </c>
       <c r="R3" t="s">
         <v>33</v>
       </c>
       <c r="S3" t="s">
         <v>34</v>
       </c>
       <c r="T3" t="s">
         <v>35</v>
       </c>
       <c r="U3" t="s">
         <v>36</v>
       </c>
@@ -500,51 +500,51 @@
       <c r="D4" t="s">
         <v>24</v>
       </c>
       <c r="E4" t="s">
         <v>25</v>
       </c>
       <c r="F4" t="s">
         <v>42</v>
       </c>
       <c r="G4" t="s">
         <v>27</v>
       </c>
       <c r="H4">
         <v>64034000</v>
       </c>
       <c r="I4" t="s">
         <v>28</v>
       </c>
       <c r="J4" t="s">
         <v>29</v>
       </c>
       <c r="K4" s="2">
         <v>57.95</v>
       </c>
       <c r="L4">
-        <v>343.00000</v>
+        <v>273.00000</v>
       </c>
       <c r="M4" t="s" s="3">
         <v>30</v>
       </c>
       <c r="N4">
         <v>8</v>
       </c>
       <c r="P4" t="s">
         <v>31</v>
       </c>
       <c r="Q4" t="s">
         <v>32</v>
       </c>
       <c r="R4" t="s">
         <v>33</v>
       </c>
       <c r="S4" t="s">
         <v>34</v>
       </c>
       <c r="T4" t="s">
         <v>35</v>
       </c>
       <c r="U4" t="s">
         <v>36</v>
       </c>
@@ -569,51 +569,51 @@
       <c r="D5" t="s">
         <v>24</v>
       </c>
       <c r="E5" t="s">
         <v>25</v>
       </c>
       <c r="F5" t="s">
         <v>45</v>
       </c>
       <c r="G5" t="s">
         <v>27</v>
       </c>
       <c r="H5">
         <v>64034000</v>
       </c>
       <c r="I5" t="s">
         <v>28</v>
       </c>
       <c r="J5" t="s">
         <v>29</v>
       </c>
       <c r="K5" s="2">
         <v>57.95</v>
       </c>
       <c r="L5">
-        <v>391.00000</v>
+        <v>290.00000</v>
       </c>
       <c r="M5" t="s" s="3">
         <v>30</v>
       </c>
       <c r="N5">
         <v>8</v>
       </c>
       <c r="P5" t="s">
         <v>31</v>
       </c>
       <c r="Q5" t="s">
         <v>32</v>
       </c>
       <c r="R5" t="s">
         <v>33</v>
       </c>
       <c r="S5" t="s">
         <v>34</v>
       </c>
       <c r="T5" t="s">
         <v>35</v>
       </c>
       <c r="U5" t="s">
         <v>36</v>
       </c>
@@ -638,51 +638,51 @@
       <c r="D6" t="s">
         <v>24</v>
       </c>
       <c r="E6" t="s">
         <v>25</v>
       </c>
       <c r="F6" t="s">
         <v>48</v>
       </c>
       <c r="G6" t="s">
         <v>27</v>
       </c>
       <c r="H6">
         <v>64034000</v>
       </c>
       <c r="I6" t="s">
         <v>28</v>
       </c>
       <c r="J6" t="s">
         <v>29</v>
       </c>
       <c r="K6" s="2">
         <v>57.95</v>
       </c>
       <c r="L6">
-        <v>450.00000</v>
+        <v>323.00000</v>
       </c>
       <c r="M6" t="s" s="3">
         <v>30</v>
       </c>
       <c r="N6">
         <v>8</v>
       </c>
       <c r="P6" t="s">
         <v>31</v>
       </c>
       <c r="Q6" t="s">
         <v>32</v>
       </c>
       <c r="R6" t="s">
         <v>33</v>
       </c>
       <c r="S6" t="s">
         <v>34</v>
       </c>
       <c r="T6" t="s">
         <v>35</v>
       </c>
       <c r="U6" t="s">
         <v>36</v>
       </c>
@@ -707,51 +707,51 @@
       <c r="D7" t="s">
         <v>24</v>
       </c>
       <c r="E7" t="s">
         <v>25</v>
       </c>
       <c r="F7" t="s">
         <v>51</v>
       </c>
       <c r="G7" t="s">
         <v>27</v>
       </c>
       <c r="H7">
         <v>64034000</v>
       </c>
       <c r="I7" t="s">
         <v>28</v>
       </c>
       <c r="J7" t="s">
         <v>29</v>
       </c>
       <c r="K7" s="2">
         <v>57.95</v>
       </c>
       <c r="L7">
-        <v>265.00000</v>
+        <v>163.00000</v>
       </c>
       <c r="M7" t="s" s="3">
         <v>30</v>
       </c>
       <c r="N7">
         <v>8</v>
       </c>
       <c r="P7" t="s">
         <v>31</v>
       </c>
       <c r="Q7" t="s">
         <v>32</v>
       </c>
       <c r="R7" t="s">
         <v>33</v>
       </c>
       <c r="S7" t="s">
         <v>34</v>
       </c>
       <c r="T7" t="s">
         <v>35</v>
       </c>
       <c r="U7" t="s">
         <v>36</v>
       </c>
@@ -776,51 +776,51 @@
       <c r="D8" t="s">
         <v>24</v>
       </c>
       <c r="E8" t="s">
         <v>25</v>
       </c>
       <c r="F8" t="s">
         <v>54</v>
       </c>
       <c r="G8" t="s">
         <v>27</v>
       </c>
       <c r="H8">
         <v>64034000</v>
       </c>
       <c r="I8" t="s">
         <v>28</v>
       </c>
       <c r="J8" t="s">
         <v>29</v>
       </c>
       <c r="K8" s="2">
         <v>57.95</v>
       </c>
       <c r="L8">
-        <v>188.00000</v>
+        <v>82.00000</v>
       </c>
       <c r="M8" t="s" s="3">
         <v>30</v>
       </c>
       <c r="N8">
         <v>8</v>
       </c>
       <c r="P8" t="s">
         <v>31</v>
       </c>
       <c r="Q8" t="s">
         <v>32</v>
       </c>
       <c r="R8" t="s">
         <v>33</v>
       </c>
       <c r="S8" t="s">
         <v>34</v>
       </c>
       <c r="T8" t="s">
         <v>35</v>
       </c>
       <c r="U8" t="s">
         <v>36</v>
       </c>
@@ -845,51 +845,51 @@
       <c r="D9" t="s">
         <v>24</v>
       </c>
       <c r="E9" t="s">
         <v>25</v>
       </c>
       <c r="F9" t="s">
         <v>57</v>
       </c>
       <c r="G9" t="s">
         <v>27</v>
       </c>
       <c r="H9">
         <v>64034000</v>
       </c>
       <c r="I9" t="s">
         <v>28</v>
       </c>
       <c r="J9" t="s">
         <v>29</v>
       </c>
       <c r="K9" s="2">
         <v>57.95</v>
       </c>
       <c r="L9">
-        <v>58.00000</v>
+        <v>53.00000</v>
       </c>
       <c r="M9" t="s" s="3">
         <v>30</v>
       </c>
       <c r="N9">
         <v>8</v>
       </c>
       <c r="P9" t="s">
         <v>31</v>
       </c>
       <c r="Q9" t="s">
         <v>32</v>
       </c>
       <c r="R9" t="s">
         <v>33</v>
       </c>
       <c r="S9" t="s">
         <v>34</v>
       </c>
       <c r="T9" t="s">
         <v>35</v>
       </c>
       <c r="U9" t="s">
         <v>36</v>
       </c>