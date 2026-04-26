--- v0 (2026-03-11)
+++ v1 (2026-04-26)
@@ -9,86 +9,89 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="44">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="45">
   <si>
     <t>Stock Code</t>
   </si>
   <si>
     <t>Barcode</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Group Code</t>
   </si>
   <si>
     <t>Group Name</t>
   </si>
   <si>
     <t>Variation</t>
   </si>
   <si>
     <t>Brand</t>
   </si>
   <si>
     <t>Commodity Code</t>
   </si>
   <si>
     <t>Country of Origin</t>
   </si>
   <si>
     <t>Nett per Unit</t>
   </si>
   <si>
     <t>List Price</t>
   </si>
   <si>
     <t>Stock</t>
+  </si>
+  <si>
+    <t>VAT Rate</t>
   </si>
   <si>
     <t>Outer Quantity</t>
   </si>
   <si>
     <t>Specification</t>
   </si>
   <si>
     <t>Feature 1</t>
   </si>
   <si>
     <t>Feature 2</t>
   </si>
   <si>
     <t>Feature 3</t>
   </si>
   <si>
     <t>Feature 4</t>
   </si>
   <si>
     <t>Feature 5</t>
   </si>
   <si>
     <t>Feature 6</t>
   </si>
@@ -170,93 +173,95 @@
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="1">
     <fill>
       <patternFill patternType="none"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="3">
+  <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:W5"/>
+  <dimension ref="A1:X5"/>
   <cols>
     <col min="1" max="1" width="11"/>
     <col min="2" max="2" width="14"/>
     <col min="3" max="3" width="60"/>
     <col min="4" max="4" width="11"/>
     <col min="5" max="5" width="57"/>
     <col min="6" max="6" width="10"/>
     <col min="7" max="7" width="11"/>
     <col min="8" max="8" width="15"/>
     <col min="9" max="9" width="18"/>
     <col min="10" max="10" width="14"/>
     <col min="11" max="11" width="11"/>
     <col min="12" max="12" width="8"/>
-    <col min="13" max="13" width="15"/>
-[...7 lines deleted...]
-    <col min="21" max="21" width="60"/>
+    <col min="13" max="13" width="9"/>
+    <col min="14" max="14" width="15"/>
+    <col min="15" max="15" width="14"/>
+    <col min="16" max="16" width="37"/>
+    <col min="17" max="17" width="41"/>
+    <col min="18" max="18" width="51"/>
+    <col min="19" max="19" width="45"/>
+    <col min="20" max="20" width="31"/>
+    <col min="21" max="21" width="37"/>
+    <col min="22" max="22" width="60"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -279,311 +284,326 @@
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B2" s="1">
         <v>5061086960478</v>
       </c>
       <c r="C2" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F2" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="G2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H2">
         <v>61169100</v>
       </c>
       <c r="I2" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K2" s="2">
         <v>0.95</v>
       </c>
       <c r="L2">
         <v>0.00000</v>
       </c>
-      <c r="M2">
+      <c r="M2" s="3">
+        <v>0.2</v>
+      </c>
+      <c r="N2">
         <v>120</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" t="s">
         <v>32</v>
       </c>
       <c r="S2" t="s">
         <v>33</v>
       </c>
       <c r="T2" t="s">
         <v>34</v>
       </c>
-      <c r="U2" t="inlineStr">
+      <c r="U2" t="s">
+        <v>35</v>
+      </c>
+      <c r="V2" t="inlineStr">
         <is>
           <t>The Xpert MULTIPURPOSE Nitrile Palm Work Glove is a cost-effective solution designed for everyday handling and general-purpose tasks across a wide range of work environments.  This glove delivers reliable performance without compromising comfort or flexibility.
 The nitrile palm coating provides flexible hand protection while offering excellent grip in wet conditions and dependable control in light oil applications. This makes it a practical choice for tasks requiring secure handling and reduced slippage. A snug-fitting, seamless knitted liner enhances dexterity and reduces irritation.
 For added safety, the long cuff design offers extra wrist protection against minor impacts and debris. The breathable back promotes airflow to help keep hands cool and comfortable during extended use.
 Durable, versatile, and economical, the Xpert MULTIPURPOSE Nitrile Palm Work Glove is a smart choice for workers seeking dependable hand protection for routine work tasks.</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B3" s="1">
         <v>5061086960485</v>
       </c>
       <c r="C3" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D3" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E3" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F3" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="G3" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H3">
         <v>61169100</v>
       </c>
       <c r="I3" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J3" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K3" s="2">
         <v>0.95</v>
       </c>
       <c r="L3">
         <v>0.00000</v>
       </c>
-      <c r="M3">
+      <c r="M3" s="3">
+        <v>0.2</v>
+      </c>
+      <c r="N3">
         <v>120</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="P3" t="s">
         <v>30</v>
       </c>
       <c r="Q3" t="s">
         <v>31</v>
       </c>
       <c r="R3" t="s">
         <v>32</v>
       </c>
       <c r="S3" t="s">
         <v>33</v>
       </c>
       <c r="T3" t="s">
         <v>34</v>
       </c>
-      <c r="U3" t="inlineStr">
+      <c r="U3" t="s">
+        <v>35</v>
+      </c>
+      <c r="V3" t="inlineStr">
         <is>
           <t>The Xpert MULTIPURPOSE Nitrile Palm Work Glove is a cost-effective solution designed for everyday handling and general-purpose tasks across a wide range of work environments.  This glove delivers reliable performance without compromising comfort or flexibility.
 The nitrile palm coating provides flexible hand protection while offering excellent grip in wet conditions and dependable control in light oil applications. This makes it a practical choice for tasks requiring secure handling and reduced slippage. A snug-fitting, seamless knitted liner enhances dexterity and reduces irritation.
 For added safety, the long cuff design offers extra wrist protection against minor impacts and debris. The breathable back promotes airflow to help keep hands cool and comfortable during extended use.
 Durable, versatile, and economical, the Xpert MULTIPURPOSE Nitrile Palm Work Glove is a smart choice for workers seeking dependable hand protection for routine work tasks.</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B4" s="1">
         <v>5061086960492</v>
       </c>
       <c r="C4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D4" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E4" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="G4" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H4">
         <v>61169100</v>
       </c>
       <c r="I4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K4" s="2">
         <v>0.95</v>
       </c>
       <c r="L4">
         <v>0.00000</v>
       </c>
-      <c r="M4">
+      <c r="M4" s="3">
+        <v>0.2</v>
+      </c>
+      <c r="N4">
         <v>120</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="P4" t="s">
         <v>30</v>
       </c>
       <c r="Q4" t="s">
         <v>31</v>
       </c>
       <c r="R4" t="s">
         <v>32</v>
       </c>
       <c r="S4" t="s">
         <v>33</v>
       </c>
       <c r="T4" t="s">
         <v>34</v>
       </c>
-      <c r="U4" t="inlineStr">
+      <c r="U4" t="s">
+        <v>35</v>
+      </c>
+      <c r="V4" t="inlineStr">
         <is>
           <t>The Xpert MULTIPURPOSE Nitrile Palm Work Glove is a cost-effective solution designed for everyday handling and general-purpose tasks across a wide range of work environments.  This glove delivers reliable performance without compromising comfort or flexibility.
 The nitrile palm coating provides flexible hand protection while offering excellent grip in wet conditions and dependable control in light oil applications. This makes it a practical choice for tasks requiring secure handling and reduced slippage. A snug-fitting, seamless knitted liner enhances dexterity and reduces irritation.
 For added safety, the long cuff design offers extra wrist protection against minor impacts and debris. The breathable back promotes airflow to help keep hands cool and comfortable during extended use.
 Durable, versatile, and economical, the Xpert MULTIPURPOSE Nitrile Palm Work Glove is a smart choice for workers seeking dependable hand protection for routine work tasks.</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B5" s="1">
         <v>5061086960508</v>
       </c>
       <c r="C5" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E5" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F5" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="G5" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H5">
         <v>61169100</v>
       </c>
       <c r="I5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J5" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K5" s="2">
         <v>0.95</v>
       </c>
       <c r="L5">
         <v>0.00000</v>
       </c>
-      <c r="M5">
+      <c r="M5" s="3">
+        <v>0.2</v>
+      </c>
+      <c r="N5">
         <v>120</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="P5" t="s">
         <v>30</v>
       </c>
       <c r="Q5" t="s">
         <v>31</v>
       </c>
       <c r="R5" t="s">
         <v>32</v>
       </c>
       <c r="S5" t="s">
         <v>33</v>
       </c>
       <c r="T5" t="s">
         <v>34</v>
       </c>
-      <c r="U5" t="inlineStr">
+      <c r="U5" t="s">
+        <v>35</v>
+      </c>
+      <c r="V5" t="inlineStr">
         <is>
           <t>The Xpert MULTIPURPOSE Nitrile Palm Work Glove is a cost-effective solution designed for everyday handling and general-purpose tasks across a wide range of work environments.  This glove delivers reliable performance without compromising comfort or flexibility.
 The nitrile palm coating provides flexible hand protection while offering excellent grip in wet conditions and dependable control in light oil applications. This makes it a practical choice for tasks requiring secure handling and reduced slippage. A snug-fitting, seamless knitted liner enhances dexterity and reduces irritation.
 For added safety, the long cuff design offers extra wrist protection against minor impacts and debris. The breathable back promotes airflow to help keep hands cool and comfortable during extended use.
 Durable, versatile, and economical, the Xpert MULTIPURPOSE Nitrile Palm Work Glove is a smart choice for workers seeking dependable hand protection for routine work tasks.</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>