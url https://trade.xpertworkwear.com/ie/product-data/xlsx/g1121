--- v2 (2026-06-13)
+++ v3 (2026-07-28)
@@ -323,51 +323,51 @@
       <c r="D2" t="s">
         <v>24</v>
       </c>
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="F2" t="s">
         <v>26</v>
       </c>
       <c r="G2" t="s">
         <v>27</v>
       </c>
       <c r="H2">
         <v>61169100</v>
       </c>
       <c r="I2" t="s">
         <v>28</v>
       </c>
       <c r="J2" t="s">
         <v>29</v>
       </c>
       <c r="K2" s="2">
         <v>0.95</v>
       </c>
       <c r="L2">
-        <v>367.00000</v>
+        <v>0.00000</v>
       </c>
       <c r="M2" s="3">
         <v>0.2</v>
       </c>
       <c r="N2">
         <v>120</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" t="s">
         <v>32</v>
       </c>
       <c r="S2" t="s">
         <v>33</v>
       </c>
       <c r="T2" t="s">
         <v>34</v>
       </c>
       <c r="U2" t="s">
         <v>35</v>
       </c>
@@ -393,51 +393,51 @@
       <c r="D3" t="s">
         <v>24</v>
       </c>
       <c r="E3" t="s">
         <v>25</v>
       </c>
       <c r="F3" t="s">
         <v>38</v>
       </c>
       <c r="G3" t="s">
         <v>27</v>
       </c>
       <c r="H3">
         <v>61169100</v>
       </c>
       <c r="I3" t="s">
         <v>28</v>
       </c>
       <c r="J3" t="s">
         <v>29</v>
       </c>
       <c r="K3" s="2">
         <v>0.95</v>
       </c>
       <c r="L3">
-        <v>1814.00000</v>
+        <v>1213.00000</v>
       </c>
       <c r="M3" s="3">
         <v>0.2</v>
       </c>
       <c r="N3">
         <v>120</v>
       </c>
       <c r="P3" t="s">
         <v>30</v>
       </c>
       <c r="Q3" t="s">
         <v>31</v>
       </c>
       <c r="R3" t="s">
         <v>32</v>
       </c>
       <c r="S3" t="s">
         <v>33</v>
       </c>
       <c r="T3" t="s">
         <v>34</v>
       </c>
       <c r="U3" t="s">
         <v>35</v>
       </c>
@@ -463,51 +463,51 @@
       <c r="D4" t="s">
         <v>24</v>
       </c>
       <c r="E4" t="s">
         <v>25</v>
       </c>
       <c r="F4" t="s">
         <v>41</v>
       </c>
       <c r="G4" t="s">
         <v>27</v>
       </c>
       <c r="H4">
         <v>61169100</v>
       </c>
       <c r="I4" t="s">
         <v>28</v>
       </c>
       <c r="J4" t="s">
         <v>29</v>
       </c>
       <c r="K4" s="2">
         <v>0.95</v>
       </c>
       <c r="L4">
-        <v>1819.00000</v>
+        <v>1204.00000</v>
       </c>
       <c r="M4" s="3">
         <v>0.2</v>
       </c>
       <c r="N4">
         <v>120</v>
       </c>
       <c r="P4" t="s">
         <v>30</v>
       </c>
       <c r="Q4" t="s">
         <v>31</v>
       </c>
       <c r="R4" t="s">
         <v>32</v>
       </c>
       <c r="S4" t="s">
         <v>33</v>
       </c>
       <c r="T4" t="s">
         <v>34</v>
       </c>
       <c r="U4" t="s">
         <v>35</v>
       </c>
@@ -533,51 +533,51 @@
       <c r="D5" t="s">
         <v>24</v>
       </c>
       <c r="E5" t="s">
         <v>25</v>
       </c>
       <c r="F5" t="s">
         <v>44</v>
       </c>
       <c r="G5" t="s">
         <v>27</v>
       </c>
       <c r="H5">
         <v>61169100</v>
       </c>
       <c r="I5" t="s">
         <v>28</v>
       </c>
       <c r="J5" t="s">
         <v>29</v>
       </c>
       <c r="K5" s="2">
         <v>0.95</v>
       </c>
       <c r="L5">
-        <v>354.00000</v>
+        <v>0.00000</v>
       </c>
       <c r="M5" s="3">
         <v>0.2</v>
       </c>
       <c r="N5">
         <v>120</v>
       </c>
       <c r="P5" t="s">
         <v>30</v>
       </c>
       <c r="Q5" t="s">
         <v>31</v>
       </c>
       <c r="R5" t="s">
         <v>32</v>
       </c>
       <c r="S5" t="s">
         <v>33</v>
       </c>
       <c r="T5" t="s">
         <v>34</v>
       </c>
       <c r="U5" t="s">
         <v>35</v>
       </c>