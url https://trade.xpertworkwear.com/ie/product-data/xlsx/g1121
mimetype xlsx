--- v3 (2026-07-28)
+++ v4 (2026-09-13)
@@ -207,51 +207,51 @@
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:X5"/>
   <cols>
     <col min="1" max="1" width="11"/>
     <col min="2" max="2" width="14"/>
     <col min="3" max="3" width="60"/>
     <col min="4" max="4" width="11"/>
     <col min="5" max="5" width="57"/>
     <col min="6" max="6" width="10"/>
     <col min="7" max="7" width="11"/>
     <col min="8" max="8" width="15"/>
     <col min="9" max="9" width="18"/>
     <col min="10" max="10" width="14"/>
     <col min="11" max="11" width="11"/>
-    <col min="12" max="12" width="11"/>
+    <col min="12" max="12" width="10"/>
     <col min="13" max="13" width="9"/>
     <col min="14" max="14" width="15"/>
     <col min="15" max="15" width="14"/>
     <col min="16" max="16" width="37"/>
     <col min="17" max="17" width="41"/>
     <col min="18" max="18" width="51"/>
     <col min="19" max="19" width="45"/>
     <col min="20" max="20" width="31"/>
     <col min="21" max="21" width="37"/>
     <col min="22" max="22" width="60"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
@@ -393,51 +393,51 @@
       <c r="D3" t="s">
         <v>24</v>
       </c>
       <c r="E3" t="s">
         <v>25</v>
       </c>
       <c r="F3" t="s">
         <v>38</v>
       </c>
       <c r="G3" t="s">
         <v>27</v>
       </c>
       <c r="H3">
         <v>61169100</v>
       </c>
       <c r="I3" t="s">
         <v>28</v>
       </c>
       <c r="J3" t="s">
         <v>29</v>
       </c>
       <c r="K3" s="2">
         <v>0.95</v>
       </c>
       <c r="L3">
-        <v>1213.00000</v>
+        <v>825.00000</v>
       </c>
       <c r="M3" s="3">
         <v>0.2</v>
       </c>
       <c r="N3">
         <v>120</v>
       </c>
       <c r="P3" t="s">
         <v>30</v>
       </c>
       <c r="Q3" t="s">
         <v>31</v>
       </c>
       <c r="R3" t="s">
         <v>32</v>
       </c>
       <c r="S3" t="s">
         <v>33</v>
       </c>
       <c r="T3" t="s">
         <v>34</v>
       </c>
       <c r="U3" t="s">
         <v>35</v>
       </c>
@@ -463,51 +463,51 @@
       <c r="D4" t="s">
         <v>24</v>
       </c>
       <c r="E4" t="s">
         <v>25</v>
       </c>
       <c r="F4" t="s">
         <v>41</v>
       </c>
       <c r="G4" t="s">
         <v>27</v>
       </c>
       <c r="H4">
         <v>61169100</v>
       </c>
       <c r="I4" t="s">
         <v>28</v>
       </c>
       <c r="J4" t="s">
         <v>29</v>
       </c>
       <c r="K4" s="2">
         <v>0.95</v>
       </c>
       <c r="L4">
-        <v>1204.00000</v>
+        <v>835.00000</v>
       </c>
       <c r="M4" s="3">
         <v>0.2</v>
       </c>
       <c r="N4">
         <v>120</v>
       </c>
       <c r="P4" t="s">
         <v>30</v>
       </c>
       <c r="Q4" t="s">
         <v>31</v>
       </c>
       <c r="R4" t="s">
         <v>32</v>
       </c>
       <c r="S4" t="s">
         <v>33</v>
       </c>
       <c r="T4" t="s">
         <v>34</v>
       </c>
       <c r="U4" t="s">
         <v>35</v>
       </c>