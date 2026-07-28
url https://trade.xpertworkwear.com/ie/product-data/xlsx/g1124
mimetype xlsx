--- v2 (2026-06-13)
+++ v3 (2026-07-28)
@@ -323,51 +323,51 @@
       <c r="D2" t="s">
         <v>24</v>
       </c>
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="F2" t="s">
         <v>26</v>
       </c>
       <c r="G2" t="s">
         <v>27</v>
       </c>
       <c r="H2">
         <v>61169100</v>
       </c>
       <c r="I2" t="s">
         <v>28</v>
       </c>
       <c r="J2" t="s">
         <v>29</v>
       </c>
       <c r="K2" s="2">
         <v>3.95</v>
       </c>
       <c r="L2">
-        <v>280.00000</v>
+        <v>100.00000</v>
       </c>
       <c r="M2" s="3">
         <v>0.2</v>
       </c>
       <c r="N2">
         <v>120</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" t="s">
         <v>32</v>
       </c>
       <c r="S2" t="s">
         <v>33</v>
       </c>
       <c r="T2" t="s">
         <v>34</v>
       </c>
       <c r="U2" t="s">
         <v>35</v>
       </c>
@@ -393,51 +393,51 @@
       <c r="D3" t="s">
         <v>24</v>
       </c>
       <c r="E3" t="s">
         <v>25</v>
       </c>
       <c r="F3" t="s">
         <v>38</v>
       </c>
       <c r="G3" t="s">
         <v>27</v>
       </c>
       <c r="H3">
         <v>61169100</v>
       </c>
       <c r="I3" t="s">
         <v>28</v>
       </c>
       <c r="J3" t="s">
         <v>29</v>
       </c>
       <c r="K3" s="2">
         <v>3.95</v>
       </c>
       <c r="L3">
-        <v>691.00000</v>
+        <v>376.00000</v>
       </c>
       <c r="M3" s="3">
         <v>0.2</v>
       </c>
       <c r="N3">
         <v>120</v>
       </c>
       <c r="P3" t="s">
         <v>30</v>
       </c>
       <c r="Q3" t="s">
         <v>31</v>
       </c>
       <c r="R3" t="s">
         <v>32</v>
       </c>
       <c r="S3" t="s">
         <v>33</v>
       </c>
       <c r="T3" t="s">
         <v>34</v>
       </c>
       <c r="U3" t="s">
         <v>35</v>
       </c>
@@ -463,51 +463,51 @@
       <c r="D4" t="s">
         <v>24</v>
       </c>
       <c r="E4" t="s">
         <v>25</v>
       </c>
       <c r="F4" t="s">
         <v>41</v>
       </c>
       <c r="G4" t="s">
         <v>27</v>
       </c>
       <c r="H4">
         <v>61169100</v>
       </c>
       <c r="I4" t="s">
         <v>28</v>
       </c>
       <c r="J4" t="s">
         <v>29</v>
       </c>
       <c r="K4" s="2">
         <v>3.95</v>
       </c>
       <c r="L4">
-        <v>737.00000</v>
+        <v>392.00000</v>
       </c>
       <c r="M4" s="3">
         <v>0.2</v>
       </c>
       <c r="N4">
         <v>120</v>
       </c>
       <c r="P4" t="s">
         <v>30</v>
       </c>
       <c r="Q4" t="s">
         <v>31</v>
       </c>
       <c r="R4" t="s">
         <v>32</v>
       </c>
       <c r="S4" t="s">
         <v>33</v>
       </c>
       <c r="T4" t="s">
         <v>34</v>
       </c>
       <c r="U4" t="s">
         <v>35</v>
       </c>
@@ -533,51 +533,51 @@
       <c r="D5" t="s">
         <v>24</v>
       </c>
       <c r="E5" t="s">
         <v>25</v>
       </c>
       <c r="F5" t="s">
         <v>44</v>
       </c>
       <c r="G5" t="s">
         <v>27</v>
       </c>
       <c r="H5">
         <v>61169100</v>
       </c>
       <c r="I5" t="s">
         <v>28</v>
       </c>
       <c r="J5" t="s">
         <v>29</v>
       </c>
       <c r="K5" s="2">
         <v>3.95</v>
       </c>
       <c r="L5">
-        <v>257.00000</v>
+        <v>30.00000</v>
       </c>
       <c r="M5" s="3">
         <v>0.2</v>
       </c>
       <c r="N5">
         <v>120</v>
       </c>
       <c r="P5" t="s">
         <v>30</v>
       </c>
       <c r="Q5" t="s">
         <v>31</v>
       </c>
       <c r="R5" t="s">
         <v>32</v>
       </c>
       <c r="S5" t="s">
         <v>33</v>
       </c>
       <c r="T5" t="s">
         <v>34</v>
       </c>
       <c r="U5" t="s">
         <v>35</v>
       </c>