--- v3 (2026-07-28)
+++ v4 (2026-09-13)
@@ -323,51 +323,51 @@
       <c r="D2" t="s">
         <v>24</v>
       </c>
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="F2" t="s">
         <v>26</v>
       </c>
       <c r="G2" t="s">
         <v>27</v>
       </c>
       <c r="H2">
         <v>61169100</v>
       </c>
       <c r="I2" t="s">
         <v>28</v>
       </c>
       <c r="J2" t="s">
         <v>29</v>
       </c>
       <c r="K2" s="2">
         <v>3.95</v>
       </c>
       <c r="L2">
-        <v>100.00000</v>
+        <v>45.00000</v>
       </c>
       <c r="M2" s="3">
         <v>0.2</v>
       </c>
       <c r="N2">
         <v>120</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" t="s">
         <v>32</v>
       </c>
       <c r="S2" t="s">
         <v>33</v>
       </c>
       <c r="T2" t="s">
         <v>34</v>
       </c>
       <c r="U2" t="s">
         <v>35</v>
       </c>
@@ -393,51 +393,51 @@
       <c r="D3" t="s">
         <v>24</v>
       </c>
       <c r="E3" t="s">
         <v>25</v>
       </c>
       <c r="F3" t="s">
         <v>38</v>
       </c>
       <c r="G3" t="s">
         <v>27</v>
       </c>
       <c r="H3">
         <v>61169100</v>
       </c>
       <c r="I3" t="s">
         <v>28</v>
       </c>
       <c r="J3" t="s">
         <v>29</v>
       </c>
       <c r="K3" s="2">
         <v>3.95</v>
       </c>
       <c r="L3">
-        <v>376.00000</v>
+        <v>120.00000</v>
       </c>
       <c r="M3" s="3">
         <v>0.2</v>
       </c>
       <c r="N3">
         <v>120</v>
       </c>
       <c r="P3" t="s">
         <v>30</v>
       </c>
       <c r="Q3" t="s">
         <v>31</v>
       </c>
       <c r="R3" t="s">
         <v>32</v>
       </c>
       <c r="S3" t="s">
         <v>33</v>
       </c>
       <c r="T3" t="s">
         <v>34</v>
       </c>
       <c r="U3" t="s">
         <v>35</v>
       </c>
@@ -463,51 +463,51 @@
       <c r="D4" t="s">
         <v>24</v>
       </c>
       <c r="E4" t="s">
         <v>25</v>
       </c>
       <c r="F4" t="s">
         <v>41</v>
       </c>
       <c r="G4" t="s">
         <v>27</v>
       </c>
       <c r="H4">
         <v>61169100</v>
       </c>
       <c r="I4" t="s">
         <v>28</v>
       </c>
       <c r="J4" t="s">
         <v>29</v>
       </c>
       <c r="K4" s="2">
         <v>3.95</v>
       </c>
       <c r="L4">
-        <v>392.00000</v>
+        <v>121.00000</v>
       </c>
       <c r="M4" s="3">
         <v>0.2</v>
       </c>
       <c r="N4">
         <v>120</v>
       </c>
       <c r="P4" t="s">
         <v>30</v>
       </c>
       <c r="Q4" t="s">
         <v>31</v>
       </c>
       <c r="R4" t="s">
         <v>32</v>
       </c>
       <c r="S4" t="s">
         <v>33</v>
       </c>
       <c r="T4" t="s">
         <v>34</v>
       </c>
       <c r="U4" t="s">
         <v>35</v>
       </c>
@@ -533,51 +533,51 @@
       <c r="D5" t="s">
         <v>24</v>
       </c>
       <c r="E5" t="s">
         <v>25</v>
       </c>
       <c r="F5" t="s">
         <v>44</v>
       </c>
       <c r="G5" t="s">
         <v>27</v>
       </c>
       <c r="H5">
         <v>61169100</v>
       </c>
       <c r="I5" t="s">
         <v>28</v>
       </c>
       <c r="J5" t="s">
         <v>29</v>
       </c>
       <c r="K5" s="2">
         <v>3.95</v>
       </c>
       <c r="L5">
-        <v>30.00000</v>
+        <v>0.00000</v>
       </c>
       <c r="M5" s="3">
         <v>0.2</v>
       </c>
       <c r="N5">
         <v>120</v>
       </c>
       <c r="P5" t="s">
         <v>30</v>
       </c>
       <c r="Q5" t="s">
         <v>31</v>
       </c>
       <c r="R5" t="s">
         <v>32</v>
       </c>
       <c r="S5" t="s">
         <v>33</v>
       </c>
       <c r="T5" t="s">
         <v>34</v>
       </c>
       <c r="U5" t="s">
         <v>35</v>
       </c>