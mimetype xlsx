--- v0 (2026-06-13)
+++ v1 (2026-09-13)
@@ -80,54 +80,54 @@
   <si>
     <t>Feature 1</t>
   </si>
   <si>
     <t>Feature 2</t>
   </si>
   <si>
     <t>Feature 3</t>
   </si>
   <si>
     <t>Feature 4</t>
   </si>
   <si>
     <t>Feature 5</t>
   </si>
   <si>
     <t>Feature 6</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>MRK-BANNER-XPERT</t>
   </si>
   <si>
-    <t>XPERT LOGO OUTDOOR VINYL BANNER WITH EYELETS 200Wx100H</t>
-[...2 lines deleted...]
-    <t>Xpert Logo Outdoor Vinyl Banner With Eyelets 200Wx100H Black</t>
+    <t>XPERT LOGO OUTDOOR VINYL BANNER WITH EYELETS 200X100CM</t>
+  </si>
+  <si>
+    <t>Xpert Logo Outdoor Vinyl Banner With Eyelets 200x100cm Black</t>
   </si>
   <si>
     <t>Xpert</t>
   </si>
   <si>
     <t>0.00Kg</t>
   </si>
   <si>
     <t>200cm (W) x 100cm (H)</t>
   </si>
   <si>
     <t>Suitable for outdoors</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="1">
@@ -158,51 +158,51 @@
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:X2"/>
   <cols>
     <col min="1" max="1" width="17"/>
     <col min="2" max="2" width="8"/>
     <col min="3" max="3" width="55"/>
     <col min="4" max="4" width="17"/>
     <col min="5" max="5" width="60"/>
     <col min="6" max="6" width="10"/>
     <col min="7" max="7" width="6"/>
     <col min="8" max="8" width="15"/>
     <col min="9" max="9" width="18"/>
     <col min="10" max="10" width="14"/>
     <col min="11" max="11" width="11"/>
-    <col min="12" max="12" width="9"/>
+    <col min="12" max="12" width="8"/>
     <col min="13" max="13" width="9"/>
     <col min="14" max="14" width="15"/>
     <col min="15" max="15" width="14"/>
     <col min="16" max="16" width="22"/>
     <col min="17" max="17" width="22"/>
     <col min="18" max="18" width="10"/>
     <col min="19" max="19" width="10"/>
     <col min="20" max="20" width="10"/>
     <col min="21" max="21" width="10"/>
     <col min="22" max="22" width="60"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
@@ -262,51 +262,51 @@
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>22</v>
       </c>
       <c r="C2" t="s">
         <v>23</v>
       </c>
       <c r="D2" t="s">
         <v>22</v>
       </c>
       <c r="E2" t="s">
         <v>24</v>
       </c>
       <c r="G2" t="s">
         <v>25</v>
       </c>
       <c r="J2" t="s">
         <v>26</v>
       </c>
       <c r="K2" s="1">
         <v>0.00</v>
       </c>
       <c r="L2">
-        <v>18.00000</v>
+        <v>2.00000</v>
       </c>
       <c r="M2" s="2">
         <v>0.2</v>
       </c>
       <c r="N2">
         <v>1</v>
       </c>
       <c r="P2" t="s">
         <v>27</v>
       </c>
       <c r="Q2" t="s">
         <v>28</v>
       </c>
       <c r="V2" t="inlineStr">
         <is>
           <t>Drive footfall and boost brand visibility with the Xpert Range In-Store Fence Banner. Measuring 1m x 2m, this large-format promotional banner is designed to make a bold statement and ensure your store stands out from the crowd.
 Featuring a bright, high-impact design with strong Xpert branding, this banner instantly captures attention and clearly communicates that the Xpert range is available in-store. Ideal for fencing, forecourts, trade counters, outdoor display areas, and promotional events, it helps attract passing customers and reinforces brand presence at the point of sale.
 Manufactured from durable, weather-resistant material, the banner is built to withstand outdoor conditions while maintaining its vibrant appearance. Reinforced eyelets allow for quick and secure installation on most fencing systems.
 Whether you're launching a new range, supporting a promotion, or simply increasing awareness, the Xpert Fence Banner is a simple yet effective way to create maximum visibility and drive customers into your store.</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>