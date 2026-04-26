--- v2 (2026-01-25)
+++ v3 (2026-04-26)
@@ -9,86 +9,89 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="34" uniqueCount="34">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="35" uniqueCount="35">
   <si>
     <t>Stock Code</t>
   </si>
   <si>
     <t>Barcode</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Group Code</t>
   </si>
   <si>
     <t>Group Name</t>
   </si>
   <si>
     <t>Variation</t>
   </si>
   <si>
     <t>Brand</t>
   </si>
   <si>
     <t>Commodity Code</t>
   </si>
   <si>
     <t>Country of Origin</t>
   </si>
   <si>
     <t>Nett per Unit</t>
   </si>
   <si>
     <t>List Price</t>
   </si>
   <si>
     <t>Stock</t>
+  </si>
+  <si>
+    <t>VAT Rate</t>
   </si>
   <si>
     <t>Outer Quantity</t>
   </si>
   <si>
     <t>Specification</t>
   </si>
   <si>
     <t>Feature 1</t>
   </si>
   <si>
     <t>Feature 2</t>
   </si>
   <si>
     <t>Feature 3</t>
   </si>
   <si>
     <t>Feature 4</t>
   </si>
   <si>
     <t>Feature 5</t>
   </si>
   <si>
     <t>Feature 6</t>
   </si>
@@ -140,93 +143,95 @@
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="1">
     <fill>
       <patternFill patternType="none"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="3">
+  <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:W2"/>
+  <dimension ref="A1:X2"/>
   <cols>
     <col min="1" max="1" width="11"/>
     <col min="2" max="2" width="14"/>
     <col min="3" max="3" width="45"/>
     <col min="4" max="4" width="11"/>
     <col min="5" max="5" width="41"/>
     <col min="6" max="6" width="10"/>
     <col min="7" max="7" width="12"/>
     <col min="8" max="8" width="15"/>
     <col min="9" max="9" width="18"/>
     <col min="10" max="10" width="14"/>
     <col min="11" max="11" width="11"/>
     <col min="12" max="12" width="10"/>
-    <col min="13" max="13" width="15"/>
-[...7 lines deleted...]
-    <col min="21" max="21" width="60"/>
+    <col min="13" max="13" width="9"/>
+    <col min="14" max="14" width="15"/>
+    <col min="15" max="15" width="14"/>
+    <col min="16" max="16" width="60"/>
+    <col min="17" max="17" width="22"/>
+    <col min="18" max="18" width="15"/>
+    <col min="19" max="19" width="17"/>
+    <col min="20" max="20" width="40"/>
+    <col min="21" max="21" width="27"/>
+    <col min="22" max="22" width="60"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -249,109 +254,115 @@
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B2" s="1">
         <v>5033840113093</v>
       </c>
       <c r="C2" t="s">
+        <v>23</v>
+      </c>
+      <c r="D2" t="s">
         <v>22</v>
       </c>
-      <c r="D2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="F2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="G2" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="H2">
         <v>61159500</v>
       </c>
       <c r="I2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="J2" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="K2" s="2">
         <v>6.50</v>
       </c>
       <c r="L2">
-        <v>349.00000</v>
-[...1 lines deleted...]
-      <c r="M2">
+        <v>121.00000</v>
+      </c>
+      <c r="M2" s="3">
+        <v>0.2</v>
+      </c>
+      <c r="N2">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
       <c r="P2" t="s">
         <v>29</v>
       </c>
       <c r="Q2" t="s">
         <v>30</v>
       </c>
       <c r="R2" t="s">
         <v>31</v>
       </c>
       <c r="S2" t="s">
         <v>32</v>
       </c>
       <c r="T2" t="s">
         <v>33</v>
       </c>
-      <c r="U2" t="inlineStr">
+      <c r="U2" t="s">
+        <v>34</v>
+      </c>
+      <c r="V2" t="inlineStr">
         <is>
           <t>Commando Half Hose Wool Rich Socks are the first line of defence for your feet. Designed to exacting NATO defence standards they are the ultimate in hardwearing performance. Made from wool-rich yarn, great for all outdoor pursuits.</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>