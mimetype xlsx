--- v4 (2026-06-13)
+++ v5 (2026-07-28)
@@ -177,51 +177,51 @@
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:X2"/>
   <cols>
     <col min="1" max="1" width="11"/>
     <col min="2" max="2" width="14"/>
     <col min="3" max="3" width="45"/>
     <col min="4" max="4" width="11"/>
     <col min="5" max="5" width="41"/>
     <col min="6" max="6" width="10"/>
     <col min="7" max="7" width="12"/>
     <col min="8" max="8" width="15"/>
     <col min="9" max="9" width="18"/>
     <col min="10" max="10" width="14"/>
     <col min="11" max="11" width="11"/>
-    <col min="12" max="12" width="10"/>
+    <col min="12" max="12" width="9"/>
     <col min="13" max="13" width="9"/>
     <col min="14" max="14" width="15"/>
     <col min="15" max="15" width="14"/>
     <col min="16" max="16" width="60"/>
     <col min="17" max="17" width="22"/>
     <col min="18" max="18" width="15"/>
     <col min="19" max="19" width="17"/>
     <col min="20" max="20" width="40"/>
     <col min="21" max="21" width="27"/>
     <col min="22" max="22" width="60"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
@@ -293,51 +293,51 @@
       <c r="D2" t="s">
         <v>22</v>
       </c>
       <c r="E2" t="s">
         <v>24</v>
       </c>
       <c r="F2" t="s">
         <v>25</v>
       </c>
       <c r="G2" t="s">
         <v>26</v>
       </c>
       <c r="H2">
         <v>61159500</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="K2" s="2">
         <v>6.50</v>
       </c>
       <c r="L2">
-        <v>113.00000</v>
+        <v>49.00000</v>
       </c>
       <c r="M2" s="3">
         <v>0.2</v>
       </c>
       <c r="N2">
         <v>1</v>
       </c>
       <c r="P2" t="s">
         <v>29</v>
       </c>
       <c r="Q2" t="s">
         <v>30</v>
       </c>
       <c r="R2" t="s">
         <v>31</v>
       </c>
       <c r="S2" t="s">
         <v>32</v>
       </c>
       <c r="T2" t="s">
         <v>33</v>
       </c>
       <c r="U2" t="s">
         <v>34</v>
       </c>