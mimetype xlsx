--- v5 (2026-08-26)
+++ v6 (2026-10-28)
@@ -389,51 +389,51 @@
       <c r="D2" t="s">
         <v>24</v>
       </c>
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="F2" t="s">
         <v>26</v>
       </c>
       <c r="G2" t="s">
         <v>27</v>
       </c>
       <c r="H2">
         <v>64019290</v>
       </c>
       <c r="I2" t="s">
         <v>28</v>
       </c>
       <c r="J2" t="s">
         <v>29</v>
       </c>
       <c r="K2" s="2">
         <v>29.95</v>
       </c>
       <c r="L2">
-        <v>143.00000</v>
+        <v>134.00000</v>
       </c>
       <c r="M2" s="3">
         <v>0.2</v>
       </c>
       <c r="N2">
         <v>5</v>
       </c>
       <c r="O2" t="s">
         <v>30</v>
       </c>
       <c r="P2" t="s">
         <v>31</v>
       </c>
       <c r="Q2" t="s">
         <v>32</v>
       </c>
       <c r="R2" t="s">
         <v>33</v>
       </c>
       <c r="S2" t="s">
         <v>34</v>
       </c>
       <c r="T2" t="s">
         <v>35</v>
       </c>
@@ -459,51 +459,51 @@
       <c r="D3" t="s">
         <v>24</v>
       </c>
       <c r="E3" t="s">
         <v>25</v>
       </c>
       <c r="F3" t="s">
         <v>39</v>
       </c>
       <c r="G3" t="s">
         <v>27</v>
       </c>
       <c r="H3">
         <v>64019290</v>
       </c>
       <c r="I3" t="s">
         <v>28</v>
       </c>
       <c r="J3" t="s">
         <v>29</v>
       </c>
       <c r="K3" s="2">
         <v>29.95</v>
       </c>
       <c r="L3">
-        <v>196.00000</v>
+        <v>193.00000</v>
       </c>
       <c r="M3" s="3">
         <v>0.2</v>
       </c>
       <c r="N3">
         <v>5</v>
       </c>
       <c r="O3" t="s">
         <v>30</v>
       </c>
       <c r="P3" t="s">
         <v>31</v>
       </c>
       <c r="Q3" t="s">
         <v>32</v>
       </c>
       <c r="R3" t="s">
         <v>33</v>
       </c>
       <c r="S3" t="s">
         <v>34</v>
       </c>
       <c r="T3" t="s">
         <v>35</v>
       </c>
@@ -529,51 +529,51 @@
       <c r="D4" t="s">
         <v>24</v>
       </c>
       <c r="E4" t="s">
         <v>25</v>
       </c>
       <c r="F4" t="s">
         <v>42</v>
       </c>
       <c r="G4" t="s">
         <v>27</v>
       </c>
       <c r="H4">
         <v>64019290</v>
       </c>
       <c r="I4" t="s">
         <v>28</v>
       </c>
       <c r="J4" t="s">
         <v>29</v>
       </c>
       <c r="K4" s="2">
         <v>29.95</v>
       </c>
       <c r="L4">
-        <v>46.00000</v>
+        <v>62.00000</v>
       </c>
       <c r="M4" s="3">
         <v>0.2</v>
       </c>
       <c r="N4">
         <v>5</v>
       </c>
       <c r="O4" t="s">
         <v>30</v>
       </c>
       <c r="P4" t="s">
         <v>31</v>
       </c>
       <c r="Q4" t="s">
         <v>32</v>
       </c>
       <c r="R4" t="s">
         <v>33</v>
       </c>
       <c r="S4" t="s">
         <v>34</v>
       </c>
       <c r="T4" t="s">
         <v>35</v>
       </c>
@@ -599,51 +599,51 @@
       <c r="D5" t="s">
         <v>24</v>
       </c>
       <c r="E5" t="s">
         <v>25</v>
       </c>
       <c r="F5" t="s">
         <v>45</v>
       </c>
       <c r="G5" t="s">
         <v>27</v>
       </c>
       <c r="H5">
         <v>64019290</v>
       </c>
       <c r="I5" t="s">
         <v>28</v>
       </c>
       <c r="J5" t="s">
         <v>29</v>
       </c>
       <c r="K5" s="2">
         <v>29.95</v>
       </c>
       <c r="L5">
-        <v>418.00000</v>
+        <v>428.00000</v>
       </c>
       <c r="M5" s="3">
         <v>0.2</v>
       </c>
       <c r="N5">
         <v>5</v>
       </c>
       <c r="O5" t="s">
         <v>30</v>
       </c>
       <c r="P5" t="s">
         <v>31</v>
       </c>
       <c r="Q5" t="s">
         <v>32</v>
       </c>
       <c r="R5" t="s">
         <v>33</v>
       </c>
       <c r="S5" t="s">
         <v>34</v>
       </c>
       <c r="T5" t="s">
         <v>35</v>
       </c>
@@ -669,51 +669,51 @@
       <c r="D6" t="s">
         <v>24</v>
       </c>
       <c r="E6" t="s">
         <v>25</v>
       </c>
       <c r="F6" t="s">
         <v>48</v>
       </c>
       <c r="G6" t="s">
         <v>27</v>
       </c>
       <c r="H6">
         <v>64019290</v>
       </c>
       <c r="I6" t="s">
         <v>28</v>
       </c>
       <c r="J6" t="s">
         <v>29</v>
       </c>
       <c r="K6" s="2">
         <v>29.95</v>
       </c>
       <c r="L6">
-        <v>942.00000</v>
+        <v>914.00000</v>
       </c>
       <c r="M6" s="3">
         <v>0.2</v>
       </c>
       <c r="N6">
         <v>5</v>
       </c>
       <c r="O6" t="s">
         <v>30</v>
       </c>
       <c r="P6" t="s">
         <v>31</v>
       </c>
       <c r="Q6" t="s">
         <v>32</v>
       </c>
       <c r="R6" t="s">
         <v>33</v>
       </c>
       <c r="S6" t="s">
         <v>34</v>
       </c>
       <c r="T6" t="s">
         <v>35</v>
       </c>
@@ -739,51 +739,51 @@
       <c r="D7" t="s">
         <v>24</v>
       </c>
       <c r="E7" t="s">
         <v>25</v>
       </c>
       <c r="F7" t="s">
         <v>51</v>
       </c>
       <c r="G7" t="s">
         <v>27</v>
       </c>
       <c r="H7">
         <v>64019290</v>
       </c>
       <c r="I7" t="s">
         <v>28</v>
       </c>
       <c r="J7" t="s">
         <v>29</v>
       </c>
       <c r="K7" s="2">
         <v>29.95</v>
       </c>
       <c r="L7">
-        <v>1392.00000</v>
+        <v>1300.00000</v>
       </c>
       <c r="M7" s="3">
         <v>0.2</v>
       </c>
       <c r="N7">
         <v>5</v>
       </c>
       <c r="O7" t="s">
         <v>30</v>
       </c>
       <c r="P7" t="s">
         <v>31</v>
       </c>
       <c r="Q7" t="s">
         <v>32</v>
       </c>
       <c r="R7" t="s">
         <v>33</v>
       </c>
       <c r="S7" t="s">
         <v>34</v>
       </c>
       <c r="T7" t="s">
         <v>35</v>
       </c>
@@ -809,51 +809,51 @@
       <c r="D8" t="s">
         <v>24</v>
       </c>
       <c r="E8" t="s">
         <v>25</v>
       </c>
       <c r="F8" t="s">
         <v>54</v>
       </c>
       <c r="G8" t="s">
         <v>27</v>
       </c>
       <c r="H8">
         <v>64019290</v>
       </c>
       <c r="I8" t="s">
         <v>28</v>
       </c>
       <c r="J8" t="s">
         <v>29</v>
       </c>
       <c r="K8" s="2">
         <v>29.95</v>
       </c>
       <c r="L8">
-        <v>1360.00000</v>
+        <v>1276.00000</v>
       </c>
       <c r="M8" s="3">
         <v>0.2</v>
       </c>
       <c r="N8">
         <v>5</v>
       </c>
       <c r="O8" t="s">
         <v>30</v>
       </c>
       <c r="P8" t="s">
         <v>31</v>
       </c>
       <c r="Q8" t="s">
         <v>32</v>
       </c>
       <c r="R8" t="s">
         <v>33</v>
       </c>
       <c r="S8" t="s">
         <v>34</v>
       </c>
       <c r="T8" t="s">
         <v>35</v>
       </c>
@@ -879,51 +879,51 @@
       <c r="D9" t="s">
         <v>24</v>
       </c>
       <c r="E9" t="s">
         <v>25</v>
       </c>
       <c r="F9" t="s">
         <v>57</v>
       </c>
       <c r="G9" t="s">
         <v>27</v>
       </c>
       <c r="H9">
         <v>64019290</v>
       </c>
       <c r="I9" t="s">
         <v>28</v>
       </c>
       <c r="J9" t="s">
         <v>29</v>
       </c>
       <c r="K9" s="2">
         <v>29.95</v>
       </c>
       <c r="L9">
-        <v>151.00000</v>
+        <v>228.00000</v>
       </c>
       <c r="M9" s="3">
         <v>0.2</v>
       </c>
       <c r="N9">
         <v>5</v>
       </c>
       <c r="O9" t="s">
         <v>30</v>
       </c>
       <c r="P9" t="s">
         <v>31</v>
       </c>
       <c r="Q9" t="s">
         <v>32</v>
       </c>
       <c r="R9" t="s">
         <v>33</v>
       </c>
       <c r="S9" t="s">
         <v>34</v>
       </c>
       <c r="T9" t="s">
         <v>35</v>
       </c>
@@ -949,51 +949,51 @@
       <c r="D10" t="s">
         <v>24</v>
       </c>
       <c r="E10" t="s">
         <v>25</v>
       </c>
       <c r="F10" t="s">
         <v>60</v>
       </c>
       <c r="G10" t="s">
         <v>27</v>
       </c>
       <c r="H10">
         <v>64019290</v>
       </c>
       <c r="I10" t="s">
         <v>28</v>
       </c>
       <c r="J10" t="s">
         <v>29</v>
       </c>
       <c r="K10" s="2">
         <v>29.95</v>
       </c>
       <c r="L10">
-        <v>579.00000</v>
+        <v>609.00000</v>
       </c>
       <c r="M10" s="3">
         <v>0.2</v>
       </c>
       <c r="N10">
         <v>5</v>
       </c>
       <c r="O10" t="s">
         <v>30</v>
       </c>
       <c r="P10" t="s">
         <v>31</v>
       </c>
       <c r="Q10" t="s">
         <v>32</v>
       </c>
       <c r="R10" t="s">
         <v>33</v>
       </c>
       <c r="S10" t="s">
         <v>34</v>
       </c>
       <c r="T10" t="s">
         <v>35</v>
       </c>
@@ -1019,51 +1019,51 @@
       <c r="D11" t="s">
         <v>24</v>
       </c>
       <c r="E11" t="s">
         <v>25</v>
       </c>
       <c r="F11" t="s">
         <v>63</v>
       </c>
       <c r="G11" t="s">
         <v>27</v>
       </c>
       <c r="H11">
         <v>64019290</v>
       </c>
       <c r="I11" t="s">
         <v>28</v>
       </c>
       <c r="J11" t="s">
         <v>29</v>
       </c>
       <c r="K11" s="2">
         <v>29.95</v>
       </c>
       <c r="L11">
-        <v>274.00000</v>
+        <v>300.00000</v>
       </c>
       <c r="M11" s="3">
         <v>0.2</v>
       </c>
       <c r="N11">
         <v>5</v>
       </c>
       <c r="O11" t="s">
         <v>30</v>
       </c>
       <c r="P11" t="s">
         <v>31</v>
       </c>
       <c r="Q11" t="s">
         <v>32</v>
       </c>
       <c r="R11" t="s">
         <v>33</v>
       </c>
       <c r="S11" t="s">
         <v>34</v>
       </c>
       <c r="T11" t="s">
         <v>35</v>
       </c>
@@ -1089,51 +1089,51 @@
       <c r="D12" t="s">
         <v>24</v>
       </c>
       <c r="E12" t="s">
         <v>25</v>
       </c>
       <c r="F12" t="s">
         <v>66</v>
       </c>
       <c r="G12" t="s">
         <v>27</v>
       </c>
       <c r="H12">
         <v>64019290</v>
       </c>
       <c r="I12" t="s">
         <v>28</v>
       </c>
       <c r="J12" t="s">
         <v>29</v>
       </c>
       <c r="K12" s="2">
         <v>29.95</v>
       </c>
       <c r="L12">
-        <v>67.00000</v>
+        <v>68.00000</v>
       </c>
       <c r="M12" s="3">
         <v>0.2</v>
       </c>
       <c r="N12">
         <v>5</v>
       </c>
       <c r="O12" t="s">
         <v>30</v>
       </c>
       <c r="P12" t="s">
         <v>31</v>
       </c>
       <c r="Q12" t="s">
         <v>32</v>
       </c>
       <c r="R12" t="s">
         <v>33</v>
       </c>
       <c r="S12" t="s">
         <v>34</v>
       </c>
       <c r="T12" t="s">
         <v>35</v>
       </c>