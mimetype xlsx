--- v5 (2026-06-13)
+++ v6 (2026-09-13)
@@ -329,51 +329,51 @@
       <c r="D2" t="s">
         <v>24</v>
       </c>
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="F2" t="s">
         <v>26</v>
       </c>
       <c r="G2" t="s">
         <v>27</v>
       </c>
       <c r="H2">
         <v>61013090</v>
       </c>
       <c r="I2" t="s">
         <v>28</v>
       </c>
       <c r="J2" t="s">
         <v>29</v>
       </c>
       <c r="K2" s="2">
         <v>16.95</v>
       </c>
       <c r="L2">
-        <v>1.00000</v>
+        <v>4.00000</v>
       </c>
       <c r="M2" s="3">
         <v>0.2</v>
       </c>
       <c r="N2">
         <v>1</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" t="s">
         <v>32</v>
       </c>
       <c r="S2" t="s">
         <v>33</v>
       </c>
       <c r="T2" t="s">
         <v>34</v>
       </c>
       <c r="V2" t="inlineStr">
         <is>
           <t>Fort Easton Pullover is made from 340gsm polyester sweater fleece and knitted Marl fabric making it warm and hardwearing.  This pullover features a comfortable fleece inner, a quarter zip and zipped handwarmer pockets for extra comfort and style.</t>
@@ -393,51 +393,51 @@
       <c r="D3" t="s">
         <v>24</v>
       </c>
       <c r="E3" t="s">
         <v>25</v>
       </c>
       <c r="F3" t="s">
         <v>37</v>
       </c>
       <c r="G3" t="s">
         <v>27</v>
       </c>
       <c r="H3">
         <v>61013090</v>
       </c>
       <c r="I3" t="s">
         <v>28</v>
       </c>
       <c r="J3" t="s">
         <v>29</v>
       </c>
       <c r="K3" s="2">
         <v>16.95</v>
       </c>
       <c r="L3">
-        <v>3.00000</v>
+        <v>2.00000</v>
       </c>
       <c r="M3" s="3">
         <v>0.2</v>
       </c>
       <c r="N3">
         <v>1</v>
       </c>
       <c r="P3" t="s">
         <v>30</v>
       </c>
       <c r="Q3" t="s">
         <v>31</v>
       </c>
       <c r="R3" t="s">
         <v>32</v>
       </c>
       <c r="S3" t="s">
         <v>33</v>
       </c>
       <c r="T3" t="s">
         <v>34</v>
       </c>
       <c r="V3" t="inlineStr">
         <is>
           <t>Fort Easton Pullover is made from 340gsm polyester sweater fleece and knitted Marl fabric making it warm and hardwearing.  This pullover features a comfortable fleece inner, a quarter zip and zipped handwarmer pockets for extra comfort and style.</t>
@@ -521,51 +521,51 @@
       <c r="D5" t="s">
         <v>24</v>
       </c>
       <c r="E5" t="s">
         <v>25</v>
       </c>
       <c r="F5" t="s">
         <v>43</v>
       </c>
       <c r="G5" t="s">
         <v>27</v>
       </c>
       <c r="H5">
         <v>61013090</v>
       </c>
       <c r="I5" t="s">
         <v>28</v>
       </c>
       <c r="J5" t="s">
         <v>29</v>
       </c>
       <c r="K5" s="2">
         <v>16.95</v>
       </c>
       <c r="L5">
-        <v>4.00000</v>
+        <v>3.00000</v>
       </c>
       <c r="M5" s="3">
         <v>0.2</v>
       </c>
       <c r="N5">
         <v>1</v>
       </c>
       <c r="P5" t="s">
         <v>30</v>
       </c>
       <c r="Q5" t="s">
         <v>31</v>
       </c>
       <c r="R5" t="s">
         <v>32</v>
       </c>
       <c r="S5" t="s">
         <v>33</v>
       </c>
       <c r="T5" t="s">
         <v>34</v>
       </c>
       <c r="V5" t="inlineStr">
         <is>
           <t>Fort Easton Pullover is made from 340gsm polyester sweater fleece and knitted Marl fabric making it warm and hardwearing.  This pullover features a comfortable fleece inner, a quarter zip and zipped handwarmer pockets for extra comfort and style.</t>
@@ -585,51 +585,51 @@
       <c r="D6" t="s">
         <v>24</v>
       </c>
       <c r="E6" t="s">
         <v>25</v>
       </c>
       <c r="F6" t="s">
         <v>46</v>
       </c>
       <c r="G6" t="s">
         <v>27</v>
       </c>
       <c r="H6">
         <v>61013090</v>
       </c>
       <c r="I6" t="s">
         <v>28</v>
       </c>
       <c r="J6" t="s">
         <v>29</v>
       </c>
       <c r="K6" s="2">
         <v>16.95</v>
       </c>
       <c r="L6">
-        <v>4.00000</v>
+        <v>1.00000</v>
       </c>
       <c r="M6" s="3">
         <v>0.2</v>
       </c>
       <c r="N6">
         <v>1</v>
       </c>
       <c r="P6" t="s">
         <v>30</v>
       </c>
       <c r="Q6" t="s">
         <v>31</v>
       </c>
       <c r="R6" t="s">
         <v>32</v>
       </c>
       <c r="S6" t="s">
         <v>33</v>
       </c>
       <c r="T6" t="s">
         <v>34</v>
       </c>
       <c r="V6" t="inlineStr">
         <is>
           <t>Fort Easton Pullover is made from 340gsm polyester sweater fleece and knitted Marl fabric making it warm and hardwearing.  This pullover features a comfortable fleece inner, a quarter zip and zipped handwarmer pockets for extra comfort and style.</t>