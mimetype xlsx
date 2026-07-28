--- v4 (2026-06-13)
+++ v5 (2026-07-28)
@@ -290,51 +290,51 @@
       <c r="D2" t="s">
         <v>22</v>
       </c>
       <c r="E2" t="s">
         <v>23</v>
       </c>
       <c r="F2" t="s">
         <v>24</v>
       </c>
       <c r="G2" t="s">
         <v>25</v>
       </c>
       <c r="H2">
         <v>61159500</v>
       </c>
       <c r="I2" t="s">
         <v>26</v>
       </c>
       <c r="J2" t="s">
         <v>27</v>
       </c>
       <c r="K2" s="2">
         <v>6.95</v>
       </c>
       <c r="L2">
-        <v>2005.00000</v>
+        <v>6189.00000</v>
       </c>
       <c r="M2" s="3">
         <v>0.2</v>
       </c>
       <c r="N2">
         <v>48</v>
       </c>
       <c r="P2" t="s">
         <v>28</v>
       </c>
       <c r="Q2" t="s">
         <v>29</v>
       </c>
       <c r="R2" t="s">
         <v>30</v>
       </c>
       <c r="S2" t="s">
         <v>31</v>
       </c>
       <c r="T2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>