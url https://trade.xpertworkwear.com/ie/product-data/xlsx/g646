--- v5 (2026-07-28)
+++ v6 (2026-09-13)
@@ -290,51 +290,51 @@
       <c r="D2" t="s">
         <v>22</v>
       </c>
       <c r="E2" t="s">
         <v>23</v>
       </c>
       <c r="F2" t="s">
         <v>24</v>
       </c>
       <c r="G2" t="s">
         <v>25</v>
       </c>
       <c r="H2">
         <v>61159500</v>
       </c>
       <c r="I2" t="s">
         <v>26</v>
       </c>
       <c r="J2" t="s">
         <v>27</v>
       </c>
       <c r="K2" s="2">
         <v>6.95</v>
       </c>
       <c r="L2">
-        <v>6189.00000</v>
+        <v>5731.00000</v>
       </c>
       <c r="M2" s="3">
         <v>0.2</v>
       </c>
       <c r="N2">
         <v>48</v>
       </c>
       <c r="P2" t="s">
         <v>28</v>
       </c>
       <c r="Q2" t="s">
         <v>29</v>
       </c>
       <c r="R2" t="s">
         <v>30</v>
       </c>
       <c r="S2" t="s">
         <v>31</v>
       </c>
       <c r="T2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>