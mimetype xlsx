--- v3 (2026-03-11)
+++ v4 (2026-04-26)
@@ -9,86 +9,89 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="53" uniqueCount="53">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="54" uniqueCount="54">
   <si>
     <t>Stock Code</t>
   </si>
   <si>
     <t>Barcode</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Group Code</t>
   </si>
   <si>
     <t>Group Name</t>
   </si>
   <si>
     <t>Variation</t>
   </si>
   <si>
     <t>Brand</t>
   </si>
   <si>
     <t>Commodity Code</t>
   </si>
   <si>
     <t>Country of Origin</t>
   </si>
   <si>
     <t>Nett per Unit</t>
   </si>
   <si>
     <t>List Price</t>
   </si>
   <si>
     <t>Stock</t>
+  </si>
+  <si>
+    <t>VAT Rate</t>
   </si>
   <si>
     <t>Outer Quantity</t>
   </si>
   <si>
     <t>Specification</t>
   </si>
   <si>
     <t>Feature 1</t>
   </si>
   <si>
     <t>Feature 2</t>
   </si>
   <si>
     <t>Feature 3</t>
   </si>
   <si>
     <t>Feature 4</t>
   </si>
   <si>
     <t>Feature 5</t>
   </si>
   <si>
     <t>Feature 6</t>
   </si>
@@ -197,93 +200,95 @@
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="1">
     <fill>
       <patternFill patternType="none"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="3">
+  <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:W8"/>
+  <dimension ref="A1:X8"/>
   <cols>
     <col min="1" max="1" width="12"/>
     <col min="2" max="2" width="14"/>
     <col min="3" max="3" width="55"/>
     <col min="4" max="4" width="11"/>
     <col min="5" max="5" width="49"/>
     <col min="6" max="6" width="10"/>
     <col min="7" max="7" width="10"/>
     <col min="8" max="8" width="15"/>
     <col min="9" max="9" width="18"/>
     <col min="10" max="10" width="14"/>
     <col min="11" max="11" width="11"/>
-    <col min="12" max="12" width="11"/>
-[...8 lines deleted...]
-    <col min="21" max="21" width="60"/>
+    <col min="12" max="12" width="10"/>
+    <col min="13" max="13" width="9"/>
+    <col min="14" max="14" width="15"/>
+    <col min="15" max="15" width="14"/>
+    <col min="16" max="16" width="60"/>
+    <col min="17" max="17" width="58"/>
+    <col min="18" max="18" width="60"/>
+    <col min="19" max="19" width="56"/>
+    <col min="20" max="20" width="60"/>
+    <col min="21" max="21" width="54"/>
+    <col min="22" max="22" width="60"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -306,493 +311,517 @@
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B2" s="1">
         <v>5060345836806</v>
       </c>
       <c r="C2" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F2" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="G2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H2">
         <v>62014010</v>
       </c>
       <c r="I2" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K2" s="2">
         <v>26.95</v>
       </c>
       <c r="L2">
-        <v>176.00000</v>
-[...1 lines deleted...]
-      <c r="M2">
+        <v>169.00000</v>
+      </c>
+      <c r="M2" s="3">
+        <v>0.2</v>
+      </c>
+      <c r="N2">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" t="s">
         <v>32</v>
       </c>
       <c r="S2" t="s">
         <v>33</v>
       </c>
       <c r="T2" t="s">
         <v>34</v>
       </c>
-      <c r="U2" t="inlineStr">
+      <c r="U2" t="s">
+        <v>35</v>
+      </c>
+      <c r="V2" t="inlineStr">
         <is>
           <t>The Xpert™ PRO Rip-Stop Insulated Hybrid Jacket is ideal for cold and mild weather, with an extremely tough rip-stop PU coated nylon body and warm softshell sleeves.  The Raglan sleeve design allows for free arm movement when at work, and we’ve made the zipped handwarmer pockets extra deep and fleece lined for an increased cosy touch.  Water resistant and breathable.</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B3" s="1">
         <v>5060345836752</v>
       </c>
       <c r="C3" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D3" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E3" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F3" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="G3" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H3">
         <v>62014010</v>
       </c>
       <c r="I3" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J3" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K3" s="2">
         <v>26.95</v>
       </c>
       <c r="L3">
-        <v>366.00000</v>
-[...1 lines deleted...]
-      <c r="M3">
+        <v>347.00000</v>
+      </c>
+      <c r="M3" s="3">
+        <v>0.2</v>
+      </c>
+      <c r="N3">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="P3" t="s">
         <v>30</v>
       </c>
       <c r="Q3" t="s">
         <v>31</v>
       </c>
       <c r="R3" t="s">
         <v>32</v>
       </c>
       <c r="S3" t="s">
         <v>33</v>
       </c>
       <c r="T3" t="s">
         <v>34</v>
       </c>
-      <c r="U3" t="inlineStr">
+      <c r="U3" t="s">
+        <v>35</v>
+      </c>
+      <c r="V3" t="inlineStr">
         <is>
           <t>The Xpert™ PRO Rip-Stop Insulated Hybrid Jacket is ideal for cold and mild weather, with an extremely tough rip-stop PU coated nylon body and warm softshell sleeves.  The Raglan sleeve design allows for free arm movement when at work, and we’ve made the zipped handwarmer pockets extra deep and fleece lined for an increased cosy touch.  Water resistant and breathable.</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B4" s="1">
         <v>5060345836769</v>
       </c>
       <c r="C4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D4" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E4" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="G4" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H4">
         <v>62014010</v>
       </c>
       <c r="I4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K4" s="2">
         <v>26.95</v>
       </c>
       <c r="L4">
-        <v>699.00000</v>
-[...1 lines deleted...]
-      <c r="M4">
+        <v>632.00000</v>
+      </c>
+      <c r="M4" s="3">
+        <v>0.2</v>
+      </c>
+      <c r="N4">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="P4" t="s">
         <v>30</v>
       </c>
       <c r="Q4" t="s">
         <v>31</v>
       </c>
       <c r="R4" t="s">
         <v>32</v>
       </c>
       <c r="S4" t="s">
         <v>33</v>
       </c>
       <c r="T4" t="s">
         <v>34</v>
       </c>
-      <c r="U4" t="inlineStr">
+      <c r="U4" t="s">
+        <v>35</v>
+      </c>
+      <c r="V4" t="inlineStr">
         <is>
           <t>The Xpert™ PRO Rip-Stop Insulated Hybrid Jacket is ideal for cold and mild weather, with an extremely tough rip-stop PU coated nylon body and warm softshell sleeves.  The Raglan sleeve design allows for free arm movement when at work, and we’ve made the zipped handwarmer pockets extra deep and fleece lined for an increased cosy touch.  Water resistant and breathable.</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B5" s="1">
         <v>5060345836776</v>
       </c>
       <c r="C5" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E5" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F5" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="G5" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H5">
         <v>62014010</v>
       </c>
       <c r="I5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J5" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K5" s="2">
         <v>26.95</v>
       </c>
       <c r="L5">
-        <v>1028.00000</v>
-[...1 lines deleted...]
-      <c r="M5">
+        <v>970.00000</v>
+      </c>
+      <c r="M5" s="3">
+        <v>0.2</v>
+      </c>
+      <c r="N5">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="P5" t="s">
         <v>30</v>
       </c>
       <c r="Q5" t="s">
         <v>31</v>
       </c>
       <c r="R5" t="s">
         <v>32</v>
       </c>
       <c r="S5" t="s">
         <v>33</v>
       </c>
       <c r="T5" t="s">
         <v>34</v>
       </c>
-      <c r="U5" t="inlineStr">
+      <c r="U5" t="s">
+        <v>35</v>
+      </c>
+      <c r="V5" t="inlineStr">
         <is>
           <t>The Xpert™ PRO Rip-Stop Insulated Hybrid Jacket is ideal for cold and mild weather, with an extremely tough rip-stop PU coated nylon body and warm softshell sleeves.  The Raglan sleeve design allows for free arm movement when at work, and we’ve made the zipped handwarmer pockets extra deep and fleece lined for an increased cosy touch.  Water resistant and breathable.</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B6" s="1">
         <v>5060345836783</v>
       </c>
       <c r="C6" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D6" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F6" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="G6" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H6">
         <v>62014010</v>
       </c>
       <c r="I6" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J6" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K6" s="2">
         <v>26.95</v>
       </c>
       <c r="L6">
-        <v>688.00000</v>
-[...1 lines deleted...]
-      <c r="M6">
+        <v>632.00000</v>
+      </c>
+      <c r="M6" s="3">
+        <v>0.2</v>
+      </c>
+      <c r="N6">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="P6" t="s">
         <v>30</v>
       </c>
       <c r="Q6" t="s">
         <v>31</v>
       </c>
       <c r="R6" t="s">
         <v>32</v>
       </c>
       <c r="S6" t="s">
         <v>33</v>
       </c>
       <c r="T6" t="s">
         <v>34</v>
       </c>
-      <c r="U6" t="inlineStr">
+      <c r="U6" t="s">
+        <v>35</v>
+      </c>
+      <c r="V6" t="inlineStr">
         <is>
           <t>The Xpert™ PRO Rip-Stop Insulated Hybrid Jacket is ideal for cold and mild weather, with an extremely tough rip-stop PU coated nylon body and warm softshell sleeves.  The Raglan sleeve design allows for free arm movement when at work, and we’ve made the zipped handwarmer pockets extra deep and fleece lined for an increased cosy touch.  Water resistant and breathable.</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B7" s="1">
         <v>5060345836790</v>
       </c>
       <c r="C7" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D7" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E7" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F7" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="G7" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H7">
         <v>62014010</v>
       </c>
       <c r="I7" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J7" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K7" s="2">
         <v>26.95</v>
       </c>
       <c r="L7">
-        <v>444.00000</v>
-[...1 lines deleted...]
-      <c r="M7">
+        <v>417.00000</v>
+      </c>
+      <c r="M7" s="3">
+        <v>0.2</v>
+      </c>
+      <c r="N7">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="P7" t="s">
         <v>30</v>
       </c>
       <c r="Q7" t="s">
         <v>31</v>
       </c>
       <c r="R7" t="s">
         <v>32</v>
       </c>
       <c r="S7" t="s">
         <v>33</v>
       </c>
       <c r="T7" t="s">
         <v>34</v>
       </c>
-      <c r="U7" t="inlineStr">
+      <c r="U7" t="s">
+        <v>35</v>
+      </c>
+      <c r="V7" t="inlineStr">
         <is>
           <t>The Xpert™ PRO Rip-Stop Insulated Hybrid Jacket is ideal for cold and mild weather, with an extremely tough rip-stop PU coated nylon body and warm softshell sleeves.  The Raglan sleeve design allows for free arm movement when at work, and we’ve made the zipped handwarmer pockets extra deep and fleece lined for an increased cosy touch.  Water resistant and breathable.</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B8" s="1">
         <v>5060345836813</v>
       </c>
       <c r="C8" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D8" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E8" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F8" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G8" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H8">
         <v>62014010</v>
       </c>
       <c r="I8" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J8" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K8" s="2">
         <v>26.95</v>
       </c>
       <c r="L8">
-        <v>239.00000</v>
-[...1 lines deleted...]
-      <c r="M8">
+        <v>213.00000</v>
+      </c>
+      <c r="M8" s="3">
+        <v>0.2</v>
+      </c>
+      <c r="N8">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="P8" t="s">
         <v>30</v>
       </c>
       <c r="Q8" t="s">
         <v>31</v>
       </c>
       <c r="R8" t="s">
         <v>32</v>
       </c>
       <c r="S8" t="s">
         <v>33</v>
       </c>
       <c r="T8" t="s">
         <v>34</v>
       </c>
-      <c r="U8" t="inlineStr">
+      <c r="U8" t="s">
+        <v>35</v>
+      </c>
+      <c r="V8" t="inlineStr">
         <is>
           <t>The Xpert™ PRO Rip-Stop Insulated Hybrid Jacket is ideal for cold and mild weather, with an extremely tough rip-stop PU coated nylon body and warm softshell sleeves.  The Raglan sleeve design allows for free arm movement when at work, and we’ve made the zipped handwarmer pockets extra deep and fleece lined for an increased cosy touch.  Water resistant and breathable.</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>