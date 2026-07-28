--- v5 (2026-06-13)
+++ v6 (2026-07-28)
@@ -347,54 +347,54 @@
       <c r="C2" t="s">
         <v>23</v>
       </c>
       <c r="D2" t="s">
         <v>24</v>
       </c>
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="F2" t="s">
         <v>26</v>
       </c>
       <c r="G2" t="s">
         <v>27</v>
       </c>
       <c r="H2">
         <v>62014010</v>
       </c>
       <c r="I2" t="s">
         <v>28</v>
       </c>
       <c r="J2" t="s">
         <v>29</v>
       </c>
       <c r="K2" s="2">
-        <v>26.95</v>
+        <v>27.95</v>
       </c>
       <c r="L2">
-        <v>168.00000</v>
+        <v>167.00000</v>
       </c>
       <c r="M2" s="3">
         <v>0.2</v>
       </c>
       <c r="N2">
         <v>20</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" t="s">
         <v>32</v>
       </c>
       <c r="S2" t="s">
         <v>33</v>
       </c>
       <c r="T2" t="s">
         <v>34</v>
       </c>
       <c r="U2" t="s">
         <v>35</v>
       </c>
@@ -414,54 +414,54 @@
       <c r="C3" t="s">
         <v>37</v>
       </c>
       <c r="D3" t="s">
         <v>24</v>
       </c>
       <c r="E3" t="s">
         <v>25</v>
       </c>
       <c r="F3" t="s">
         <v>38</v>
       </c>
       <c r="G3" t="s">
         <v>27</v>
       </c>
       <c r="H3">
         <v>62014010</v>
       </c>
       <c r="I3" t="s">
         <v>28</v>
       </c>
       <c r="J3" t="s">
         <v>29</v>
       </c>
       <c r="K3" s="2">
-        <v>26.95</v>
+        <v>27.95</v>
       </c>
       <c r="L3">
-        <v>322.00000</v>
+        <v>317.00000</v>
       </c>
       <c r="M3" s="3">
         <v>0.2</v>
       </c>
       <c r="N3">
         <v>20</v>
       </c>
       <c r="P3" t="s">
         <v>30</v>
       </c>
       <c r="Q3" t="s">
         <v>31</v>
       </c>
       <c r="R3" t="s">
         <v>32</v>
       </c>
       <c r="S3" t="s">
         <v>33</v>
       </c>
       <c r="T3" t="s">
         <v>34</v>
       </c>
       <c r="U3" t="s">
         <v>35</v>
       </c>
@@ -481,54 +481,54 @@
       <c r="C4" t="s">
         <v>40</v>
       </c>
       <c r="D4" t="s">
         <v>24</v>
       </c>
       <c r="E4" t="s">
         <v>25</v>
       </c>
       <c r="F4" t="s">
         <v>41</v>
       </c>
       <c r="G4" t="s">
         <v>27</v>
       </c>
       <c r="H4">
         <v>62014010</v>
       </c>
       <c r="I4" t="s">
         <v>28</v>
       </c>
       <c r="J4" t="s">
         <v>29</v>
       </c>
       <c r="K4" s="2">
-        <v>26.95</v>
+        <v>27.95</v>
       </c>
       <c r="L4">
-        <v>566.00000</v>
+        <v>551.00000</v>
       </c>
       <c r="M4" s="3">
         <v>0.2</v>
       </c>
       <c r="N4">
         <v>20</v>
       </c>
       <c r="P4" t="s">
         <v>30</v>
       </c>
       <c r="Q4" t="s">
         <v>31</v>
       </c>
       <c r="R4" t="s">
         <v>32</v>
       </c>
       <c r="S4" t="s">
         <v>33</v>
       </c>
       <c r="T4" t="s">
         <v>34</v>
       </c>
       <c r="U4" t="s">
         <v>35</v>
       </c>
@@ -548,54 +548,54 @@
       <c r="C5" t="s">
         <v>43</v>
       </c>
       <c r="D5" t="s">
         <v>24</v>
       </c>
       <c r="E5" t="s">
         <v>25</v>
       </c>
       <c r="F5" t="s">
         <v>44</v>
       </c>
       <c r="G5" t="s">
         <v>27</v>
       </c>
       <c r="H5">
         <v>62014010</v>
       </c>
       <c r="I5" t="s">
         <v>28</v>
       </c>
       <c r="J5" t="s">
         <v>29</v>
       </c>
       <c r="K5" s="2">
-        <v>26.95</v>
+        <v>27.95</v>
       </c>
       <c r="L5">
-        <v>901.00000</v>
+        <v>867.00000</v>
       </c>
       <c r="M5" s="3">
         <v>0.2</v>
       </c>
       <c r="N5">
         <v>20</v>
       </c>
       <c r="P5" t="s">
         <v>30</v>
       </c>
       <c r="Q5" t="s">
         <v>31</v>
       </c>
       <c r="R5" t="s">
         <v>32</v>
       </c>
       <c r="S5" t="s">
         <v>33</v>
       </c>
       <c r="T5" t="s">
         <v>34</v>
       </c>
       <c r="U5" t="s">
         <v>35</v>
       </c>
@@ -615,54 +615,54 @@
       <c r="C6" t="s">
         <v>46</v>
       </c>
       <c r="D6" t="s">
         <v>24</v>
       </c>
       <c r="E6" t="s">
         <v>25</v>
       </c>
       <c r="F6" t="s">
         <v>47</v>
       </c>
       <c r="G6" t="s">
         <v>27</v>
       </c>
       <c r="H6">
         <v>62014010</v>
       </c>
       <c r="I6" t="s">
         <v>28</v>
       </c>
       <c r="J6" t="s">
         <v>29</v>
       </c>
       <c r="K6" s="2">
-        <v>26.95</v>
+        <v>27.95</v>
       </c>
       <c r="L6">
-        <v>575.00000</v>
+        <v>550.00000</v>
       </c>
       <c r="M6" s="3">
         <v>0.2</v>
       </c>
       <c r="N6">
         <v>20</v>
       </c>
       <c r="P6" t="s">
         <v>30</v>
       </c>
       <c r="Q6" t="s">
         <v>31</v>
       </c>
       <c r="R6" t="s">
         <v>32</v>
       </c>
       <c r="S6" t="s">
         <v>33</v>
       </c>
       <c r="T6" t="s">
         <v>34</v>
       </c>
       <c r="U6" t="s">
         <v>35</v>
       </c>
@@ -682,54 +682,54 @@
       <c r="C7" t="s">
         <v>49</v>
       </c>
       <c r="D7" t="s">
         <v>24</v>
       </c>
       <c r="E7" t="s">
         <v>25</v>
       </c>
       <c r="F7" t="s">
         <v>50</v>
       </c>
       <c r="G7" t="s">
         <v>27</v>
       </c>
       <c r="H7">
         <v>62014010</v>
       </c>
       <c r="I7" t="s">
         <v>28</v>
       </c>
       <c r="J7" t="s">
         <v>29</v>
       </c>
       <c r="K7" s="2">
-        <v>26.95</v>
+        <v>27.95</v>
       </c>
       <c r="L7">
-        <v>393.00000</v>
+        <v>375.00000</v>
       </c>
       <c r="M7" s="3">
         <v>0.2</v>
       </c>
       <c r="N7">
         <v>20</v>
       </c>
       <c r="P7" t="s">
         <v>30</v>
       </c>
       <c r="Q7" t="s">
         <v>31</v>
       </c>
       <c r="R7" t="s">
         <v>32</v>
       </c>
       <c r="S7" t="s">
         <v>33</v>
       </c>
       <c r="T7" t="s">
         <v>34</v>
       </c>
       <c r="U7" t="s">
         <v>35</v>
       </c>
@@ -749,54 +749,54 @@
       <c r="C8" t="s">
         <v>52</v>
       </c>
       <c r="D8" t="s">
         <v>24</v>
       </c>
       <c r="E8" t="s">
         <v>25</v>
       </c>
       <c r="F8" t="s">
         <v>53</v>
       </c>
       <c r="G8" t="s">
         <v>27</v>
       </c>
       <c r="H8">
         <v>62014010</v>
       </c>
       <c r="I8" t="s">
         <v>28</v>
       </c>
       <c r="J8" t="s">
         <v>29</v>
       </c>
       <c r="K8" s="2">
-        <v>26.95</v>
+        <v>27.95</v>
       </c>
       <c r="L8">
-        <v>206.00000</v>
+        <v>204.00000</v>
       </c>
       <c r="M8" s="3">
         <v>0.2</v>
       </c>
       <c r="N8">
         <v>20</v>
       </c>
       <c r="P8" t="s">
         <v>30</v>
       </c>
       <c r="Q8" t="s">
         <v>31</v>
       </c>
       <c r="R8" t="s">
         <v>32</v>
       </c>
       <c r="S8" t="s">
         <v>33</v>
       </c>
       <c r="T8" t="s">
         <v>34</v>
       </c>
       <c r="U8" t="s">
         <v>35</v>
       </c>