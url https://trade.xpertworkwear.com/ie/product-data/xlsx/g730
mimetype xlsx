--- v6 (2026-07-28)
+++ v7 (2026-09-13)
@@ -350,51 +350,51 @@
       <c r="D2" t="s">
         <v>24</v>
       </c>
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="F2" t="s">
         <v>26</v>
       </c>
       <c r="G2" t="s">
         <v>27</v>
       </c>
       <c r="H2">
         <v>62014010</v>
       </c>
       <c r="I2" t="s">
         <v>28</v>
       </c>
       <c r="J2" t="s">
         <v>29</v>
       </c>
       <c r="K2" s="2">
         <v>27.95</v>
       </c>
       <c r="L2">
-        <v>167.00000</v>
+        <v>164.00000</v>
       </c>
       <c r="M2" s="3">
         <v>0.2</v>
       </c>
       <c r="N2">
         <v>20</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" t="s">
         <v>32</v>
       </c>
       <c r="S2" t="s">
         <v>33</v>
       </c>
       <c r="T2" t="s">
         <v>34</v>
       </c>
       <c r="U2" t="s">
         <v>35</v>
       </c>
@@ -417,51 +417,51 @@
       <c r="D3" t="s">
         <v>24</v>
       </c>
       <c r="E3" t="s">
         <v>25</v>
       </c>
       <c r="F3" t="s">
         <v>38</v>
       </c>
       <c r="G3" t="s">
         <v>27</v>
       </c>
       <c r="H3">
         <v>62014010</v>
       </c>
       <c r="I3" t="s">
         <v>28</v>
       </c>
       <c r="J3" t="s">
         <v>29</v>
       </c>
       <c r="K3" s="2">
         <v>27.95</v>
       </c>
       <c r="L3">
-        <v>317.00000</v>
+        <v>308.00000</v>
       </c>
       <c r="M3" s="3">
         <v>0.2</v>
       </c>
       <c r="N3">
         <v>20</v>
       </c>
       <c r="P3" t="s">
         <v>30</v>
       </c>
       <c r="Q3" t="s">
         <v>31</v>
       </c>
       <c r="R3" t="s">
         <v>32</v>
       </c>
       <c r="S3" t="s">
         <v>33</v>
       </c>
       <c r="T3" t="s">
         <v>34</v>
       </c>
       <c r="U3" t="s">
         <v>35</v>
       </c>
@@ -484,51 +484,51 @@
       <c r="D4" t="s">
         <v>24</v>
       </c>
       <c r="E4" t="s">
         <v>25</v>
       </c>
       <c r="F4" t="s">
         <v>41</v>
       </c>
       <c r="G4" t="s">
         <v>27</v>
       </c>
       <c r="H4">
         <v>62014010</v>
       </c>
       <c r="I4" t="s">
         <v>28</v>
       </c>
       <c r="J4" t="s">
         <v>29</v>
       </c>
       <c r="K4" s="2">
         <v>27.95</v>
       </c>
       <c r="L4">
-        <v>551.00000</v>
+        <v>527.00000</v>
       </c>
       <c r="M4" s="3">
         <v>0.2</v>
       </c>
       <c r="N4">
         <v>20</v>
       </c>
       <c r="P4" t="s">
         <v>30</v>
       </c>
       <c r="Q4" t="s">
         <v>31</v>
       </c>
       <c r="R4" t="s">
         <v>32</v>
       </c>
       <c r="S4" t="s">
         <v>33</v>
       </c>
       <c r="T4" t="s">
         <v>34</v>
       </c>
       <c r="U4" t="s">
         <v>35</v>
       </c>
@@ -551,51 +551,51 @@
       <c r="D5" t="s">
         <v>24</v>
       </c>
       <c r="E5" t="s">
         <v>25</v>
       </c>
       <c r="F5" t="s">
         <v>44</v>
       </c>
       <c r="G5" t="s">
         <v>27</v>
       </c>
       <c r="H5">
         <v>62014010</v>
       </c>
       <c r="I5" t="s">
         <v>28</v>
       </c>
       <c r="J5" t="s">
         <v>29</v>
       </c>
       <c r="K5" s="2">
         <v>27.95</v>
       </c>
       <c r="L5">
-        <v>867.00000</v>
+        <v>826.00000</v>
       </c>
       <c r="M5" s="3">
         <v>0.2</v>
       </c>
       <c r="N5">
         <v>20</v>
       </c>
       <c r="P5" t="s">
         <v>30</v>
       </c>
       <c r="Q5" t="s">
         <v>31</v>
       </c>
       <c r="R5" t="s">
         <v>32</v>
       </c>
       <c r="S5" t="s">
         <v>33</v>
       </c>
       <c r="T5" t="s">
         <v>34</v>
       </c>
       <c r="U5" t="s">
         <v>35</v>
       </c>
@@ -618,51 +618,51 @@
       <c r="D6" t="s">
         <v>24</v>
       </c>
       <c r="E6" t="s">
         <v>25</v>
       </c>
       <c r="F6" t="s">
         <v>47</v>
       </c>
       <c r="G6" t="s">
         <v>27</v>
       </c>
       <c r="H6">
         <v>62014010</v>
       </c>
       <c r="I6" t="s">
         <v>28</v>
       </c>
       <c r="J6" t="s">
         <v>29</v>
       </c>
       <c r="K6" s="2">
         <v>27.95</v>
       </c>
       <c r="L6">
-        <v>550.00000</v>
+        <v>519.00000</v>
       </c>
       <c r="M6" s="3">
         <v>0.2</v>
       </c>
       <c r="N6">
         <v>20</v>
       </c>
       <c r="P6" t="s">
         <v>30</v>
       </c>
       <c r="Q6" t="s">
         <v>31</v>
       </c>
       <c r="R6" t="s">
         <v>32</v>
       </c>
       <c r="S6" t="s">
         <v>33</v>
       </c>
       <c r="T6" t="s">
         <v>34</v>
       </c>
       <c r="U6" t="s">
         <v>35</v>
       </c>
@@ -685,51 +685,51 @@
       <c r="D7" t="s">
         <v>24</v>
       </c>
       <c r="E7" t="s">
         <v>25</v>
       </c>
       <c r="F7" t="s">
         <v>50</v>
       </c>
       <c r="G7" t="s">
         <v>27</v>
       </c>
       <c r="H7">
         <v>62014010</v>
       </c>
       <c r="I7" t="s">
         <v>28</v>
       </c>
       <c r="J7" t="s">
         <v>29</v>
       </c>
       <c r="K7" s="2">
         <v>27.95</v>
       </c>
       <c r="L7">
-        <v>375.00000</v>
+        <v>349.00000</v>
       </c>
       <c r="M7" s="3">
         <v>0.2</v>
       </c>
       <c r="N7">
         <v>20</v>
       </c>
       <c r="P7" t="s">
         <v>30</v>
       </c>
       <c r="Q7" t="s">
         <v>31</v>
       </c>
       <c r="R7" t="s">
         <v>32</v>
       </c>
       <c r="S7" t="s">
         <v>33</v>
       </c>
       <c r="T7" t="s">
         <v>34</v>
       </c>
       <c r="U7" t="s">
         <v>35</v>
       </c>
@@ -752,51 +752,51 @@
       <c r="D8" t="s">
         <v>24</v>
       </c>
       <c r="E8" t="s">
         <v>25</v>
       </c>
       <c r="F8" t="s">
         <v>53</v>
       </c>
       <c r="G8" t="s">
         <v>27</v>
       </c>
       <c r="H8">
         <v>62014010</v>
       </c>
       <c r="I8" t="s">
         <v>28</v>
       </c>
       <c r="J8" t="s">
         <v>29</v>
       </c>
       <c r="K8" s="2">
         <v>27.95</v>
       </c>
       <c r="L8">
-        <v>204.00000</v>
+        <v>198.00000</v>
       </c>
       <c r="M8" s="3">
         <v>0.2</v>
       </c>
       <c r="N8">
         <v>20</v>
       </c>
       <c r="P8" t="s">
         <v>30</v>
       </c>
       <c r="Q8" t="s">
         <v>31</v>
       </c>
       <c r="R8" t="s">
         <v>32</v>
       </c>
       <c r="S8" t="s">
         <v>33</v>
       </c>
       <c r="T8" t="s">
         <v>34</v>
       </c>
       <c r="U8" t="s">
         <v>35</v>
       </c>