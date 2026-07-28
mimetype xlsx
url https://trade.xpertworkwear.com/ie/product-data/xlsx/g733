--- v5 (2026-06-13)
+++ v6 (2026-07-28)
@@ -344,51 +344,51 @@
       <c r="D2" t="s">
         <v>24</v>
       </c>
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="F2" t="s">
         <v>26</v>
       </c>
       <c r="G2" t="s">
         <v>27</v>
       </c>
       <c r="H2">
         <v>62034319</v>
       </c>
       <c r="I2" t="s">
         <v>28</v>
       </c>
       <c r="J2" t="s">
         <v>29</v>
       </c>
       <c r="K2" s="2">
         <v>15.95</v>
       </c>
       <c r="L2">
-        <v>302.00000</v>
+        <v>287.00000</v>
       </c>
       <c r="M2" t="s" s="3">
         <v>30</v>
       </c>
       <c r="N2">
         <v>30</v>
       </c>
       <c r="P2" t="s">
         <v>31</v>
       </c>
       <c r="Q2" t="s">
         <v>32</v>
       </c>
       <c r="R2" t="s">
         <v>33</v>
       </c>
       <c r="S2" t="s">
         <v>34</v>
       </c>
       <c r="T2" t="s">
         <v>35</v>
       </c>
       <c r="U2" t="s">
         <v>36</v>
       </c>
@@ -411,51 +411,51 @@
       <c r="D3" t="s">
         <v>24</v>
       </c>
       <c r="E3" t="s">
         <v>25</v>
       </c>
       <c r="F3" t="s">
         <v>39</v>
       </c>
       <c r="G3" t="s">
         <v>27</v>
       </c>
       <c r="H3">
         <v>62034319</v>
       </c>
       <c r="I3" t="s">
         <v>28</v>
       </c>
       <c r="J3" t="s">
         <v>29</v>
       </c>
       <c r="K3" s="2">
         <v>15.95</v>
       </c>
       <c r="L3">
-        <v>369.00000</v>
+        <v>323.00000</v>
       </c>
       <c r="M3" t="s" s="3">
         <v>30</v>
       </c>
       <c r="N3">
         <v>30</v>
       </c>
       <c r="P3" t="s">
         <v>31</v>
       </c>
       <c r="Q3" t="s">
         <v>32</v>
       </c>
       <c r="R3" t="s">
         <v>33</v>
       </c>
       <c r="S3" t="s">
         <v>34</v>
       </c>
       <c r="T3" t="s">
         <v>35</v>
       </c>
       <c r="U3" t="s">
         <v>36</v>
       </c>
@@ -478,51 +478,51 @@
       <c r="D4" t="s">
         <v>24</v>
       </c>
       <c r="E4" t="s">
         <v>25</v>
       </c>
       <c r="F4" t="s">
         <v>42</v>
       </c>
       <c r="G4" t="s">
         <v>27</v>
       </c>
       <c r="H4">
         <v>62034319</v>
       </c>
       <c r="I4" t="s">
         <v>28</v>
       </c>
       <c r="J4" t="s">
         <v>29</v>
       </c>
       <c r="K4" s="2">
         <v>15.95</v>
       </c>
       <c r="L4">
-        <v>442.00000</v>
+        <v>411.00000</v>
       </c>
       <c r="M4" t="s" s="3">
         <v>30</v>
       </c>
       <c r="N4">
         <v>30</v>
       </c>
       <c r="P4" t="s">
         <v>31</v>
       </c>
       <c r="Q4" t="s">
         <v>32</v>
       </c>
       <c r="R4" t="s">
         <v>33</v>
       </c>
       <c r="S4" t="s">
         <v>34</v>
       </c>
       <c r="T4" t="s">
         <v>35</v>
       </c>
       <c r="U4" t="s">
         <v>36</v>
       </c>
@@ -545,51 +545,51 @@
       <c r="D5" t="s">
         <v>24</v>
       </c>
       <c r="E5" t="s">
         <v>25</v>
       </c>
       <c r="F5" t="s">
         <v>45</v>
       </c>
       <c r="G5" t="s">
         <v>27</v>
       </c>
       <c r="H5">
         <v>62034319</v>
       </c>
       <c r="I5" t="s">
         <v>28</v>
       </c>
       <c r="J5" t="s">
         <v>29</v>
       </c>
       <c r="K5" s="2">
         <v>15.95</v>
       </c>
       <c r="L5">
-        <v>321.00000</v>
+        <v>285.00000</v>
       </c>
       <c r="M5" t="s" s="3">
         <v>30</v>
       </c>
       <c r="N5">
         <v>30</v>
       </c>
       <c r="P5" t="s">
         <v>31</v>
       </c>
       <c r="Q5" t="s">
         <v>32</v>
       </c>
       <c r="R5" t="s">
         <v>33</v>
       </c>
       <c r="S5" t="s">
         <v>34</v>
       </c>
       <c r="T5" t="s">
         <v>35</v>
       </c>
       <c r="U5" t="s">
         <v>36</v>
       </c>
@@ -612,51 +612,51 @@
       <c r="D6" t="s">
         <v>24</v>
       </c>
       <c r="E6" t="s">
         <v>25</v>
       </c>
       <c r="F6" t="s">
         <v>48</v>
       </c>
       <c r="G6" t="s">
         <v>27</v>
       </c>
       <c r="H6">
         <v>62034319</v>
       </c>
       <c r="I6" t="s">
         <v>28</v>
       </c>
       <c r="J6" t="s">
         <v>29</v>
       </c>
       <c r="K6" s="2">
         <v>15.95</v>
       </c>
       <c r="L6">
-        <v>449.00000</v>
+        <v>395.00000</v>
       </c>
       <c r="M6" t="s" s="3">
         <v>30</v>
       </c>
       <c r="N6">
         <v>30</v>
       </c>
       <c r="P6" t="s">
         <v>31</v>
       </c>
       <c r="Q6" t="s">
         <v>32</v>
       </c>
       <c r="R6" t="s">
         <v>33</v>
       </c>
       <c r="S6" t="s">
         <v>34</v>
       </c>
       <c r="T6" t="s">
         <v>35</v>
       </c>
       <c r="U6" t="s">
         <v>36</v>
       </c>