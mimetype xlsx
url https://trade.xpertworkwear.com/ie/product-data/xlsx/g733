--- v6 (2026-07-28)
+++ v7 (2026-09-13)
@@ -344,51 +344,51 @@
       <c r="D2" t="s">
         <v>24</v>
       </c>
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="F2" t="s">
         <v>26</v>
       </c>
       <c r="G2" t="s">
         <v>27</v>
       </c>
       <c r="H2">
         <v>62034319</v>
       </c>
       <c r="I2" t="s">
         <v>28</v>
       </c>
       <c r="J2" t="s">
         <v>29</v>
       </c>
       <c r="K2" s="2">
         <v>15.95</v>
       </c>
       <c r="L2">
-        <v>287.00000</v>
+        <v>240.00000</v>
       </c>
       <c r="M2" t="s" s="3">
         <v>30</v>
       </c>
       <c r="N2">
         <v>30</v>
       </c>
       <c r="P2" t="s">
         <v>31</v>
       </c>
       <c r="Q2" t="s">
         <v>32</v>
       </c>
       <c r="R2" t="s">
         <v>33</v>
       </c>
       <c r="S2" t="s">
         <v>34</v>
       </c>
       <c r="T2" t="s">
         <v>35</v>
       </c>
       <c r="U2" t="s">
         <v>36</v>
       </c>
@@ -411,51 +411,51 @@
       <c r="D3" t="s">
         <v>24</v>
       </c>
       <c r="E3" t="s">
         <v>25</v>
       </c>
       <c r="F3" t="s">
         <v>39</v>
       </c>
       <c r="G3" t="s">
         <v>27</v>
       </c>
       <c r="H3">
         <v>62034319</v>
       </c>
       <c r="I3" t="s">
         <v>28</v>
       </c>
       <c r="J3" t="s">
         <v>29</v>
       </c>
       <c r="K3" s="2">
         <v>15.95</v>
       </c>
       <c r="L3">
-        <v>323.00000</v>
+        <v>246.00000</v>
       </c>
       <c r="M3" t="s" s="3">
         <v>30</v>
       </c>
       <c r="N3">
         <v>30</v>
       </c>
       <c r="P3" t="s">
         <v>31</v>
       </c>
       <c r="Q3" t="s">
         <v>32</v>
       </c>
       <c r="R3" t="s">
         <v>33</v>
       </c>
       <c r="S3" t="s">
         <v>34</v>
       </c>
       <c r="T3" t="s">
         <v>35</v>
       </c>
       <c r="U3" t="s">
         <v>36</v>
       </c>
@@ -478,51 +478,51 @@
       <c r="D4" t="s">
         <v>24</v>
       </c>
       <c r="E4" t="s">
         <v>25</v>
       </c>
       <c r="F4" t="s">
         <v>42</v>
       </c>
       <c r="G4" t="s">
         <v>27</v>
       </c>
       <c r="H4">
         <v>62034319</v>
       </c>
       <c r="I4" t="s">
         <v>28</v>
       </c>
       <c r="J4" t="s">
         <v>29</v>
       </c>
       <c r="K4" s="2">
         <v>15.95</v>
       </c>
       <c r="L4">
-        <v>411.00000</v>
+        <v>322.00000</v>
       </c>
       <c r="M4" t="s" s="3">
         <v>30</v>
       </c>
       <c r="N4">
         <v>30</v>
       </c>
       <c r="P4" t="s">
         <v>31</v>
       </c>
       <c r="Q4" t="s">
         <v>32</v>
       </c>
       <c r="R4" t="s">
         <v>33</v>
       </c>
       <c r="S4" t="s">
         <v>34</v>
       </c>
       <c r="T4" t="s">
         <v>35</v>
       </c>
       <c r="U4" t="s">
         <v>36</v>
       </c>
@@ -545,51 +545,51 @@
       <c r="D5" t="s">
         <v>24</v>
       </c>
       <c r="E5" t="s">
         <v>25</v>
       </c>
       <c r="F5" t="s">
         <v>45</v>
       </c>
       <c r="G5" t="s">
         <v>27</v>
       </c>
       <c r="H5">
         <v>62034319</v>
       </c>
       <c r="I5" t="s">
         <v>28</v>
       </c>
       <c r="J5" t="s">
         <v>29</v>
       </c>
       <c r="K5" s="2">
         <v>15.95</v>
       </c>
       <c r="L5">
-        <v>285.00000</v>
+        <v>201.00000</v>
       </c>
       <c r="M5" t="s" s="3">
         <v>30</v>
       </c>
       <c r="N5">
         <v>30</v>
       </c>
       <c r="P5" t="s">
         <v>31</v>
       </c>
       <c r="Q5" t="s">
         <v>32</v>
       </c>
       <c r="R5" t="s">
         <v>33</v>
       </c>
       <c r="S5" t="s">
         <v>34</v>
       </c>
       <c r="T5" t="s">
         <v>35</v>
       </c>
       <c r="U5" t="s">
         <v>36</v>
       </c>
@@ -612,51 +612,51 @@
       <c r="D6" t="s">
         <v>24</v>
       </c>
       <c r="E6" t="s">
         <v>25</v>
       </c>
       <c r="F6" t="s">
         <v>48</v>
       </c>
       <c r="G6" t="s">
         <v>27</v>
       </c>
       <c r="H6">
         <v>62034319</v>
       </c>
       <c r="I6" t="s">
         <v>28</v>
       </c>
       <c r="J6" t="s">
         <v>29</v>
       </c>
       <c r="K6" s="2">
         <v>15.95</v>
       </c>
       <c r="L6">
-        <v>395.00000</v>
+        <v>296.00000</v>
       </c>
       <c r="M6" t="s" s="3">
         <v>30</v>
       </c>
       <c r="N6">
         <v>30</v>
       </c>
       <c r="P6" t="s">
         <v>31</v>
       </c>
       <c r="Q6" t="s">
         <v>32</v>
       </c>
       <c r="R6" t="s">
         <v>33</v>
       </c>
       <c r="S6" t="s">
         <v>34</v>
       </c>
       <c r="T6" t="s">
         <v>35</v>
       </c>
       <c r="U6" t="s">
         <v>36</v>
       </c>
@@ -679,51 +679,51 @@
       <c r="D7" t="s">
         <v>24</v>
       </c>
       <c r="E7" t="s">
         <v>25</v>
       </c>
       <c r="F7" t="s">
         <v>51</v>
       </c>
       <c r="G7" t="s">
         <v>27</v>
       </c>
       <c r="H7">
         <v>62034319</v>
       </c>
       <c r="I7" t="s">
         <v>28</v>
       </c>
       <c r="J7" t="s">
         <v>29</v>
       </c>
       <c r="K7" s="2">
         <v>15.95</v>
       </c>
       <c r="L7">
-        <v>0.00000</v>
+        <v>517.00000</v>
       </c>
       <c r="M7" t="s" s="3">
         <v>30</v>
       </c>
       <c r="N7">
         <v>30</v>
       </c>
       <c r="P7" t="s">
         <v>31</v>
       </c>
       <c r="Q7" t="s">
         <v>32</v>
       </c>
       <c r="R7" t="s">
         <v>33</v>
       </c>
       <c r="S7" t="s">
         <v>34</v>
       </c>
       <c r="T7" t="s">
         <v>35</v>
       </c>
       <c r="U7" t="s">
         <v>36</v>
       </c>