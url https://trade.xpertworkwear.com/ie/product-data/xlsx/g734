--- v2 (2026-01-25)
+++ v3 (2026-04-26)
@@ -9,137 +9,143 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="50" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="52" uniqueCount="52">
   <si>
     <t>Stock Code</t>
   </si>
   <si>
     <t>Barcode</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Group Code</t>
   </si>
   <si>
     <t>Group Name</t>
   </si>
   <si>
     <t>Variation</t>
   </si>
   <si>
     <t>Brand</t>
   </si>
   <si>
     <t>Commodity Code</t>
   </si>
   <si>
     <t>Country of Origin</t>
   </si>
   <si>
     <t>Nett per Unit</t>
   </si>
   <si>
     <t>List Price</t>
   </si>
   <si>
     <t>Stock</t>
   </si>
   <si>
+    <t>VAT Rate</t>
+  </si>
+  <si>
     <t>Outer Quantity</t>
   </si>
   <si>
     <t>Specification</t>
   </si>
   <si>
     <t>Feature 1</t>
   </si>
   <si>
     <t>Feature 2</t>
   </si>
   <si>
     <t>Feature 3</t>
   </si>
   <si>
     <t>Feature 4</t>
   </si>
   <si>
     <t>Feature 5</t>
   </si>
   <si>
     <t>Feature 6</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>XPP9100-3/4</t>
   </si>
   <si>
     <t>Xpert Pro Junior Rip-Stop Panelled Bodywarmer Black - Age 3-4 Years</t>
   </si>
   <si>
     <t>XPP9100</t>
   </si>
   <si>
     <t>Xpert Pro Junior Rip-Stop Panelled Bodywarmer Black</t>
   </si>
   <si>
     <t>Age 3-4 Years</t>
   </si>
   <si>
     <t>Xpert Pro</t>
   </si>
   <si>
     <t>Pakistan</t>
   </si>
   <si>
     <t>0.30Kg</t>
+  </si>
+  <si>
+    <t>0%</t>
   </si>
   <si>
     <t>CLIMATE CONTROL - Water repellent, wind resistant and breathable garment</t>
   </si>
   <si>
     <t>MODERN FIT - Close-fitting style for a modern fit</t>
   </si>
   <si>
     <t>ACTIVE X™ Sports technology fabrics, durable rip-stop PU coated nylon outer</t>
   </si>
   <si>
     <t>220 GSM insulation for cold and mild weather conditions</t>
   </si>
   <si>
     <t>Hi-Vis reflective piping and chin guard to main zip</t>
   </si>
   <si>
     <t>Fleeced collar lining</t>
   </si>
   <si>
     <t>XPP9100-5/6</t>
   </si>
   <si>
     <t>Xpert Pro Junior Rip-Stop Panelled Bodywarmer Black - Age 5-6 Years</t>
   </si>
@@ -188,93 +194,95 @@
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="1">
     <fill>
       <patternFill patternType="none"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="3">
+  <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:W7"/>
+  <dimension ref="A1:X7"/>
   <cols>
     <col min="1" max="1" width="14"/>
     <col min="2" max="2" width="14"/>
     <col min="3" max="3" width="60"/>
     <col min="4" max="4" width="11"/>
     <col min="5" max="5" width="52"/>
     <col min="6" max="6" width="16"/>
     <col min="7" max="7" width="10"/>
     <col min="8" max="8" width="15"/>
     <col min="9" max="9" width="18"/>
     <col min="10" max="10" width="14"/>
     <col min="11" max="11" width="11"/>
     <col min="12" max="12" width="10"/>
-    <col min="13" max="13" width="15"/>
-[...7 lines deleted...]
-    <col min="21" max="21" width="60"/>
+    <col min="13" max="13" width="9"/>
+    <col min="14" max="14" width="15"/>
+    <col min="15" max="15" width="14"/>
+    <col min="16" max="16" width="60"/>
+    <col min="17" max="17" width="50"/>
+    <col min="18" max="18" width="60"/>
+    <col min="19" max="19" width="56"/>
+    <col min="20" max="20" width="52"/>
+    <col min="21" max="21" width="22"/>
+    <col min="22" max="22" width="60"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -297,429 +305,450 @@
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B2" s="1">
         <v>5060345837025</v>
       </c>
       <c r="C2" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F2" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="G2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H2">
         <v>62014010</v>
       </c>
       <c r="I2" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K2" s="2">
         <v>15.95</v>
       </c>
       <c r="L2">
-        <v>408.00000</v>
-[...5 lines deleted...]
-        <v>29</v>
+        <v>339.00000</v>
+      </c>
+      <c r="M2" t="s" s="3">
+        <v>30</v>
+      </c>
+      <c r="N2">
+        <v>30</v>
       </c>
       <c r="P2" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="Q2" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="R2" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="S2" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="T2" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="U2" t="inlineStr">
+        <v>35</v>
+      </c>
+      <c r="U2" t="s">
+        <v>36</v>
+      </c>
+      <c r="V2" t="inlineStr">
         <is>
           <t>The Xpert™ PRO Junior Bodywarmer brings all the technology and development that we’ve packed into our men’s bodywarmer, and scales it down to fit your young apprentice.  The extremely tough rip-stop PU coated nylon shell is water and tear resistant.  For the young bosses who want to stomp around with their hands in their pockets, We’ve made the zipped handwarmer pockets extra deep and fleece lined. With a focus on safety, all our Xpert Junior Apparel comes with Hi-visibility reflective detailing.</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="B3" s="1">
         <v>5060345837032</v>
       </c>
       <c r="C3" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D3" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E3" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F3" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="G3" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H3">
         <v>62014010</v>
       </c>
       <c r="I3" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J3" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K3" s="2">
         <v>15.95</v>
       </c>
       <c r="L3">
-        <v>345.00000</v>
-[...5 lines deleted...]
-        <v>29</v>
+        <v>243.00000</v>
+      </c>
+      <c r="M3" t="s" s="3">
+        <v>30</v>
+      </c>
+      <c r="N3">
+        <v>30</v>
       </c>
       <c r="P3" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="Q3" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="R3" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="S3" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="T3" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="U3" t="inlineStr">
+        <v>35</v>
+      </c>
+      <c r="U3" t="s">
+        <v>36</v>
+      </c>
+      <c r="V3" t="inlineStr">
         <is>
           <t>The Xpert™ PRO Junior Bodywarmer brings all the technology and development that we’ve packed into our men’s bodywarmer, and scales it down to fit your young apprentice.  The extremely tough rip-stop PU coated nylon shell is water and tear resistant.  For the young bosses who want to stomp around with their hands in their pockets, We’ve made the zipped handwarmer pockets extra deep and fleece lined. With a focus on safety, all our Xpert Junior Apparel comes with Hi-visibility reflective detailing.</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="B4" s="1">
         <v>5060345837049</v>
       </c>
       <c r="C4" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="D4" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E4" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F4" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="G4" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H4">
         <v>62014010</v>
       </c>
       <c r="I4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K4" s="2">
         <v>15.95</v>
       </c>
       <c r="L4">
-        <v>492.00000</v>
-[...5 lines deleted...]
-        <v>29</v>
+        <v>384.00000</v>
+      </c>
+      <c r="M4" t="s" s="3">
+        <v>30</v>
+      </c>
+      <c r="N4">
+        <v>30</v>
       </c>
       <c r="P4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="Q4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="R4" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="S4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="T4" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="U4" t="inlineStr">
+        <v>35</v>
+      </c>
+      <c r="U4" t="s">
+        <v>36</v>
+      </c>
+      <c r="V4" t="inlineStr">
         <is>
           <t>The Xpert™ PRO Junior Bodywarmer brings all the technology and development that we’ve packed into our men’s bodywarmer, and scales it down to fit your young apprentice.  The extremely tough rip-stop PU coated nylon shell is water and tear resistant.  For the young bosses who want to stomp around with their hands in their pockets, We’ve made the zipped handwarmer pockets extra deep and fleece lined. With a focus on safety, all our Xpert Junior Apparel comes with Hi-visibility reflective detailing.</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="B5" s="1">
         <v>5060345837056</v>
       </c>
       <c r="C5" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="D5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E5" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F5" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="G5" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H5">
         <v>62014010</v>
       </c>
       <c r="I5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J5" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K5" s="2">
         <v>15.95</v>
       </c>
       <c r="L5">
-        <v>496.00000</v>
-[...5 lines deleted...]
-        <v>29</v>
+        <v>402.00000</v>
+      </c>
+      <c r="M5" t="s" s="3">
+        <v>30</v>
+      </c>
+      <c r="N5">
+        <v>30</v>
       </c>
       <c r="P5" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="Q5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="R5" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="S5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="T5" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="U5" t="inlineStr">
+        <v>35</v>
+      </c>
+      <c r="U5" t="s">
+        <v>36</v>
+      </c>
+      <c r="V5" t="inlineStr">
         <is>
           <t>The Xpert™ PRO Junior Bodywarmer brings all the technology and development that we’ve packed into our men’s bodywarmer, and scales it down to fit your young apprentice.  The extremely tough rip-stop PU coated nylon shell is water and tear resistant.  For the young bosses who want to stomp around with their hands in their pockets, We’ve made the zipped handwarmer pockets extra deep and fleece lined. With a focus on safety, all our Xpert Junior Apparel comes with Hi-visibility reflective detailing.</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B6" s="1">
         <v>5060345837063</v>
       </c>
       <c r="C6" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="D6" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F6" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="G6" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H6">
         <v>62014010</v>
       </c>
       <c r="I6" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J6" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K6" s="2">
         <v>15.95</v>
       </c>
       <c r="L6">
-        <v>520.00000</v>
-[...5 lines deleted...]
-        <v>29</v>
+        <v>413.00000</v>
+      </c>
+      <c r="M6" t="s" s="3">
+        <v>30</v>
+      </c>
+      <c r="N6">
+        <v>30</v>
       </c>
       <c r="P6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="Q6" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="R6" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="S6" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="T6" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="U6" t="inlineStr">
+        <v>35</v>
+      </c>
+      <c r="U6" t="s">
+        <v>36</v>
+      </c>
+      <c r="V6" t="inlineStr">
         <is>
           <t>The Xpert™ PRO Junior Bodywarmer brings all the technology and development that we’ve packed into our men’s bodywarmer, and scales it down to fit your young apprentice.  The extremely tough rip-stop PU coated nylon shell is water and tear resistant.  For the young bosses who want to stomp around with their hands in their pockets, We’ve made the zipped handwarmer pockets extra deep and fleece lined. With a focus on safety, all our Xpert Junior Apparel comes with Hi-visibility reflective detailing.</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="B7" s="1">
         <v>5060345837070</v>
       </c>
       <c r="C7" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="D7" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E7" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F7" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="G7" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H7">
         <v>62014010</v>
       </c>
       <c r="I7" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J7" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K7" s="2">
         <v>15.95</v>
       </c>
       <c r="L7">
-        <v>436.00000</v>
-[...5 lines deleted...]
-        <v>29</v>
+        <v>322.00000</v>
+      </c>
+      <c r="M7" t="s" s="3">
+        <v>30</v>
+      </c>
+      <c r="N7">
+        <v>30</v>
       </c>
       <c r="P7" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="Q7" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="R7" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="S7" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="T7" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="U7" t="inlineStr">
+        <v>35</v>
+      </c>
+      <c r="U7" t="s">
+        <v>36</v>
+      </c>
+      <c r="V7" t="inlineStr">
         <is>
           <t>The Xpert™ PRO Junior Bodywarmer brings all the technology and development that we’ve packed into our men’s bodywarmer, and scales it down to fit your young apprentice.  The extremely tough rip-stop PU coated nylon shell is water and tear resistant.  For the young bosses who want to stomp around with their hands in their pockets, We’ve made the zipped handwarmer pockets extra deep and fleece lined. With a focus on safety, all our Xpert Junior Apparel comes with Hi-visibility reflective detailing.</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>