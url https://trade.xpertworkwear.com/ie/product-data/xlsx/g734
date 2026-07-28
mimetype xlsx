--- v4 (2026-06-13)
+++ v5 (2026-07-28)
@@ -344,51 +344,51 @@
       <c r="D2" t="s">
         <v>24</v>
       </c>
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="F2" t="s">
         <v>26</v>
       </c>
       <c r="G2" t="s">
         <v>27</v>
       </c>
       <c r="H2">
         <v>62014010</v>
       </c>
       <c r="I2" t="s">
         <v>28</v>
       </c>
       <c r="J2" t="s">
         <v>29</v>
       </c>
       <c r="K2" s="2">
         <v>15.95</v>
       </c>
       <c r="L2">
-        <v>300.00000</v>
+        <v>282.00000</v>
       </c>
       <c r="M2" t="s" s="3">
         <v>30</v>
       </c>
       <c r="N2">
         <v>30</v>
       </c>
       <c r="P2" t="s">
         <v>31</v>
       </c>
       <c r="Q2" t="s">
         <v>32</v>
       </c>
       <c r="R2" t="s">
         <v>33</v>
       </c>
       <c r="S2" t="s">
         <v>34</v>
       </c>
       <c r="T2" t="s">
         <v>35</v>
       </c>
       <c r="U2" t="s">
         <v>36</v>
       </c>
@@ -411,51 +411,51 @@
       <c r="D3" t="s">
         <v>24</v>
       </c>
       <c r="E3" t="s">
         <v>25</v>
       </c>
       <c r="F3" t="s">
         <v>39</v>
       </c>
       <c r="G3" t="s">
         <v>27</v>
       </c>
       <c r="H3">
         <v>62014010</v>
       </c>
       <c r="I3" t="s">
         <v>28</v>
       </c>
       <c r="J3" t="s">
         <v>29</v>
       </c>
       <c r="K3" s="2">
         <v>15.95</v>
       </c>
       <c r="L3">
-        <v>167.00000</v>
+        <v>130.00000</v>
       </c>
       <c r="M3" t="s" s="3">
         <v>30</v>
       </c>
       <c r="N3">
         <v>30</v>
       </c>
       <c r="P3" t="s">
         <v>31</v>
       </c>
       <c r="Q3" t="s">
         <v>32</v>
       </c>
       <c r="R3" t="s">
         <v>33</v>
       </c>
       <c r="S3" t="s">
         <v>34</v>
       </c>
       <c r="T3" t="s">
         <v>35</v>
       </c>
       <c r="U3" t="s">
         <v>36</v>
       </c>
@@ -478,51 +478,51 @@
       <c r="D4" t="s">
         <v>24</v>
       </c>
       <c r="E4" t="s">
         <v>25</v>
       </c>
       <c r="F4" t="s">
         <v>42</v>
       </c>
       <c r="G4" t="s">
         <v>27</v>
       </c>
       <c r="H4">
         <v>62014010</v>
       </c>
       <c r="I4" t="s">
         <v>28</v>
       </c>
       <c r="J4" t="s">
         <v>29</v>
       </c>
       <c r="K4" s="2">
         <v>15.95</v>
       </c>
       <c r="L4">
-        <v>320.00000</v>
+        <v>287.00000</v>
       </c>
       <c r="M4" t="s" s="3">
         <v>30</v>
       </c>
       <c r="N4">
         <v>30</v>
       </c>
       <c r="P4" t="s">
         <v>31</v>
       </c>
       <c r="Q4" t="s">
         <v>32</v>
       </c>
       <c r="R4" t="s">
         <v>33</v>
       </c>
       <c r="S4" t="s">
         <v>34</v>
       </c>
       <c r="T4" t="s">
         <v>35</v>
       </c>
       <c r="U4" t="s">
         <v>36</v>
       </c>
@@ -545,51 +545,51 @@
       <c r="D5" t="s">
         <v>24</v>
       </c>
       <c r="E5" t="s">
         <v>25</v>
       </c>
       <c r="F5" t="s">
         <v>45</v>
       </c>
       <c r="G5" t="s">
         <v>27</v>
       </c>
       <c r="H5">
         <v>62014010</v>
       </c>
       <c r="I5" t="s">
         <v>28</v>
       </c>
       <c r="J5" t="s">
         <v>29</v>
       </c>
       <c r="K5" s="2">
         <v>15.95</v>
       </c>
       <c r="L5">
-        <v>311.00000</v>
+        <v>280.00000</v>
       </c>
       <c r="M5" t="s" s="3">
         <v>30</v>
       </c>
       <c r="N5">
         <v>30</v>
       </c>
       <c r="P5" t="s">
         <v>31</v>
       </c>
       <c r="Q5" t="s">
         <v>32</v>
       </c>
       <c r="R5" t="s">
         <v>33</v>
       </c>
       <c r="S5" t="s">
         <v>34</v>
       </c>
       <c r="T5" t="s">
         <v>35</v>
       </c>
       <c r="U5" t="s">
         <v>36</v>
       </c>
@@ -612,51 +612,51 @@
       <c r="D6" t="s">
         <v>24</v>
       </c>
       <c r="E6" t="s">
         <v>25</v>
       </c>
       <c r="F6" t="s">
         <v>48</v>
       </c>
       <c r="G6" t="s">
         <v>27</v>
       </c>
       <c r="H6">
         <v>62014010</v>
       </c>
       <c r="I6" t="s">
         <v>28</v>
       </c>
       <c r="J6" t="s">
         <v>29</v>
       </c>
       <c r="K6" s="2">
         <v>15.95</v>
       </c>
       <c r="L6">
-        <v>316.00000</v>
+        <v>291.00000</v>
       </c>
       <c r="M6" t="s" s="3">
         <v>30</v>
       </c>
       <c r="N6">
         <v>30</v>
       </c>
       <c r="P6" t="s">
         <v>31</v>
       </c>
       <c r="Q6" t="s">
         <v>32</v>
       </c>
       <c r="R6" t="s">
         <v>33</v>
       </c>
       <c r="S6" t="s">
         <v>34</v>
       </c>
       <c r="T6" t="s">
         <v>35</v>
       </c>
       <c r="U6" t="s">
         <v>36</v>
       </c>
@@ -679,51 +679,51 @@
       <c r="D7" t="s">
         <v>24</v>
       </c>
       <c r="E7" t="s">
         <v>25</v>
       </c>
       <c r="F7" t="s">
         <v>51</v>
       </c>
       <c r="G7" t="s">
         <v>27</v>
       </c>
       <c r="H7">
         <v>62014010</v>
       </c>
       <c r="I7" t="s">
         <v>28</v>
       </c>
       <c r="J7" t="s">
         <v>29</v>
       </c>
       <c r="K7" s="2">
         <v>15.95</v>
       </c>
       <c r="L7">
-        <v>240.00000</v>
+        <v>220.00000</v>
       </c>
       <c r="M7" t="s" s="3">
         <v>30</v>
       </c>
       <c r="N7">
         <v>30</v>
       </c>
       <c r="P7" t="s">
         <v>31</v>
       </c>
       <c r="Q7" t="s">
         <v>32</v>
       </c>
       <c r="R7" t="s">
         <v>33</v>
       </c>
       <c r="S7" t="s">
         <v>34</v>
       </c>
       <c r="T7" t="s">
         <v>35</v>
       </c>
       <c r="U7" t="s">
         <v>36</v>
       </c>