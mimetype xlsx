--- v5 (2026-07-28)
+++ v6 (2026-09-13)
@@ -344,51 +344,51 @@
       <c r="D2" t="s">
         <v>24</v>
       </c>
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="F2" t="s">
         <v>26</v>
       </c>
       <c r="G2" t="s">
         <v>27</v>
       </c>
       <c r="H2">
         <v>62014010</v>
       </c>
       <c r="I2" t="s">
         <v>28</v>
       </c>
       <c r="J2" t="s">
         <v>29</v>
       </c>
       <c r="K2" s="2">
         <v>15.95</v>
       </c>
       <c r="L2">
-        <v>282.00000</v>
+        <v>238.00000</v>
       </c>
       <c r="M2" t="s" s="3">
         <v>30</v>
       </c>
       <c r="N2">
         <v>30</v>
       </c>
       <c r="P2" t="s">
         <v>31</v>
       </c>
       <c r="Q2" t="s">
         <v>32</v>
       </c>
       <c r="R2" t="s">
         <v>33</v>
       </c>
       <c r="S2" t="s">
         <v>34</v>
       </c>
       <c r="T2" t="s">
         <v>35</v>
       </c>
       <c r="U2" t="s">
         <v>36</v>
       </c>
@@ -411,51 +411,51 @@
       <c r="D3" t="s">
         <v>24</v>
       </c>
       <c r="E3" t="s">
         <v>25</v>
       </c>
       <c r="F3" t="s">
         <v>39</v>
       </c>
       <c r="G3" t="s">
         <v>27</v>
       </c>
       <c r="H3">
         <v>62014010</v>
       </c>
       <c r="I3" t="s">
         <v>28</v>
       </c>
       <c r="J3" t="s">
         <v>29</v>
       </c>
       <c r="K3" s="2">
         <v>15.95</v>
       </c>
       <c r="L3">
-        <v>130.00000</v>
+        <v>100.00000</v>
       </c>
       <c r="M3" t="s" s="3">
         <v>30</v>
       </c>
       <c r="N3">
         <v>30</v>
       </c>
       <c r="P3" t="s">
         <v>31</v>
       </c>
       <c r="Q3" t="s">
         <v>32</v>
       </c>
       <c r="R3" t="s">
         <v>33</v>
       </c>
       <c r="S3" t="s">
         <v>34</v>
       </c>
       <c r="T3" t="s">
         <v>35</v>
       </c>
       <c r="U3" t="s">
         <v>36</v>
       </c>
@@ -478,51 +478,51 @@
       <c r="D4" t="s">
         <v>24</v>
       </c>
       <c r="E4" t="s">
         <v>25</v>
       </c>
       <c r="F4" t="s">
         <v>42</v>
       </c>
       <c r="G4" t="s">
         <v>27</v>
       </c>
       <c r="H4">
         <v>62014010</v>
       </c>
       <c r="I4" t="s">
         <v>28</v>
       </c>
       <c r="J4" t="s">
         <v>29</v>
       </c>
       <c r="K4" s="2">
         <v>15.95</v>
       </c>
       <c r="L4">
-        <v>287.00000</v>
+        <v>243.00000</v>
       </c>
       <c r="M4" t="s" s="3">
         <v>30</v>
       </c>
       <c r="N4">
         <v>30</v>
       </c>
       <c r="P4" t="s">
         <v>31</v>
       </c>
       <c r="Q4" t="s">
         <v>32</v>
       </c>
       <c r="R4" t="s">
         <v>33</v>
       </c>
       <c r="S4" t="s">
         <v>34</v>
       </c>
       <c r="T4" t="s">
         <v>35</v>
       </c>
       <c r="U4" t="s">
         <v>36</v>
       </c>
@@ -545,51 +545,51 @@
       <c r="D5" t="s">
         <v>24</v>
       </c>
       <c r="E5" t="s">
         <v>25</v>
       </c>
       <c r="F5" t="s">
         <v>45</v>
       </c>
       <c r="G5" t="s">
         <v>27</v>
       </c>
       <c r="H5">
         <v>62014010</v>
       </c>
       <c r="I5" t="s">
         <v>28</v>
       </c>
       <c r="J5" t="s">
         <v>29</v>
       </c>
       <c r="K5" s="2">
         <v>15.95</v>
       </c>
       <c r="L5">
-        <v>280.00000</v>
+        <v>210.00000</v>
       </c>
       <c r="M5" t="s" s="3">
         <v>30</v>
       </c>
       <c r="N5">
         <v>30</v>
       </c>
       <c r="P5" t="s">
         <v>31</v>
       </c>
       <c r="Q5" t="s">
         <v>32</v>
       </c>
       <c r="R5" t="s">
         <v>33</v>
       </c>
       <c r="S5" t="s">
         <v>34</v>
       </c>
       <c r="T5" t="s">
         <v>35</v>
       </c>
       <c r="U5" t="s">
         <v>36</v>
       </c>
@@ -612,51 +612,51 @@
       <c r="D6" t="s">
         <v>24</v>
       </c>
       <c r="E6" t="s">
         <v>25</v>
       </c>
       <c r="F6" t="s">
         <v>48</v>
       </c>
       <c r="G6" t="s">
         <v>27</v>
       </c>
       <c r="H6">
         <v>62014010</v>
       </c>
       <c r="I6" t="s">
         <v>28</v>
       </c>
       <c r="J6" t="s">
         <v>29</v>
       </c>
       <c r="K6" s="2">
         <v>15.95</v>
       </c>
       <c r="L6">
-        <v>291.00000</v>
+        <v>230.00000</v>
       </c>
       <c r="M6" t="s" s="3">
         <v>30</v>
       </c>
       <c r="N6">
         <v>30</v>
       </c>
       <c r="P6" t="s">
         <v>31</v>
       </c>
       <c r="Q6" t="s">
         <v>32</v>
       </c>
       <c r="R6" t="s">
         <v>33</v>
       </c>
       <c r="S6" t="s">
         <v>34</v>
       </c>
       <c r="T6" t="s">
         <v>35</v>
       </c>
       <c r="U6" t="s">
         <v>36</v>
       </c>
@@ -679,51 +679,51 @@
       <c r="D7" t="s">
         <v>24</v>
       </c>
       <c r="E7" t="s">
         <v>25</v>
       </c>
       <c r="F7" t="s">
         <v>51</v>
       </c>
       <c r="G7" t="s">
         <v>27</v>
       </c>
       <c r="H7">
         <v>62014010</v>
       </c>
       <c r="I7" t="s">
         <v>28</v>
       </c>
       <c r="J7" t="s">
         <v>29</v>
       </c>
       <c r="K7" s="2">
         <v>15.95</v>
       </c>
       <c r="L7">
-        <v>220.00000</v>
+        <v>159.00000</v>
       </c>
       <c r="M7" t="s" s="3">
         <v>30</v>
       </c>
       <c r="N7">
         <v>30</v>
       </c>
       <c r="P7" t="s">
         <v>31</v>
       </c>
       <c r="Q7" t="s">
         <v>32</v>
       </c>
       <c r="R7" t="s">
         <v>33</v>
       </c>
       <c r="S7" t="s">
         <v>34</v>
       </c>
       <c r="T7" t="s">
         <v>35</v>
       </c>
       <c r="U7" t="s">
         <v>36</v>
       </c>