--- v2 (2026-01-25)
+++ v3 (2026-04-26)
@@ -9,86 +9,89 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="50" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="51" uniqueCount="51">
   <si>
     <t>Stock Code</t>
   </si>
   <si>
     <t>Barcode</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Group Code</t>
   </si>
   <si>
     <t>Group Name</t>
   </si>
   <si>
     <t>Variation</t>
   </si>
   <si>
     <t>Brand</t>
   </si>
   <si>
     <t>Commodity Code</t>
   </si>
   <si>
     <t>Country of Origin</t>
   </si>
   <si>
     <t>Nett per Unit</t>
   </si>
   <si>
     <t>List Price</t>
   </si>
   <si>
     <t>Stock</t>
+  </si>
+  <si>
+    <t>VAT Rate</t>
   </si>
   <si>
     <t>Outer Quantity</t>
   </si>
   <si>
     <t>Specification</t>
   </si>
   <si>
     <t>Feature 1</t>
   </si>
   <si>
     <t>Feature 2</t>
   </si>
   <si>
     <t>Feature 3</t>
   </si>
   <si>
     <t>Feature 4</t>
   </si>
   <si>
     <t>Feature 5</t>
   </si>
   <si>
     <t>Feature 6</t>
   </si>
@@ -188,93 +191,95 @@
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="1">
     <fill>
       <patternFill patternType="none"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="3">
+  <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:W7"/>
+  <dimension ref="A1:X7"/>
   <cols>
     <col min="1" max="1" width="11"/>
     <col min="2" max="2" width="14"/>
     <col min="3" max="3" width="33"/>
     <col min="4" max="4" width="11"/>
     <col min="5" max="5" width="27"/>
     <col min="6" max="6" width="10"/>
     <col min="7" max="7" width="6"/>
     <col min="8" max="8" width="15"/>
     <col min="9" max="9" width="18"/>
     <col min="10" max="10" width="14"/>
     <col min="11" max="11" width="11"/>
     <col min="12" max="12" width="9"/>
-    <col min="13" max="13" width="15"/>
-[...7 lines deleted...]
-    <col min="21" max="21" width="60"/>
+    <col min="13" max="13" width="9"/>
+    <col min="14" max="14" width="15"/>
+    <col min="15" max="15" width="14"/>
+    <col min="16" max="16" width="39"/>
+    <col min="17" max="17" width="20"/>
+    <col min="18" max="18" width="15"/>
+    <col min="19" max="19" width="22"/>
+    <col min="20" max="20" width="25"/>
+    <col min="21" max="21" width="21"/>
+    <col min="22" max="22" width="60"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -297,429 +302,450 @@
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B2" s="1">
         <v>5036948235506</v>
       </c>
       <c r="C2" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F2" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="G2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H2">
         <v>62014010</v>
       </c>
       <c r="I2" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K2" s="2">
         <v>21.50</v>
       </c>
       <c r="L2">
-        <v>5.00000</v>
-[...1 lines deleted...]
-      <c r="M2">
+        <v>3.00000</v>
+      </c>
+      <c r="M2" s="3">
+        <v>0.2</v>
+      </c>
+      <c r="N2">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" t="s">
         <v>32</v>
       </c>
       <c r="S2" t="s">
         <v>33</v>
       </c>
       <c r="T2" t="s">
         <v>34</v>
       </c>
-      <c r="U2" t="inlineStr">
+      <c r="U2" t="s">
+        <v>35</v>
+      </c>
+      <c r="V2" t="inlineStr">
         <is>
           <t>When the temperature drops this is the item you need. With its Sherpa fleece lining, padded sleeves and cosy side pockets it will keep you warm when working in the elements. A full length zip and adjustable cuffs make sure it fits properly when you need it to.</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B3" s="1">
         <v>5036948235490</v>
       </c>
       <c r="C3" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D3" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E3" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F3" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="G3" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H3">
         <v>62014010</v>
       </c>
       <c r="I3" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J3" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K3" s="2">
         <v>21.50</v>
       </c>
       <c r="L3">
         <v>11.00000</v>
       </c>
-      <c r="M3">
+      <c r="M3" s="3">
+        <v>0.2</v>
+      </c>
+      <c r="N3">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="P3" t="s">
         <v>30</v>
       </c>
       <c r="Q3" t="s">
         <v>31</v>
       </c>
       <c r="R3" t="s">
         <v>32</v>
       </c>
       <c r="S3" t="s">
         <v>33</v>
       </c>
       <c r="T3" t="s">
         <v>34</v>
       </c>
-      <c r="U3" t="inlineStr">
+      <c r="U3" t="s">
+        <v>35</v>
+      </c>
+      <c r="V3" t="inlineStr">
         <is>
           <t>When the temperature drops this is the item you need. With its Sherpa fleece lining, padded sleeves and cosy side pockets it will keep you warm when working in the elements. A full length zip and adjustable cuffs make sure it fits properly when you need it to.</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B4" s="1">
         <v>5036948235483</v>
       </c>
       <c r="C4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D4" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E4" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="G4" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H4">
         <v>62014010</v>
       </c>
       <c r="I4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K4" s="2">
         <v>21.50</v>
       </c>
       <c r="L4">
-        <v>10.00000</v>
-[...1 lines deleted...]
-      <c r="M4">
+        <v>6.00000</v>
+      </c>
+      <c r="M4" s="3">
+        <v>0.2</v>
+      </c>
+      <c r="N4">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="P4" t="s">
         <v>30</v>
       </c>
       <c r="Q4" t="s">
         <v>31</v>
       </c>
       <c r="R4" t="s">
         <v>32</v>
       </c>
       <c r="S4" t="s">
         <v>33</v>
       </c>
       <c r="T4" t="s">
         <v>34</v>
       </c>
-      <c r="U4" t="inlineStr">
+      <c r="U4" t="s">
+        <v>35</v>
+      </c>
+      <c r="V4" t="inlineStr">
         <is>
           <t>When the temperature drops this is the item you need. With its Sherpa fleece lining, padded sleeves and cosy side pockets it will keep you warm when working in the elements. A full length zip and adjustable cuffs make sure it fits properly when you need it to.</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B5" s="1">
         <v>5036948235513</v>
       </c>
       <c r="C5" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E5" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F5" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="G5" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H5">
         <v>62014010</v>
       </c>
       <c r="I5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J5" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K5" s="2">
         <v>21.50</v>
       </c>
       <c r="L5">
-        <v>10.00000</v>
-[...1 lines deleted...]
-      <c r="M5">
+        <v>7.00000</v>
+      </c>
+      <c r="M5" s="3">
+        <v>0.2</v>
+      </c>
+      <c r="N5">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="P5" t="s">
         <v>30</v>
       </c>
       <c r="Q5" t="s">
         <v>31</v>
       </c>
       <c r="R5" t="s">
         <v>32</v>
       </c>
       <c r="S5" t="s">
         <v>33</v>
       </c>
       <c r="T5" t="s">
         <v>34</v>
       </c>
-      <c r="U5" t="inlineStr">
+      <c r="U5" t="s">
+        <v>35</v>
+      </c>
+      <c r="V5" t="inlineStr">
         <is>
           <t>When the temperature drops this is the item you need. With its Sherpa fleece lining, padded sleeves and cosy side pockets it will keep you warm when working in the elements. A full length zip and adjustable cuffs make sure it fits properly when you need it to.</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B6" s="1">
         <v>5036948235469</v>
       </c>
       <c r="C6" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D6" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F6" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="G6" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H6">
         <v>62014010</v>
       </c>
       <c r="I6" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J6" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K6" s="2">
         <v>21.50</v>
       </c>
       <c r="L6">
-        <v>6.00000</v>
-[...1 lines deleted...]
-      <c r="M6">
+        <v>4.00000</v>
+      </c>
+      <c r="M6" s="3">
+        <v>0.2</v>
+      </c>
+      <c r="N6">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="P6" t="s">
         <v>30</v>
       </c>
       <c r="Q6" t="s">
         <v>31</v>
       </c>
       <c r="R6" t="s">
         <v>32</v>
       </c>
       <c r="S6" t="s">
         <v>33</v>
       </c>
       <c r="T6" t="s">
         <v>34</v>
       </c>
-      <c r="U6" t="inlineStr">
+      <c r="U6" t="s">
+        <v>35</v>
+      </c>
+      <c r="V6" t="inlineStr">
         <is>
           <t>When the temperature drops this is the item you need. With its Sherpa fleece lining, padded sleeves and cosy side pockets it will keep you warm when working in the elements. A full length zip and adjustable cuffs make sure it fits properly when you need it to.</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B7" s="1">
         <v>5036948235476</v>
       </c>
       <c r="C7" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D7" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E7" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F7" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="G7" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H7">
         <v>62014010</v>
       </c>
       <c r="I7" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J7" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K7" s="2">
         <v>21.50</v>
       </c>
       <c r="L7">
         <v>4.00000</v>
       </c>
-      <c r="M7">
+      <c r="M7" s="3">
+        <v>0.2</v>
+      </c>
+      <c r="N7">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="P7" t="s">
         <v>30</v>
       </c>
       <c r="Q7" t="s">
         <v>31</v>
       </c>
       <c r="R7" t="s">
         <v>32</v>
       </c>
       <c r="S7" t="s">
         <v>33</v>
       </c>
       <c r="T7" t="s">
         <v>34</v>
       </c>
-      <c r="U7" t="inlineStr">
+      <c r="U7" t="s">
+        <v>35</v>
+      </c>
+      <c r="V7" t="inlineStr">
         <is>
           <t>When the temperature drops this is the item you need. With its Sherpa fleece lining, padded sleeves and cosy side pockets it will keep you warm when working in the elements. A full length zip and adjustable cuffs make sure it fits properly when you need it to.</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>