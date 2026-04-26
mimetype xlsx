--- v3 (2026-03-11)
+++ v4 (2026-04-26)
@@ -9,137 +9,143 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="68" uniqueCount="68">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="70" uniqueCount="70">
   <si>
     <t>Stock Code</t>
   </si>
   <si>
     <t>Barcode</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Group Code</t>
   </si>
   <si>
     <t>Group Name</t>
   </si>
   <si>
     <t>Variation</t>
   </si>
   <si>
     <t>Brand</t>
   </si>
   <si>
     <t>Commodity Code</t>
   </si>
   <si>
     <t>Country of Origin</t>
   </si>
   <si>
     <t>Nett per Unit</t>
   </si>
   <si>
     <t>List Price</t>
   </si>
   <si>
     <t>Stock</t>
   </si>
   <si>
+    <t>VAT Rate</t>
+  </si>
+  <si>
     <t>Outer Quantity</t>
   </si>
   <si>
     <t>Specification</t>
   </si>
   <si>
     <t>Feature 1</t>
   </si>
   <si>
     <t>Feature 2</t>
   </si>
   <si>
     <t>Feature 3</t>
   </si>
   <si>
     <t>Feature 4</t>
   </si>
   <si>
     <t>Feature 5</t>
   </si>
   <si>
     <t>Feature 6</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>XPH3140-24</t>
   </si>
   <si>
     <t>Xpert Heritage Wrangler Junior Dealer Boot Burnished Tan - EU24 / UK7 JNR</t>
   </si>
   <si>
     <t>XPH3140JNR</t>
   </si>
   <si>
     <t>Xpert Heritage Wrangler Junior Dealer Boot Burnished Tan</t>
   </si>
   <si>
     <t>EU24 / UK7 JNR</t>
   </si>
   <si>
     <t>Xpert Heritage</t>
   </si>
   <si>
     <t>India</t>
   </si>
   <si>
     <t>1.32Kg</t>
+  </si>
+  <si>
+    <t>0%</t>
   </si>
   <si>
     <t>LEATHER UPPER - Quality genuine waxy leather upper</t>
   </si>
   <si>
     <t>CUSHIONED FOOTBED - Additional footbed padding for increased comfort</t>
   </si>
   <si>
     <t>DOUBLE ELASTIC GUSSET - Lets kids fit their own boots without help</t>
   </si>
   <si>
     <t>XPH3140-25</t>
   </si>
   <si>
     <t>Xpert Heritage Wrangler Junior Dealer Boot Burnished Tan - EU25 / UK8 JNR</t>
   </si>
   <si>
     <t>EU25 / UK8 JNR</t>
   </si>
   <si>
     <t>XPH3140-27</t>
   </si>
   <si>
     <t>Xpert Heritage Wrangler Junior Dealer Boot Burnished Tan - EU27 / UK9 JNR</t>
   </si>
@@ -242,93 +248,95 @@
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="1">
     <fill>
       <patternFill patternType="none"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="3">
+  <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:X14"/>
   <cols>
     <col min="1" max="1" width="11"/>
     <col min="2" max="2" width="14"/>
     <col min="3" max="3" width="60"/>
     <col min="4" max="4" width="11"/>
     <col min="5" max="5" width="57"/>
     <col min="6" max="6" width="16"/>
     <col min="7" max="7" width="15"/>
     <col min="8" max="8" width="15"/>
     <col min="9" max="9" width="18"/>
     <col min="10" max="10" width="14"/>
     <col min="11" max="11" width="11"/>
     <col min="12" max="12" width="10"/>
-    <col min="13" max="13" width="15"/>
-[...2 lines deleted...]
-    <col min="16" max="16" width="60"/>
+    <col min="13" max="13" width="9"/>
+    <col min="14" max="14" width="15"/>
+    <col min="15" max="15" width="14"/>
+    <col min="16" max="16" width="51"/>
     <col min="17" max="17" width="60"/>
-    <col min="18" max="18" width="10"/>
+    <col min="18" max="18" width="60"/>
     <col min="19" max="19" width="10"/>
     <col min="20" max="20" width="10"/>
-    <col min="21" max="21" width="60"/>
+    <col min="21" max="21" width="10"/>
+    <col min="22" max="22" width="60"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -351,760 +359,802 @@
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B2" s="1">
         <v>5060345831245</v>
       </c>
       <c r="C2" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F2" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="G2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H2">
         <v>64039191</v>
       </c>
       <c r="I2" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K2" s="2">
         <v>25.95</v>
       </c>
       <c r="L2">
-        <v>28.00000</v>
-[...5 lines deleted...]
-        <v>29</v>
+        <v>41.00000</v>
+      </c>
+      <c r="M2" t="s" s="3">
+        <v>30</v>
+      </c>
+      <c r="N2">
+        <v>10</v>
       </c>
       <c r="P2" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="Q2" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="U2" t="inlineStr">
+        <v>32</v>
+      </c>
+      <c r="R2" t="s">
+        <v>33</v>
+      </c>
+      <c r="V2" t="inlineStr">
         <is>
           <t>The Heritage Wrangler Junior Dealer from Xpert™ is a tough little boot for your kids.  Designed by Dads and Farmers, these double elastic gusset boots combine no-nonsense styling with practicality and comfort.  We’ve added additional cushioning within the footbed, and a chunky sole for great grip on uneven surfaces.  The large back puller helps younger ones fit their boots without help, and the durable TP Rubber sole will ensure your kids grow out before they wear out.</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="B3" s="1">
         <v>5060345831252</v>
       </c>
       <c r="C3" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D3" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E3" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F3" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="G3" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H3">
         <v>64039191</v>
       </c>
       <c r="I3" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J3" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K3" s="2">
         <v>25.95</v>
       </c>
       <c r="L3">
-        <v>3.00000</v>
-[...5 lines deleted...]
-        <v>29</v>
+        <v>28.00000</v>
+      </c>
+      <c r="M3" t="s" s="3">
+        <v>30</v>
+      </c>
+      <c r="N3">
+        <v>10</v>
       </c>
       <c r="P3" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="Q3" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="U3" t="inlineStr">
+        <v>32</v>
+      </c>
+      <c r="R3" t="s">
+        <v>33</v>
+      </c>
+      <c r="V3" t="inlineStr">
         <is>
           <t>The Heritage Wrangler Junior Dealer from Xpert™ is a tough little boot for your kids.  Designed by Dads and Farmers, these double elastic gusset boots combine no-nonsense styling with practicality and comfort.  We’ve added additional cushioning within the footbed, and a chunky sole for great grip on uneven surfaces.  The large back puller helps younger ones fit their boots without help, and the durable TP Rubber sole will ensure your kids grow out before they wear out.</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="B4" s="1">
         <v>5060345831269</v>
       </c>
       <c r="C4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D4" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E4" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="G4" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H4">
         <v>64039191</v>
       </c>
       <c r="I4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K4" s="2">
         <v>25.95</v>
       </c>
       <c r="L4">
-        <v>49.00000</v>
-[...5 lines deleted...]
-        <v>29</v>
+        <v>59.00000</v>
+      </c>
+      <c r="M4" t="s" s="3">
+        <v>30</v>
+      </c>
+      <c r="N4">
+        <v>10</v>
       </c>
       <c r="P4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="Q4" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="U4" t="inlineStr">
+        <v>32</v>
+      </c>
+      <c r="R4" t="s">
+        <v>33</v>
+      </c>
+      <c r="V4" t="inlineStr">
         <is>
           <t>The Heritage Wrangler Junior Dealer from Xpert™ is a tough little boot for your kids.  Designed by Dads and Farmers, these double elastic gusset boots combine no-nonsense styling with practicality and comfort.  We’ve added additional cushioning within the footbed, and a chunky sole for great grip on uneven surfaces.  The large back puller helps younger ones fit their boots without help, and the durable TP Rubber sole will ensure your kids grow out before they wear out.</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="B5" s="1">
         <v>5060345831276</v>
       </c>
       <c r="C5" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="D5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E5" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F5" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="G5" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H5">
         <v>64039191</v>
       </c>
       <c r="I5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J5" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K5" s="2">
         <v>25.95</v>
       </c>
       <c r="L5">
-        <v>29.00000</v>
-[...5 lines deleted...]
-        <v>29</v>
+        <v>51.00000</v>
+      </c>
+      <c r="M5" t="s" s="3">
+        <v>30</v>
+      </c>
+      <c r="N5">
+        <v>10</v>
       </c>
       <c r="P5" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="Q5" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="U5" t="inlineStr">
+        <v>32</v>
+      </c>
+      <c r="R5" t="s">
+        <v>33</v>
+      </c>
+      <c r="V5" t="inlineStr">
         <is>
           <t>The Heritage Wrangler Junior Dealer from Xpert™ is a tough little boot for your kids.  Designed by Dads and Farmers, these double elastic gusset boots combine no-nonsense styling with practicality and comfort.  We’ve added additional cushioning within the footbed, and a chunky sole for great grip on uneven surfaces.  The large back puller helps younger ones fit their boots without help, and the durable TP Rubber sole will ensure your kids grow out before they wear out.</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="B6" s="1">
         <v>5060345831283</v>
       </c>
       <c r="C6" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="D6" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F6" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="G6" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H6">
         <v>64039191</v>
       </c>
       <c r="I6" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J6" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K6" s="2">
         <v>25.95</v>
       </c>
       <c r="L6">
-        <v>43.00000</v>
-[...5 lines deleted...]
-        <v>29</v>
+        <v>55.00000</v>
+      </c>
+      <c r="M6" t="s" s="3">
+        <v>30</v>
+      </c>
+      <c r="N6">
+        <v>10</v>
       </c>
       <c r="P6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="Q6" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="U6" t="inlineStr">
+        <v>32</v>
+      </c>
+      <c r="R6" t="s">
+        <v>33</v>
+      </c>
+      <c r="V6" t="inlineStr">
         <is>
           <t>The Heritage Wrangler Junior Dealer from Xpert™ is a tough little boot for your kids.  Designed by Dads and Farmers, these double elastic gusset boots combine no-nonsense styling with practicality and comfort.  We’ve added additional cushioning within the footbed, and a chunky sole for great grip on uneven surfaces.  The large back puller helps younger ones fit their boots without help, and the durable TP Rubber sole will ensure your kids grow out before they wear out.</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B7" s="1">
         <v>5060345831290</v>
       </c>
       <c r="C7" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="D7" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E7" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F7" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="G7" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H7">
         <v>64039191</v>
       </c>
       <c r="I7" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J7" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K7" s="2">
         <v>25.95</v>
       </c>
       <c r="L7">
-        <v>26.00000</v>
-[...5 lines deleted...]
-        <v>29</v>
+        <v>51.00000</v>
+      </c>
+      <c r="M7" t="s" s="3">
+        <v>30</v>
+      </c>
+      <c r="N7">
+        <v>10</v>
       </c>
       <c r="P7" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="Q7" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="U7" t="inlineStr">
+        <v>32</v>
+      </c>
+      <c r="R7" t="s">
+        <v>33</v>
+      </c>
+      <c r="V7" t="inlineStr">
         <is>
           <t>The Heritage Wrangler Junior Dealer from Xpert™ is a tough little boot for your kids.  Designed by Dads and Farmers, these double elastic gusset boots combine no-nonsense styling with practicality and comfort.  We’ve added additional cushioning within the footbed, and a chunky sole for great grip on uneven surfaces.  The large back puller helps younger ones fit their boots without help, and the durable TP Rubber sole will ensure your kids grow out before they wear out.</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="B8" s="1">
         <v>5060345831351</v>
       </c>
       <c r="C8" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="D8" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E8" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F8" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="G8" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H8">
         <v>64039191</v>
       </c>
       <c r="I8" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J8" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K8" s="2">
         <v>25.95</v>
       </c>
       <c r="L8">
-        <v>71.00000</v>
-[...5 lines deleted...]
-        <v>29</v>
+        <v>55.00000</v>
+      </c>
+      <c r="M8" t="s" s="3">
+        <v>30</v>
+      </c>
+      <c r="N8">
+        <v>10</v>
       </c>
       <c r="P8" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="Q8" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="U8" t="inlineStr">
+        <v>32</v>
+      </c>
+      <c r="R8" t="s">
+        <v>33</v>
+      </c>
+      <c r="V8" t="inlineStr">
         <is>
           <t>The Heritage Wrangler Junior Dealer from Xpert™ is a tough little boot for your kids.  Designed by Dads and Farmers, these double elastic gusset boots combine no-nonsense styling with practicality and comfort.  We’ve added additional cushioning within the footbed, and a chunky sole for great grip on uneven surfaces.  The large back puller helps younger ones fit their boots without help, and the durable TP Rubber sole will ensure your kids grow out before they wear out.</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="B9" s="1">
         <v>5060345834604</v>
       </c>
       <c r="C9" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="D9" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E9" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F9" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="G9" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H9">
         <v>64039191</v>
       </c>
       <c r="I9" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J9" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K9" s="2">
         <v>25.95</v>
       </c>
       <c r="L9">
-        <v>65.00000</v>
-[...5 lines deleted...]
-        <v>29</v>
+        <v>96.00000</v>
+      </c>
+      <c r="M9" t="s" s="3">
+        <v>30</v>
+      </c>
+      <c r="N9">
+        <v>10</v>
       </c>
       <c r="P9" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="Q9" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="U9" t="inlineStr">
+        <v>32</v>
+      </c>
+      <c r="R9" t="s">
+        <v>33</v>
+      </c>
+      <c r="V9" t="inlineStr">
         <is>
           <t>The Heritage Wrangler Junior Dealer from Xpert™ is a tough little boot for your kids.  Designed by Dads and Farmers, these double elastic gusset boots combine no-nonsense styling with practicality and comfort.  We’ve added additional cushioning within the footbed, and a chunky sole for great grip on uneven surfaces.  The large back puller helps younger ones fit their boots without help, and the durable TP Rubber sole will ensure your kids grow out before they wear out.</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="B10" s="1">
         <v>5060345834611</v>
       </c>
       <c r="C10" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="D10" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E10" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F10" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="G10" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H10">
         <v>64039191</v>
       </c>
       <c r="I10" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J10" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K10" s="2">
         <v>25.95</v>
       </c>
       <c r="L10">
-        <v>80.00000</v>
-[...5 lines deleted...]
-        <v>29</v>
+        <v>110.00000</v>
+      </c>
+      <c r="M10" t="s" s="3">
+        <v>30</v>
+      </c>
+      <c r="N10">
+        <v>10</v>
       </c>
       <c r="P10" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="Q10" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="U10" t="inlineStr">
+        <v>32</v>
+      </c>
+      <c r="R10" t="s">
+        <v>33</v>
+      </c>
+      <c r="V10" t="inlineStr">
         <is>
           <t>The Heritage Wrangler Junior Dealer from Xpert™ is a tough little boot for your kids.  Designed by Dads and Farmers, these double elastic gusset boots combine no-nonsense styling with practicality and comfort.  We’ve added additional cushioning within the footbed, and a chunky sole for great grip on uneven surfaces.  The large back puller helps younger ones fit their boots without help, and the durable TP Rubber sole will ensure your kids grow out before they wear out.</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="B11" s="1">
         <v>5060345834628</v>
       </c>
       <c r="C11" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="D11" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E11" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F11" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="G11" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H11">
         <v>64039191</v>
       </c>
       <c r="I11" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J11" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K11" s="2">
         <v>25.95</v>
       </c>
       <c r="L11">
-        <v>59.00000</v>
-[...5 lines deleted...]
-        <v>29</v>
+        <v>106.00000</v>
+      </c>
+      <c r="M11" t="s" s="3">
+        <v>30</v>
+      </c>
+      <c r="N11">
+        <v>10</v>
       </c>
       <c r="P11" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="Q11" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="U11" t="inlineStr">
+        <v>32</v>
+      </c>
+      <c r="R11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V11" t="inlineStr">
         <is>
           <t>The Heritage Wrangler Junior Dealer from Xpert™ is a tough little boot for your kids.  Designed by Dads and Farmers, these double elastic gusset boots combine no-nonsense styling with practicality and comfort.  We’ve added additional cushioning within the footbed, and a chunky sole for great grip on uneven surfaces.  The large back puller helps younger ones fit their boots without help, and the durable TP Rubber sole will ensure your kids grow out before they wear out.</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="B12" s="1">
         <v>5060345835960</v>
       </c>
       <c r="C12" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="D12" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E12" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F12" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="G12" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H12">
         <v>64039191</v>
       </c>
       <c r="I12" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J12" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K12" s="2">
         <v>25.95</v>
       </c>
       <c r="L12">
-        <v>67.00000</v>
-[...5 lines deleted...]
-        <v>29</v>
+        <v>105.00000</v>
+      </c>
+      <c r="M12" t="s" s="3">
+        <v>30</v>
+      </c>
+      <c r="N12">
+        <v>10</v>
       </c>
       <c r="P12" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="Q12" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="U12" t="inlineStr">
+        <v>32</v>
+      </c>
+      <c r="R12" t="s">
+        <v>33</v>
+      </c>
+      <c r="V12" t="inlineStr">
         <is>
           <t>The Heritage Wrangler Junior Dealer from Xpert™ is a tough little boot for your kids.  Designed by Dads and Farmers, these double elastic gusset boots combine no-nonsense styling with practicality and comfort.  We’ve added additional cushioning within the footbed, and a chunky sole for great grip on uneven surfaces.  The large back puller helps younger ones fit their boots without help, and the durable TP Rubber sole will ensure your kids grow out before they wear out.</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="B13" s="1">
         <v>5060345835977</v>
       </c>
       <c r="C13" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="D13" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E13" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F13" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="G13" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H13">
         <v>64039191</v>
       </c>
       <c r="I13" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J13" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K13" s="2">
         <v>25.95</v>
       </c>
       <c r="L13">
-        <v>127.00000</v>
-[...5 lines deleted...]
-        <v>29</v>
+        <v>112.00000</v>
+      </c>
+      <c r="M13" t="s" s="3">
+        <v>30</v>
+      </c>
+      <c r="N13">
+        <v>10</v>
       </c>
       <c r="P13" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="Q13" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="U13" t="inlineStr">
+        <v>32</v>
+      </c>
+      <c r="R13" t="s">
+        <v>33</v>
+      </c>
+      <c r="V13" t="inlineStr">
         <is>
           <t>The Heritage Wrangler Junior Dealer from Xpert™ is a tough little boot for your kids.  Designed by Dads and Farmers, these double elastic gusset boots combine no-nonsense styling with practicality and comfort.  We’ve added additional cushioning within the footbed, and a chunky sole for great grip on uneven surfaces.  The large back puller helps younger ones fit their boots without help, and the durable TP Rubber sole will ensure your kids grow out before they wear out.</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="B14" s="1">
         <v>5060345838565</v>
       </c>
       <c r="C14" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="D14" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E14" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F14" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="G14" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H14">
         <v>64039191</v>
       </c>
       <c r="I14" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J14" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K14" s="2">
         <v>25.95</v>
       </c>
       <c r="L14">
-        <v>44.00000</v>
-[...5 lines deleted...]
-        <v>29</v>
+        <v>68.00000</v>
+      </c>
+      <c r="M14" t="s" s="3">
+        <v>30</v>
+      </c>
+      <c r="N14">
+        <v>10</v>
       </c>
       <c r="P14" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="Q14" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="U14" t="inlineStr">
+        <v>32</v>
+      </c>
+      <c r="R14" t="s">
+        <v>33</v>
+      </c>
+      <c r="V14" t="inlineStr">
         <is>
           <t>The Heritage Wrangler Junior Dealer from Xpert™ is a tough little boot for your kids.  Designed by Dads and Farmers, these double elastic gusset boots combine no-nonsense styling with practicality and comfort.  We’ve added additional cushioning within the footbed, and a chunky sole for great grip on uneven surfaces.  The large back puller helps younger ones fit their boots without help, and the durable TP Rubber sole will ensure your kids grow out before they wear out.</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>