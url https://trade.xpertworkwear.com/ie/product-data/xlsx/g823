--- v5 (2026-06-13)
+++ v6 (2026-07-28)
@@ -398,51 +398,51 @@
       <c r="D2" t="s">
         <v>24</v>
       </c>
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="F2" t="s">
         <v>26</v>
       </c>
       <c r="G2" t="s">
         <v>27</v>
       </c>
       <c r="H2">
         <v>64039191</v>
       </c>
       <c r="I2" t="s">
         <v>28</v>
       </c>
       <c r="J2" t="s">
         <v>29</v>
       </c>
       <c r="K2" s="2">
         <v>25.95</v>
       </c>
       <c r="L2">
-        <v>48.00000</v>
+        <v>43.00000</v>
       </c>
       <c r="M2" t="s" s="3">
         <v>30</v>
       </c>
       <c r="N2">
         <v>10</v>
       </c>
       <c r="P2" t="s">
         <v>31</v>
       </c>
       <c r="Q2" t="s">
         <v>32</v>
       </c>
       <c r="R2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="inlineStr">
         <is>
           <t>The Heritage Wrangler Junior Dealer from Xpert™ is a tough little boot for your kids.  Designed by Dads and Farmers, these double elastic gusset boots combine no-nonsense styling with practicality and comfort.  We’ve added additional cushioning within the footbed, and a chunky sole for great grip on uneven surfaces.  The large back puller helps younger ones fit their boots without help, and the durable TP Rubber sole will ensure your kids grow out before they wear out.</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>34</v>
@@ -456,51 +456,51 @@
       <c r="D3" t="s">
         <v>24</v>
       </c>
       <c r="E3" t="s">
         <v>25</v>
       </c>
       <c r="F3" t="s">
         <v>36</v>
       </c>
       <c r="G3" t="s">
         <v>27</v>
       </c>
       <c r="H3">
         <v>64039191</v>
       </c>
       <c r="I3" t="s">
         <v>28</v>
       </c>
       <c r="J3" t="s">
         <v>29</v>
       </c>
       <c r="K3" s="2">
         <v>25.95</v>
       </c>
       <c r="L3">
-        <v>58.00000</v>
+        <v>49.00000</v>
       </c>
       <c r="M3" t="s" s="3">
         <v>30</v>
       </c>
       <c r="N3">
         <v>10</v>
       </c>
       <c r="P3" t="s">
         <v>31</v>
       </c>
       <c r="Q3" t="s">
         <v>32</v>
       </c>
       <c r="R3" t="s">
         <v>33</v>
       </c>
       <c r="V3" t="inlineStr">
         <is>
           <t>The Heritage Wrangler Junior Dealer from Xpert™ is a tough little boot for your kids.  Designed by Dads and Farmers, these double elastic gusset boots combine no-nonsense styling with practicality and comfort.  We’ve added additional cushioning within the footbed, and a chunky sole for great grip on uneven surfaces.  The large back puller helps younger ones fit their boots without help, and the durable TP Rubber sole will ensure your kids grow out before they wear out.</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>37</v>
@@ -514,51 +514,51 @@
       <c r="D4" t="s">
         <v>24</v>
       </c>
       <c r="E4" t="s">
         <v>25</v>
       </c>
       <c r="F4" t="s">
         <v>39</v>
       </c>
       <c r="G4" t="s">
         <v>27</v>
       </c>
       <c r="H4">
         <v>64039191</v>
       </c>
       <c r="I4" t="s">
         <v>28</v>
       </c>
       <c r="J4" t="s">
         <v>29</v>
       </c>
       <c r="K4" s="2">
         <v>25.95</v>
       </c>
       <c r="L4">
-        <v>76.00000</v>
+        <v>63.00000</v>
       </c>
       <c r="M4" t="s" s="3">
         <v>30</v>
       </c>
       <c r="N4">
         <v>10</v>
       </c>
       <c r="P4" t="s">
         <v>31</v>
       </c>
       <c r="Q4" t="s">
         <v>32</v>
       </c>
       <c r="R4" t="s">
         <v>33</v>
       </c>
       <c r="V4" t="inlineStr">
         <is>
           <t>The Heritage Wrangler Junior Dealer from Xpert™ is a tough little boot for your kids.  Designed by Dads and Farmers, these double elastic gusset boots combine no-nonsense styling with practicality and comfort.  We’ve added additional cushioning within the footbed, and a chunky sole for great grip on uneven surfaces.  The large back puller helps younger ones fit their boots without help, and the durable TP Rubber sole will ensure your kids grow out before they wear out.</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>40</v>
@@ -572,51 +572,51 @@
       <c r="D5" t="s">
         <v>24</v>
       </c>
       <c r="E5" t="s">
         <v>25</v>
       </c>
       <c r="F5" t="s">
         <v>42</v>
       </c>
       <c r="G5" t="s">
         <v>27</v>
       </c>
       <c r="H5">
         <v>64039191</v>
       </c>
       <c r="I5" t="s">
         <v>28</v>
       </c>
       <c r="J5" t="s">
         <v>29</v>
       </c>
       <c r="K5" s="2">
         <v>25.95</v>
       </c>
       <c r="L5">
-        <v>65.00000</v>
+        <v>52.00000</v>
       </c>
       <c r="M5" t="s" s="3">
         <v>30</v>
       </c>
       <c r="N5">
         <v>10</v>
       </c>
       <c r="P5" t="s">
         <v>31</v>
       </c>
       <c r="Q5" t="s">
         <v>32</v>
       </c>
       <c r="R5" t="s">
         <v>33</v>
       </c>
       <c r="V5" t="inlineStr">
         <is>
           <t>The Heritage Wrangler Junior Dealer from Xpert™ is a tough little boot for your kids.  Designed by Dads and Farmers, these double elastic gusset boots combine no-nonsense styling with practicality and comfort.  We’ve added additional cushioning within the footbed, and a chunky sole for great grip on uneven surfaces.  The large back puller helps younger ones fit their boots without help, and the durable TP Rubber sole will ensure your kids grow out before they wear out.</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>43</v>
@@ -630,51 +630,51 @@
       <c r="D6" t="s">
         <v>24</v>
       </c>
       <c r="E6" t="s">
         <v>25</v>
       </c>
       <c r="F6" t="s">
         <v>45</v>
       </c>
       <c r="G6" t="s">
         <v>27</v>
       </c>
       <c r="H6">
         <v>64039191</v>
       </c>
       <c r="I6" t="s">
         <v>28</v>
       </c>
       <c r="J6" t="s">
         <v>29</v>
       </c>
       <c r="K6" s="2">
         <v>25.95</v>
       </c>
       <c r="L6">
-        <v>78.00000</v>
+        <v>59.00000</v>
       </c>
       <c r="M6" t="s" s="3">
         <v>30</v>
       </c>
       <c r="N6">
         <v>10</v>
       </c>
       <c r="P6" t="s">
         <v>31</v>
       </c>
       <c r="Q6" t="s">
         <v>32</v>
       </c>
       <c r="R6" t="s">
         <v>33</v>
       </c>
       <c r="V6" t="inlineStr">
         <is>
           <t>The Heritage Wrangler Junior Dealer from Xpert™ is a tough little boot for your kids.  Designed by Dads and Farmers, these double elastic gusset boots combine no-nonsense styling with practicality and comfort.  We’ve added additional cushioning within the footbed, and a chunky sole for great grip on uneven surfaces.  The large back puller helps younger ones fit their boots without help, and the durable TP Rubber sole will ensure your kids grow out before they wear out.</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>46</v>
@@ -688,51 +688,51 @@
       <c r="D7" t="s">
         <v>24</v>
       </c>
       <c r="E7" t="s">
         <v>25</v>
       </c>
       <c r="F7" t="s">
         <v>48</v>
       </c>
       <c r="G7" t="s">
         <v>27</v>
       </c>
       <c r="H7">
         <v>64039191</v>
       </c>
       <c r="I7" t="s">
         <v>28</v>
       </c>
       <c r="J7" t="s">
         <v>29</v>
       </c>
       <c r="K7" s="2">
         <v>25.95</v>
       </c>
       <c r="L7">
-        <v>54.00000</v>
+        <v>26.00000</v>
       </c>
       <c r="M7" t="s" s="3">
         <v>30</v>
       </c>
       <c r="N7">
         <v>10</v>
       </c>
       <c r="P7" t="s">
         <v>31</v>
       </c>
       <c r="Q7" t="s">
         <v>32</v>
       </c>
       <c r="R7" t="s">
         <v>33</v>
       </c>
       <c r="V7" t="inlineStr">
         <is>
           <t>The Heritage Wrangler Junior Dealer from Xpert™ is a tough little boot for your kids.  Designed by Dads and Farmers, these double elastic gusset boots combine no-nonsense styling with practicality and comfort.  We’ve added additional cushioning within the footbed, and a chunky sole for great grip on uneven surfaces.  The large back puller helps younger ones fit their boots without help, and the durable TP Rubber sole will ensure your kids grow out before they wear out.</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>49</v>
@@ -746,51 +746,51 @@
       <c r="D8" t="s">
         <v>24</v>
       </c>
       <c r="E8" t="s">
         <v>25</v>
       </c>
       <c r="F8" t="s">
         <v>51</v>
       </c>
       <c r="G8" t="s">
         <v>27</v>
       </c>
       <c r="H8">
         <v>64039191</v>
       </c>
       <c r="I8" t="s">
         <v>28</v>
       </c>
       <c r="J8" t="s">
         <v>29</v>
       </c>
       <c r="K8" s="2">
         <v>25.95</v>
       </c>
       <c r="L8">
-        <v>64.00000</v>
+        <v>43.00000</v>
       </c>
       <c r="M8" t="s" s="3">
         <v>30</v>
       </c>
       <c r="N8">
         <v>10</v>
       </c>
       <c r="P8" t="s">
         <v>31</v>
       </c>
       <c r="Q8" t="s">
         <v>32</v>
       </c>
       <c r="R8" t="s">
         <v>33</v>
       </c>
       <c r="V8" t="inlineStr">
         <is>
           <t>The Heritage Wrangler Junior Dealer from Xpert™ is a tough little boot for your kids.  Designed by Dads and Farmers, these double elastic gusset boots combine no-nonsense styling with practicality and comfort.  We’ve added additional cushioning within the footbed, and a chunky sole for great grip on uneven surfaces.  The large back puller helps younger ones fit their boots without help, and the durable TP Rubber sole will ensure your kids grow out before they wear out.</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>52</v>
@@ -804,51 +804,51 @@
       <c r="D9" t="s">
         <v>24</v>
       </c>
       <c r="E9" t="s">
         <v>25</v>
       </c>
       <c r="F9" t="s">
         <v>54</v>
       </c>
       <c r="G9" t="s">
         <v>27</v>
       </c>
       <c r="H9">
         <v>64039191</v>
       </c>
       <c r="I9" t="s">
         <v>28</v>
       </c>
       <c r="J9" t="s">
         <v>29</v>
       </c>
       <c r="K9" s="2">
         <v>25.95</v>
       </c>
       <c r="L9">
-        <v>121.00000</v>
+        <v>99.00000</v>
       </c>
       <c r="M9" t="s" s="3">
         <v>30</v>
       </c>
       <c r="N9">
         <v>10</v>
       </c>
       <c r="P9" t="s">
         <v>31</v>
       </c>
       <c r="Q9" t="s">
         <v>32</v>
       </c>
       <c r="R9" t="s">
         <v>33</v>
       </c>
       <c r="V9" t="inlineStr">
         <is>
           <t>The Heritage Wrangler Junior Dealer from Xpert™ is a tough little boot for your kids.  Designed by Dads and Farmers, these double elastic gusset boots combine no-nonsense styling with practicality and comfort.  We’ve added additional cushioning within the footbed, and a chunky sole for great grip on uneven surfaces.  The large back puller helps younger ones fit their boots without help, and the durable TP Rubber sole will ensure your kids grow out before they wear out.</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>55</v>
@@ -862,51 +862,51 @@
       <c r="D10" t="s">
         <v>24</v>
       </c>
       <c r="E10" t="s">
         <v>25</v>
       </c>
       <c r="F10" t="s">
         <v>57</v>
       </c>
       <c r="G10" t="s">
         <v>27</v>
       </c>
       <c r="H10">
         <v>64039191</v>
       </c>
       <c r="I10" t="s">
         <v>28</v>
       </c>
       <c r="J10" t="s">
         <v>29</v>
       </c>
       <c r="K10" s="2">
         <v>25.95</v>
       </c>
       <c r="L10">
-        <v>82.00000</v>
+        <v>72.00000</v>
       </c>
       <c r="M10" t="s" s="3">
         <v>30</v>
       </c>
       <c r="N10">
         <v>10</v>
       </c>
       <c r="P10" t="s">
         <v>31</v>
       </c>
       <c r="Q10" t="s">
         <v>32</v>
       </c>
       <c r="R10" t="s">
         <v>33</v>
       </c>
       <c r="V10" t="inlineStr">
         <is>
           <t>The Heritage Wrangler Junior Dealer from Xpert™ is a tough little boot for your kids.  Designed by Dads and Farmers, these double elastic gusset boots combine no-nonsense styling with practicality and comfort.  We’ve added additional cushioning within the footbed, and a chunky sole for great grip on uneven surfaces.  The large back puller helps younger ones fit their boots without help, and the durable TP Rubber sole will ensure your kids grow out before they wear out.</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>58</v>
@@ -920,51 +920,51 @@
       <c r="D11" t="s">
         <v>24</v>
       </c>
       <c r="E11" t="s">
         <v>25</v>
       </c>
       <c r="F11" t="s">
         <v>60</v>
       </c>
       <c r="G11" t="s">
         <v>27</v>
       </c>
       <c r="H11">
         <v>64039191</v>
       </c>
       <c r="I11" t="s">
         <v>28</v>
       </c>
       <c r="J11" t="s">
         <v>29</v>
       </c>
       <c r="K11" s="2">
         <v>25.95</v>
       </c>
       <c r="L11">
-        <v>136.00000</v>
+        <v>123.00000</v>
       </c>
       <c r="M11" t="s" s="3">
         <v>30</v>
       </c>
       <c r="N11">
         <v>10</v>
       </c>
       <c r="P11" t="s">
         <v>31</v>
       </c>
       <c r="Q11" t="s">
         <v>32</v>
       </c>
       <c r="R11" t="s">
         <v>33</v>
       </c>
       <c r="V11" t="inlineStr">
         <is>
           <t>The Heritage Wrangler Junior Dealer from Xpert™ is a tough little boot for your kids.  Designed by Dads and Farmers, these double elastic gusset boots combine no-nonsense styling with practicality and comfort.  We’ve added additional cushioning within the footbed, and a chunky sole for great grip on uneven surfaces.  The large back puller helps younger ones fit their boots without help, and the durable TP Rubber sole will ensure your kids grow out before they wear out.</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>61</v>
@@ -978,51 +978,51 @@
       <c r="D12" t="s">
         <v>24</v>
       </c>
       <c r="E12" t="s">
         <v>25</v>
       </c>
       <c r="F12" t="s">
         <v>63</v>
       </c>
       <c r="G12" t="s">
         <v>27</v>
       </c>
       <c r="H12">
         <v>64039191</v>
       </c>
       <c r="I12" t="s">
         <v>28</v>
       </c>
       <c r="J12" t="s">
         <v>29</v>
       </c>
       <c r="K12" s="2">
         <v>25.95</v>
       </c>
       <c r="L12">
-        <v>88.00000</v>
+        <v>71.00000</v>
       </c>
       <c r="M12" t="s" s="3">
         <v>30</v>
       </c>
       <c r="N12">
         <v>10</v>
       </c>
       <c r="P12" t="s">
         <v>31</v>
       </c>
       <c r="Q12" t="s">
         <v>32</v>
       </c>
       <c r="R12" t="s">
         <v>33</v>
       </c>
       <c r="V12" t="inlineStr">
         <is>
           <t>The Heritage Wrangler Junior Dealer from Xpert™ is a tough little boot for your kids.  Designed by Dads and Farmers, these double elastic gusset boots combine no-nonsense styling with practicality and comfort.  We’ve added additional cushioning within the footbed, and a chunky sole for great grip on uneven surfaces.  The large back puller helps younger ones fit their boots without help, and the durable TP Rubber sole will ensure your kids grow out before they wear out.</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>64</v>
@@ -1036,51 +1036,51 @@
       <c r="D13" t="s">
         <v>24</v>
       </c>
       <c r="E13" t="s">
         <v>25</v>
       </c>
       <c r="F13" t="s">
         <v>66</v>
       </c>
       <c r="G13" t="s">
         <v>27</v>
       </c>
       <c r="H13">
         <v>64039191</v>
       </c>
       <c r="I13" t="s">
         <v>28</v>
       </c>
       <c r="J13" t="s">
         <v>29</v>
       </c>
       <c r="K13" s="2">
         <v>25.95</v>
       </c>
       <c r="L13">
-        <v>140.00000</v>
+        <v>124.00000</v>
       </c>
       <c r="M13" t="s" s="3">
         <v>30</v>
       </c>
       <c r="N13">
         <v>10</v>
       </c>
       <c r="P13" t="s">
         <v>31</v>
       </c>
       <c r="Q13" t="s">
         <v>32</v>
       </c>
       <c r="R13" t="s">
         <v>33</v>
       </c>
       <c r="V13" t="inlineStr">
         <is>
           <t>The Heritage Wrangler Junior Dealer from Xpert™ is a tough little boot for your kids.  Designed by Dads and Farmers, these double elastic gusset boots combine no-nonsense styling with practicality and comfort.  We’ve added additional cushioning within the footbed, and a chunky sole for great grip on uneven surfaces.  The large back puller helps younger ones fit their boots without help, and the durable TP Rubber sole will ensure your kids grow out before they wear out.</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>67</v>
@@ -1094,51 +1094,51 @@
       <c r="D14" t="s">
         <v>24</v>
       </c>
       <c r="E14" t="s">
         <v>25</v>
       </c>
       <c r="F14" t="s">
         <v>69</v>
       </c>
       <c r="G14" t="s">
         <v>27</v>
       </c>
       <c r="H14">
         <v>64039191</v>
       </c>
       <c r="I14" t="s">
         <v>28</v>
       </c>
       <c r="J14" t="s">
         <v>29</v>
       </c>
       <c r="K14" s="2">
         <v>25.95</v>
       </c>
       <c r="L14">
-        <v>68.00000</v>
+        <v>50.00000</v>
       </c>
       <c r="M14" t="s" s="3">
         <v>30</v>
       </c>
       <c r="N14">
         <v>10</v>
       </c>
       <c r="P14" t="s">
         <v>31</v>
       </c>
       <c r="Q14" t="s">
         <v>32</v>
       </c>
       <c r="R14" t="s">
         <v>33</v>
       </c>
       <c r="V14" t="inlineStr">
         <is>
           <t>The Heritage Wrangler Junior Dealer from Xpert™ is a tough little boot for your kids.  Designed by Dads and Farmers, these double elastic gusset boots combine no-nonsense styling with practicality and comfort.  We’ve added additional cushioning within the footbed, and a chunky sole for great grip on uneven surfaces.  The large back puller helps younger ones fit their boots without help, and the durable TP Rubber sole will ensure your kids grow out before they wear out.</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>