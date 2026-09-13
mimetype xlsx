--- v6 (2026-07-28)
+++ v7 (2026-09-13)
@@ -398,51 +398,51 @@
       <c r="D2" t="s">
         <v>24</v>
       </c>
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="F2" t="s">
         <v>26</v>
       </c>
       <c r="G2" t="s">
         <v>27</v>
       </c>
       <c r="H2">
         <v>64039191</v>
       </c>
       <c r="I2" t="s">
         <v>28</v>
       </c>
       <c r="J2" t="s">
         <v>29</v>
       </c>
       <c r="K2" s="2">
         <v>25.95</v>
       </c>
       <c r="L2">
-        <v>43.00000</v>
+        <v>64.00000</v>
       </c>
       <c r="M2" t="s" s="3">
         <v>30</v>
       </c>
       <c r="N2">
         <v>10</v>
       </c>
       <c r="P2" t="s">
         <v>31</v>
       </c>
       <c r="Q2" t="s">
         <v>32</v>
       </c>
       <c r="R2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="inlineStr">
         <is>
           <t>The Heritage Wrangler Junior Dealer from Xpert™ is a tough little boot for your kids.  Designed by Dads and Farmers, these double elastic gusset boots combine no-nonsense styling with practicality and comfort.  We’ve added additional cushioning within the footbed, and a chunky sole for great grip on uneven surfaces.  The large back puller helps younger ones fit their boots without help, and the durable TP Rubber sole will ensure your kids grow out before they wear out.</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>34</v>
@@ -456,51 +456,51 @@
       <c r="D3" t="s">
         <v>24</v>
       </c>
       <c r="E3" t="s">
         <v>25</v>
       </c>
       <c r="F3" t="s">
         <v>36</v>
       </c>
       <c r="G3" t="s">
         <v>27</v>
       </c>
       <c r="H3">
         <v>64039191</v>
       </c>
       <c r="I3" t="s">
         <v>28</v>
       </c>
       <c r="J3" t="s">
         <v>29</v>
       </c>
       <c r="K3" s="2">
         <v>25.95</v>
       </c>
       <c r="L3">
-        <v>49.00000</v>
+        <v>91.00000</v>
       </c>
       <c r="M3" t="s" s="3">
         <v>30</v>
       </c>
       <c r="N3">
         <v>10</v>
       </c>
       <c r="P3" t="s">
         <v>31</v>
       </c>
       <c r="Q3" t="s">
         <v>32</v>
       </c>
       <c r="R3" t="s">
         <v>33</v>
       </c>
       <c r="V3" t="inlineStr">
         <is>
           <t>The Heritage Wrangler Junior Dealer from Xpert™ is a tough little boot for your kids.  Designed by Dads and Farmers, these double elastic gusset boots combine no-nonsense styling with practicality and comfort.  We’ve added additional cushioning within the footbed, and a chunky sole for great grip on uneven surfaces.  The large back puller helps younger ones fit their boots without help, and the durable TP Rubber sole will ensure your kids grow out before they wear out.</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>37</v>
@@ -514,51 +514,51 @@
       <c r="D4" t="s">
         <v>24</v>
       </c>
       <c r="E4" t="s">
         <v>25</v>
       </c>
       <c r="F4" t="s">
         <v>39</v>
       </c>
       <c r="G4" t="s">
         <v>27</v>
       </c>
       <c r="H4">
         <v>64039191</v>
       </c>
       <c r="I4" t="s">
         <v>28</v>
       </c>
       <c r="J4" t="s">
         <v>29</v>
       </c>
       <c r="K4" s="2">
         <v>25.95</v>
       </c>
       <c r="L4">
-        <v>63.00000</v>
+        <v>48.00000</v>
       </c>
       <c r="M4" t="s" s="3">
         <v>30</v>
       </c>
       <c r="N4">
         <v>10</v>
       </c>
       <c r="P4" t="s">
         <v>31</v>
       </c>
       <c r="Q4" t="s">
         <v>32</v>
       </c>
       <c r="R4" t="s">
         <v>33</v>
       </c>
       <c r="V4" t="inlineStr">
         <is>
           <t>The Heritage Wrangler Junior Dealer from Xpert™ is a tough little boot for your kids.  Designed by Dads and Farmers, these double elastic gusset boots combine no-nonsense styling with practicality and comfort.  We’ve added additional cushioning within the footbed, and a chunky sole for great grip on uneven surfaces.  The large back puller helps younger ones fit their boots without help, and the durable TP Rubber sole will ensure your kids grow out before they wear out.</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>40</v>
@@ -572,51 +572,51 @@
       <c r="D5" t="s">
         <v>24</v>
       </c>
       <c r="E5" t="s">
         <v>25</v>
       </c>
       <c r="F5" t="s">
         <v>42</v>
       </c>
       <c r="G5" t="s">
         <v>27</v>
       </c>
       <c r="H5">
         <v>64039191</v>
       </c>
       <c r="I5" t="s">
         <v>28</v>
       </c>
       <c r="J5" t="s">
         <v>29</v>
       </c>
       <c r="K5" s="2">
         <v>25.95</v>
       </c>
       <c r="L5">
-        <v>52.00000</v>
+        <v>95.00000</v>
       </c>
       <c r="M5" t="s" s="3">
         <v>30</v>
       </c>
       <c r="N5">
         <v>10</v>
       </c>
       <c r="P5" t="s">
         <v>31</v>
       </c>
       <c r="Q5" t="s">
         <v>32</v>
       </c>
       <c r="R5" t="s">
         <v>33</v>
       </c>
       <c r="V5" t="inlineStr">
         <is>
           <t>The Heritage Wrangler Junior Dealer from Xpert™ is a tough little boot for your kids.  Designed by Dads and Farmers, these double elastic gusset boots combine no-nonsense styling with practicality and comfort.  We’ve added additional cushioning within the footbed, and a chunky sole for great grip on uneven surfaces.  The large back puller helps younger ones fit their boots without help, and the durable TP Rubber sole will ensure your kids grow out before they wear out.</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>43</v>
@@ -630,51 +630,51 @@
       <c r="D6" t="s">
         <v>24</v>
       </c>
       <c r="E6" t="s">
         <v>25</v>
       </c>
       <c r="F6" t="s">
         <v>45</v>
       </c>
       <c r="G6" t="s">
         <v>27</v>
       </c>
       <c r="H6">
         <v>64039191</v>
       </c>
       <c r="I6" t="s">
         <v>28</v>
       </c>
       <c r="J6" t="s">
         <v>29</v>
       </c>
       <c r="K6" s="2">
         <v>25.95</v>
       </c>
       <c r="L6">
-        <v>59.00000</v>
+        <v>91.00000</v>
       </c>
       <c r="M6" t="s" s="3">
         <v>30</v>
       </c>
       <c r="N6">
         <v>10</v>
       </c>
       <c r="P6" t="s">
         <v>31</v>
       </c>
       <c r="Q6" t="s">
         <v>32</v>
       </c>
       <c r="R6" t="s">
         <v>33</v>
       </c>
       <c r="V6" t="inlineStr">
         <is>
           <t>The Heritage Wrangler Junior Dealer from Xpert™ is a tough little boot for your kids.  Designed by Dads and Farmers, these double elastic gusset boots combine no-nonsense styling with practicality and comfort.  We’ve added additional cushioning within the footbed, and a chunky sole for great grip on uneven surfaces.  The large back puller helps younger ones fit their boots without help, and the durable TP Rubber sole will ensure your kids grow out before they wear out.</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>46</v>
@@ -688,51 +688,51 @@
       <c r="D7" t="s">
         <v>24</v>
       </c>
       <c r="E7" t="s">
         <v>25</v>
       </c>
       <c r="F7" t="s">
         <v>48</v>
       </c>
       <c r="G7" t="s">
         <v>27</v>
       </c>
       <c r="H7">
         <v>64039191</v>
       </c>
       <c r="I7" t="s">
         <v>28</v>
       </c>
       <c r="J7" t="s">
         <v>29</v>
       </c>
       <c r="K7" s="2">
         <v>25.95</v>
       </c>
       <c r="L7">
-        <v>26.00000</v>
+        <v>90.00000</v>
       </c>
       <c r="M7" t="s" s="3">
         <v>30</v>
       </c>
       <c r="N7">
         <v>10</v>
       </c>
       <c r="P7" t="s">
         <v>31</v>
       </c>
       <c r="Q7" t="s">
         <v>32</v>
       </c>
       <c r="R7" t="s">
         <v>33</v>
       </c>
       <c r="V7" t="inlineStr">
         <is>
           <t>The Heritage Wrangler Junior Dealer from Xpert™ is a tough little boot for your kids.  Designed by Dads and Farmers, these double elastic gusset boots combine no-nonsense styling with practicality and comfort.  We’ve added additional cushioning within the footbed, and a chunky sole for great grip on uneven surfaces.  The large back puller helps younger ones fit their boots without help, and the durable TP Rubber sole will ensure your kids grow out before they wear out.</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>49</v>
@@ -746,51 +746,51 @@
       <c r="D8" t="s">
         <v>24</v>
       </c>
       <c r="E8" t="s">
         <v>25</v>
       </c>
       <c r="F8" t="s">
         <v>51</v>
       </c>
       <c r="G8" t="s">
         <v>27</v>
       </c>
       <c r="H8">
         <v>64039191</v>
       </c>
       <c r="I8" t="s">
         <v>28</v>
       </c>
       <c r="J8" t="s">
         <v>29</v>
       </c>
       <c r="K8" s="2">
         <v>25.95</v>
       </c>
       <c r="L8">
-        <v>43.00000</v>
+        <v>25.00000</v>
       </c>
       <c r="M8" t="s" s="3">
         <v>30</v>
       </c>
       <c r="N8">
         <v>10</v>
       </c>
       <c r="P8" t="s">
         <v>31</v>
       </c>
       <c r="Q8" t="s">
         <v>32</v>
       </c>
       <c r="R8" t="s">
         <v>33</v>
       </c>
       <c r="V8" t="inlineStr">
         <is>
           <t>The Heritage Wrangler Junior Dealer from Xpert™ is a tough little boot for your kids.  Designed by Dads and Farmers, these double elastic gusset boots combine no-nonsense styling with practicality and comfort.  We’ve added additional cushioning within the footbed, and a chunky sole for great grip on uneven surfaces.  The large back puller helps younger ones fit their boots without help, and the durable TP Rubber sole will ensure your kids grow out before they wear out.</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>52</v>
@@ -804,51 +804,51 @@
       <c r="D9" t="s">
         <v>24</v>
       </c>
       <c r="E9" t="s">
         <v>25</v>
       </c>
       <c r="F9" t="s">
         <v>54</v>
       </c>
       <c r="G9" t="s">
         <v>27</v>
       </c>
       <c r="H9">
         <v>64039191</v>
       </c>
       <c r="I9" t="s">
         <v>28</v>
       </c>
       <c r="J9" t="s">
         <v>29</v>
       </c>
       <c r="K9" s="2">
         <v>25.95</v>
       </c>
       <c r="L9">
-        <v>99.00000</v>
+        <v>86.00000</v>
       </c>
       <c r="M9" t="s" s="3">
         <v>30</v>
       </c>
       <c r="N9">
         <v>10</v>
       </c>
       <c r="P9" t="s">
         <v>31</v>
       </c>
       <c r="Q9" t="s">
         <v>32</v>
       </c>
       <c r="R9" t="s">
         <v>33</v>
       </c>
       <c r="V9" t="inlineStr">
         <is>
           <t>The Heritage Wrangler Junior Dealer from Xpert™ is a tough little boot for your kids.  Designed by Dads and Farmers, these double elastic gusset boots combine no-nonsense styling with practicality and comfort.  We’ve added additional cushioning within the footbed, and a chunky sole for great grip on uneven surfaces.  The large back puller helps younger ones fit their boots without help, and the durable TP Rubber sole will ensure your kids grow out before they wear out.</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>55</v>
@@ -862,51 +862,51 @@
       <c r="D10" t="s">
         <v>24</v>
       </c>
       <c r="E10" t="s">
         <v>25</v>
       </c>
       <c r="F10" t="s">
         <v>57</v>
       </c>
       <c r="G10" t="s">
         <v>27</v>
       </c>
       <c r="H10">
         <v>64039191</v>
       </c>
       <c r="I10" t="s">
         <v>28</v>
       </c>
       <c r="J10" t="s">
         <v>29</v>
       </c>
       <c r="K10" s="2">
         <v>25.95</v>
       </c>
       <c r="L10">
-        <v>72.00000</v>
+        <v>110.00000</v>
       </c>
       <c r="M10" t="s" s="3">
         <v>30</v>
       </c>
       <c r="N10">
         <v>10</v>
       </c>
       <c r="P10" t="s">
         <v>31</v>
       </c>
       <c r="Q10" t="s">
         <v>32</v>
       </c>
       <c r="R10" t="s">
         <v>33</v>
       </c>
       <c r="V10" t="inlineStr">
         <is>
           <t>The Heritage Wrangler Junior Dealer from Xpert™ is a tough little boot for your kids.  Designed by Dads and Farmers, these double elastic gusset boots combine no-nonsense styling with practicality and comfort.  We’ve added additional cushioning within the footbed, and a chunky sole for great grip on uneven surfaces.  The large back puller helps younger ones fit their boots without help, and the durable TP Rubber sole will ensure your kids grow out before they wear out.</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>58</v>
@@ -920,51 +920,51 @@
       <c r="D11" t="s">
         <v>24</v>
       </c>
       <c r="E11" t="s">
         <v>25</v>
       </c>
       <c r="F11" t="s">
         <v>60</v>
       </c>
       <c r="G11" t="s">
         <v>27</v>
       </c>
       <c r="H11">
         <v>64039191</v>
       </c>
       <c r="I11" t="s">
         <v>28</v>
       </c>
       <c r="J11" t="s">
         <v>29</v>
       </c>
       <c r="K11" s="2">
         <v>25.95</v>
       </c>
       <c r="L11">
-        <v>123.00000</v>
+        <v>100.00000</v>
       </c>
       <c r="M11" t="s" s="3">
         <v>30</v>
       </c>
       <c r="N11">
         <v>10</v>
       </c>
       <c r="P11" t="s">
         <v>31</v>
       </c>
       <c r="Q11" t="s">
         <v>32</v>
       </c>
       <c r="R11" t="s">
         <v>33</v>
       </c>
       <c r="V11" t="inlineStr">
         <is>
           <t>The Heritage Wrangler Junior Dealer from Xpert™ is a tough little boot for your kids.  Designed by Dads and Farmers, these double elastic gusset boots combine no-nonsense styling with practicality and comfort.  We’ve added additional cushioning within the footbed, and a chunky sole for great grip on uneven surfaces.  The large back puller helps younger ones fit their boots without help, and the durable TP Rubber sole will ensure your kids grow out before they wear out.</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>61</v>
@@ -978,51 +978,51 @@
       <c r="D12" t="s">
         <v>24</v>
       </c>
       <c r="E12" t="s">
         <v>25</v>
       </c>
       <c r="F12" t="s">
         <v>63</v>
       </c>
       <c r="G12" t="s">
         <v>27</v>
       </c>
       <c r="H12">
         <v>64039191</v>
       </c>
       <c r="I12" t="s">
         <v>28</v>
       </c>
       <c r="J12" t="s">
         <v>29</v>
       </c>
       <c r="K12" s="2">
         <v>25.95</v>
       </c>
       <c r="L12">
-        <v>71.00000</v>
+        <v>109.00000</v>
       </c>
       <c r="M12" t="s" s="3">
         <v>30</v>
       </c>
       <c r="N12">
         <v>10</v>
       </c>
       <c r="P12" t="s">
         <v>31</v>
       </c>
       <c r="Q12" t="s">
         <v>32</v>
       </c>
       <c r="R12" t="s">
         <v>33</v>
       </c>
       <c r="V12" t="inlineStr">
         <is>
           <t>The Heritage Wrangler Junior Dealer from Xpert™ is a tough little boot for your kids.  Designed by Dads and Farmers, these double elastic gusset boots combine no-nonsense styling with practicality and comfort.  We’ve added additional cushioning within the footbed, and a chunky sole for great grip on uneven surfaces.  The large back puller helps younger ones fit their boots without help, and the durable TP Rubber sole will ensure your kids grow out before they wear out.</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>64</v>
@@ -1036,51 +1036,51 @@
       <c r="D13" t="s">
         <v>24</v>
       </c>
       <c r="E13" t="s">
         <v>25</v>
       </c>
       <c r="F13" t="s">
         <v>66</v>
       </c>
       <c r="G13" t="s">
         <v>27</v>
       </c>
       <c r="H13">
         <v>64039191</v>
       </c>
       <c r="I13" t="s">
         <v>28</v>
       </c>
       <c r="J13" t="s">
         <v>29</v>
       </c>
       <c r="K13" s="2">
         <v>25.95</v>
       </c>
       <c r="L13">
-        <v>124.00000</v>
+        <v>107.00000</v>
       </c>
       <c r="M13" t="s" s="3">
         <v>30</v>
       </c>
       <c r="N13">
         <v>10</v>
       </c>
       <c r="P13" t="s">
         <v>31</v>
       </c>
       <c r="Q13" t="s">
         <v>32</v>
       </c>
       <c r="R13" t="s">
         <v>33</v>
       </c>
       <c r="V13" t="inlineStr">
         <is>
           <t>The Heritage Wrangler Junior Dealer from Xpert™ is a tough little boot for your kids.  Designed by Dads and Farmers, these double elastic gusset boots combine no-nonsense styling with practicality and comfort.  We’ve added additional cushioning within the footbed, and a chunky sole for great grip on uneven surfaces.  The large back puller helps younger ones fit their boots without help, and the durable TP Rubber sole will ensure your kids grow out before they wear out.</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>67</v>
@@ -1094,51 +1094,51 @@
       <c r="D14" t="s">
         <v>24</v>
       </c>
       <c r="E14" t="s">
         <v>25</v>
       </c>
       <c r="F14" t="s">
         <v>69</v>
       </c>
       <c r="G14" t="s">
         <v>27</v>
       </c>
       <c r="H14">
         <v>64039191</v>
       </c>
       <c r="I14" t="s">
         <v>28</v>
       </c>
       <c r="J14" t="s">
         <v>29</v>
       </c>
       <c r="K14" s="2">
         <v>25.95</v>
       </c>
       <c r="L14">
-        <v>50.00000</v>
+        <v>33.00000</v>
       </c>
       <c r="M14" t="s" s="3">
         <v>30</v>
       </c>
       <c r="N14">
         <v>10</v>
       </c>
       <c r="P14" t="s">
         <v>31</v>
       </c>
       <c r="Q14" t="s">
         <v>32</v>
       </c>
       <c r="R14" t="s">
         <v>33</v>
       </c>
       <c r="V14" t="inlineStr">
         <is>
           <t>The Heritage Wrangler Junior Dealer from Xpert™ is a tough little boot for your kids.  Designed by Dads and Farmers, these double elastic gusset boots combine no-nonsense styling with practicality and comfort.  We’ve added additional cushioning within the footbed, and a chunky sole for great grip on uneven surfaces.  The large back puller helps younger ones fit their boots without help, and the durable TP Rubber sole will ensure your kids grow out before they wear out.</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>