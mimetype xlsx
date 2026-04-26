--- v3 (2026-03-11)
+++ v4 (2026-04-26)
@@ -9,137 +9,143 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="68" uniqueCount="68">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="70" uniqueCount="70">
   <si>
     <t>Stock Code</t>
   </si>
   <si>
     <t>Barcode</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Group Code</t>
   </si>
   <si>
     <t>Group Name</t>
   </si>
   <si>
     <t>Variation</t>
   </si>
   <si>
     <t>Brand</t>
   </si>
   <si>
     <t>Commodity Code</t>
   </si>
   <si>
     <t>Country of Origin</t>
   </si>
   <si>
     <t>Nett per Unit</t>
   </si>
   <si>
     <t>List Price</t>
   </si>
   <si>
     <t>Stock</t>
   </si>
   <si>
+    <t>VAT Rate</t>
+  </si>
+  <si>
     <t>Outer Quantity</t>
   </si>
   <si>
     <t>Specification</t>
   </si>
   <si>
     <t>Feature 1</t>
   </si>
   <si>
     <t>Feature 2</t>
   </si>
   <si>
     <t>Feature 3</t>
   </si>
   <si>
     <t>Feature 4</t>
   </si>
   <si>
     <t>Feature 5</t>
   </si>
   <si>
     <t>Feature 6</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>XPH3050-24</t>
   </si>
   <si>
     <t>Xpert Heritage Farrier Junior Chelsea Boot Rustic Brown - EU24 / UK7 JNR</t>
   </si>
   <si>
     <t>XPH3050JNR</t>
   </si>
   <si>
     <t>Xpert Heritage Farrier Junior Chelsea Boot Rustic Brown</t>
   </si>
   <si>
     <t>EU24 / UK7 JNR</t>
   </si>
   <si>
     <t>Xpert Heritage</t>
   </si>
   <si>
     <t>China</t>
   </si>
   <si>
     <t>1.14Kg</t>
+  </si>
+  <si>
+    <t>0%</t>
   </si>
   <si>
     <t>Leather upper - Quality genuine waxy leather upper</t>
   </si>
   <si>
     <t>Cushioned footbed - Additional footbed padding for increased comfort</t>
   </si>
   <si>
     <t>Double elastic gusset - Lets kids fit their own boots without help</t>
   </si>
   <si>
     <t>XPH3050-25</t>
   </si>
   <si>
     <t>Xpert Heritage Farrier Junior Chelsea Boot Rustic Brown - EU25 / UK8 JNR</t>
   </si>
   <si>
     <t>EU25 / UK8 JNR</t>
   </si>
   <si>
     <t>XPH3050-27</t>
   </si>
   <si>
     <t>Xpert Heritage Farrier Junior Chelsea Boot Rustic Brown - EU27 / UK9 JNR</t>
   </si>
@@ -242,93 +248,95 @@
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="1">
     <fill>
       <patternFill patternType="none"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="3">
+  <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:X14"/>
   <cols>
     <col min="1" max="1" width="11"/>
     <col min="2" max="2" width="14"/>
     <col min="3" max="3" width="60"/>
     <col min="4" max="4" width="11"/>
     <col min="5" max="5" width="56"/>
     <col min="6" max="6" width="16"/>
     <col min="7" max="7" width="15"/>
     <col min="8" max="8" width="15"/>
     <col min="9" max="9" width="18"/>
     <col min="10" max="10" width="14"/>
     <col min="11" max="11" width="11"/>
     <col min="12" max="12" width="10"/>
-    <col min="13" max="13" width="15"/>
-[...2 lines deleted...]
-    <col min="16" max="16" width="60"/>
+    <col min="13" max="13" width="9"/>
+    <col min="14" max="14" width="15"/>
+    <col min="15" max="15" width="14"/>
+    <col min="16" max="16" width="51"/>
     <col min="17" max="17" width="60"/>
-    <col min="18" max="18" width="10"/>
+    <col min="18" max="18" width="60"/>
     <col min="19" max="19" width="10"/>
     <col min="20" max="20" width="10"/>
-    <col min="21" max="21" width="60"/>
+    <col min="21" max="21" width="10"/>
+    <col min="22" max="22" width="60"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -351,760 +359,802 @@
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B2" s="1">
         <v>5060345830989</v>
       </c>
       <c r="C2" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F2" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="G2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H2">
         <v>64039191</v>
       </c>
       <c r="I2" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K2" s="2">
         <v>21.95</v>
       </c>
       <c r="L2">
-        <v>0.00000</v>
-[...5 lines deleted...]
-        <v>29</v>
+        <v>43.00000</v>
+      </c>
+      <c r="M2" t="s" s="3">
+        <v>30</v>
+      </c>
+      <c r="N2">
+        <v>10</v>
       </c>
       <c r="P2" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="Q2" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="U2" t="inlineStr">
+        <v>32</v>
+      </c>
+      <c r="R2" t="s">
+        <v>33</v>
+      </c>
+      <c r="V2" t="inlineStr">
         <is>
           <t>The Heritage Farrier Junior Chelsea boots from Xpert™ are a durable yet fashionable choice for your kids.  Designed by Dads and Farmers, these Unisex boots will delight both kids and parents with their timeless style and great comfort. We’ve added additional cushioning within the footbed, and a large back puller lets kids fit their boots without help.  The durable TP Rubber sole will ensure your kids grow out before they wear out.</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="B3" s="1">
         <v>5060345830996</v>
       </c>
       <c r="C3" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D3" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E3" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F3" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="G3" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H3">
         <v>64039191</v>
       </c>
       <c r="I3" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J3" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K3" s="2">
         <v>21.95</v>
       </c>
       <c r="L3">
-        <v>2.00000</v>
-[...5 lines deleted...]
-        <v>29</v>
+        <v>24.00000</v>
+      </c>
+      <c r="M3" t="s" s="3">
+        <v>30</v>
+      </c>
+      <c r="N3">
+        <v>10</v>
       </c>
       <c r="P3" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="Q3" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="U3" t="inlineStr">
+        <v>32</v>
+      </c>
+      <c r="R3" t="s">
+        <v>33</v>
+      </c>
+      <c r="V3" t="inlineStr">
         <is>
           <t>The Heritage Farrier Junior Chelsea boots from Xpert™ are a durable yet fashionable choice for your kids.  Designed by Dads and Farmers, these Unisex boots will delight both kids and parents with their timeless style and great comfort. We’ve added additional cushioning within the footbed, and a large back puller lets kids fit their boots without help.  The durable TP Rubber sole will ensure your kids grow out before they wear out.</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="B4" s="1">
         <v>5060345831009</v>
       </c>
       <c r="C4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D4" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E4" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="G4" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H4">
         <v>64039191</v>
       </c>
       <c r="I4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K4" s="2">
         <v>21.95</v>
       </c>
       <c r="L4">
-        <v>0.00000</v>
-[...5 lines deleted...]
-        <v>29</v>
+        <v>26.00000</v>
+      </c>
+      <c r="M4" t="s" s="3">
+        <v>30</v>
+      </c>
+      <c r="N4">
+        <v>10</v>
       </c>
       <c r="P4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="Q4" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="U4" t="inlineStr">
+        <v>32</v>
+      </c>
+      <c r="R4" t="s">
+        <v>33</v>
+      </c>
+      <c r="V4" t="inlineStr">
         <is>
           <t>The Heritage Farrier Junior Chelsea boots from Xpert™ are a durable yet fashionable choice for your kids.  Designed by Dads and Farmers, these Unisex boots will delight both kids and parents with their timeless style and great comfort. We’ve added additional cushioning within the footbed, and a large back puller lets kids fit their boots without help.  The durable TP Rubber sole will ensure your kids grow out before they wear out.</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="B5" s="1">
         <v>5060345831016</v>
       </c>
       <c r="C5" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="D5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E5" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F5" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="G5" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H5">
         <v>64039191</v>
       </c>
       <c r="I5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J5" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K5" s="2">
         <v>21.95</v>
       </c>
       <c r="L5">
-        <v>27.00000</v>
-[...5 lines deleted...]
-        <v>29</v>
+        <v>77.00000</v>
+      </c>
+      <c r="M5" t="s" s="3">
+        <v>30</v>
+      </c>
+      <c r="N5">
+        <v>10</v>
       </c>
       <c r="P5" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="Q5" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="U5" t="inlineStr">
+        <v>32</v>
+      </c>
+      <c r="R5" t="s">
+        <v>33</v>
+      </c>
+      <c r="V5" t="inlineStr">
         <is>
           <t>The Heritage Farrier Junior Chelsea boots from Xpert™ are a durable yet fashionable choice for your kids.  Designed by Dads and Farmers, these Unisex boots will delight both kids and parents with their timeless style and great comfort. We’ve added additional cushioning within the footbed, and a large back puller lets kids fit their boots without help.  The durable TP Rubber sole will ensure your kids grow out before they wear out.</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="B6" s="1">
         <v>5060345831023</v>
       </c>
       <c r="C6" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="D6" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F6" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="G6" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H6">
         <v>64039191</v>
       </c>
       <c r="I6" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J6" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K6" s="2">
         <v>21.95</v>
       </c>
       <c r="L6">
-        <v>49.00000</v>
-[...5 lines deleted...]
-        <v>29</v>
+        <v>87.00000</v>
+      </c>
+      <c r="M6" t="s" s="3">
+        <v>30</v>
+      </c>
+      <c r="N6">
+        <v>10</v>
       </c>
       <c r="P6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="Q6" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="U6" t="inlineStr">
+        <v>32</v>
+      </c>
+      <c r="R6" t="s">
+        <v>33</v>
+      </c>
+      <c r="V6" t="inlineStr">
         <is>
           <t>The Heritage Farrier Junior Chelsea boots from Xpert™ are a durable yet fashionable choice for your kids.  Designed by Dads and Farmers, these Unisex boots will delight both kids and parents with their timeless style and great comfort. We’ve added additional cushioning within the footbed, and a large back puller lets kids fit their boots without help.  The durable TP Rubber sole will ensure your kids grow out before they wear out.</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B7" s="1">
         <v>5060345831030</v>
       </c>
       <c r="C7" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="D7" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E7" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F7" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="G7" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H7">
         <v>64039191</v>
       </c>
       <c r="I7" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J7" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K7" s="2">
         <v>21.95</v>
       </c>
       <c r="L7">
-        <v>63.00000</v>
-[...5 lines deleted...]
-        <v>29</v>
+        <v>81.00000</v>
+      </c>
+      <c r="M7" t="s" s="3">
+        <v>30</v>
+      </c>
+      <c r="N7">
+        <v>10</v>
       </c>
       <c r="P7" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="Q7" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="U7" t="inlineStr">
+        <v>32</v>
+      </c>
+      <c r="R7" t="s">
+        <v>33</v>
+      </c>
+      <c r="V7" t="inlineStr">
         <is>
           <t>The Heritage Farrier Junior Chelsea boots from Xpert™ are a durable yet fashionable choice for your kids.  Designed by Dads and Farmers, these Unisex boots will delight both kids and parents with their timeless style and great comfort. We’ve added additional cushioning within the footbed, and a large back puller lets kids fit their boots without help.  The durable TP Rubber sole will ensure your kids grow out before they wear out.</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="B8" s="1">
         <v>5060345831047</v>
       </c>
       <c r="C8" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="D8" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E8" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F8" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="G8" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H8">
         <v>64039191</v>
       </c>
       <c r="I8" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J8" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K8" s="2">
         <v>21.95</v>
       </c>
       <c r="L8">
-        <v>39.00000</v>
-[...5 lines deleted...]
-        <v>29</v>
+        <v>89.00000</v>
+      </c>
+      <c r="M8" t="s" s="3">
+        <v>30</v>
+      </c>
+      <c r="N8">
+        <v>10</v>
       </c>
       <c r="P8" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="Q8" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="U8" t="inlineStr">
+        <v>32</v>
+      </c>
+      <c r="R8" t="s">
+        <v>33</v>
+      </c>
+      <c r="V8" t="inlineStr">
         <is>
           <t>The Heritage Farrier Junior Chelsea boots from Xpert™ are a durable yet fashionable choice for your kids.  Designed by Dads and Farmers, these Unisex boots will delight both kids and parents with their timeless style and great comfort. We’ve added additional cushioning within the footbed, and a large back puller lets kids fit their boots without help.  The durable TP Rubber sole will ensure your kids grow out before they wear out.</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="B9" s="1">
         <v>5060345831054</v>
       </c>
       <c r="C9" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="D9" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E9" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F9" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="G9" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H9">
         <v>64039191</v>
       </c>
       <c r="I9" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J9" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K9" s="2">
         <v>21.95</v>
       </c>
       <c r="L9">
-        <v>82.00000</v>
-[...5 lines deleted...]
-        <v>29</v>
+        <v>74.00000</v>
+      </c>
+      <c r="M9" t="s" s="3">
+        <v>30</v>
+      </c>
+      <c r="N9">
+        <v>10</v>
       </c>
       <c r="P9" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="Q9" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="U9" t="inlineStr">
+        <v>32</v>
+      </c>
+      <c r="R9" t="s">
+        <v>33</v>
+      </c>
+      <c r="V9" t="inlineStr">
         <is>
           <t>The Heritage Farrier Junior Chelsea boots from Xpert™ are a durable yet fashionable choice for your kids.  Designed by Dads and Farmers, these Unisex boots will delight both kids and parents with their timeless style and great comfort. We’ve added additional cushioning within the footbed, and a large back puller lets kids fit their boots without help.  The durable TP Rubber sole will ensure your kids grow out before they wear out.</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="B10" s="1">
         <v>5060345831061</v>
       </c>
       <c r="C10" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="D10" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E10" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F10" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="G10" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H10">
         <v>64039191</v>
       </c>
       <c r="I10" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J10" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K10" s="2">
         <v>21.95</v>
       </c>
       <c r="L10">
-        <v>176.00000</v>
-[...5 lines deleted...]
-        <v>29</v>
+        <v>154.00000</v>
+      </c>
+      <c r="M10" t="s" s="3">
+        <v>30</v>
+      </c>
+      <c r="N10">
+        <v>10</v>
       </c>
       <c r="P10" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="Q10" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="U10" t="inlineStr">
+        <v>32</v>
+      </c>
+      <c r="R10" t="s">
+        <v>33</v>
+      </c>
+      <c r="V10" t="inlineStr">
         <is>
           <t>The Heritage Farrier Junior Chelsea boots from Xpert™ are a durable yet fashionable choice for your kids.  Designed by Dads and Farmers, these Unisex boots will delight both kids and parents with their timeless style and great comfort. We’ve added additional cushioning within the footbed, and a large back puller lets kids fit their boots without help.  The durable TP Rubber sole will ensure your kids grow out before they wear out.</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="B11" s="1">
         <v>5060345831078</v>
       </c>
       <c r="C11" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="D11" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E11" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F11" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="G11" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H11">
         <v>64039191</v>
       </c>
       <c r="I11" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J11" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K11" s="2">
         <v>21.95</v>
       </c>
       <c r="L11">
-        <v>68.00000</v>
-[...5 lines deleted...]
-        <v>29</v>
+        <v>110.00000</v>
+      </c>
+      <c r="M11" t="s" s="3">
+        <v>30</v>
+      </c>
+      <c r="N11">
+        <v>10</v>
       </c>
       <c r="P11" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="Q11" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="U11" t="inlineStr">
+        <v>32</v>
+      </c>
+      <c r="R11" t="s">
+        <v>33</v>
+      </c>
+      <c r="V11" t="inlineStr">
         <is>
           <t>The Heritage Farrier Junior Chelsea boots from Xpert™ are a durable yet fashionable choice for your kids.  Designed by Dads and Farmers, these Unisex boots will delight both kids and parents with their timeless style and great comfort. We’ve added additional cushioning within the footbed, and a large back puller lets kids fit their boots without help.  The durable TP Rubber sole will ensure your kids grow out before they wear out.</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="B12" s="1">
         <v>5060345831085</v>
       </c>
       <c r="C12" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="D12" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E12" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F12" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="G12" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H12">
         <v>64039191</v>
       </c>
       <c r="I12" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J12" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K12" s="2">
         <v>21.95</v>
       </c>
       <c r="L12">
-        <v>40.00000</v>
-[...5 lines deleted...]
-        <v>29</v>
+        <v>86.00000</v>
+      </c>
+      <c r="M12" t="s" s="3">
+        <v>30</v>
+      </c>
+      <c r="N12">
+        <v>10</v>
       </c>
       <c r="P12" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="Q12" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="U12" t="inlineStr">
+        <v>32</v>
+      </c>
+      <c r="R12" t="s">
+        <v>33</v>
+      </c>
+      <c r="V12" t="inlineStr">
         <is>
           <t>The Heritage Farrier Junior Chelsea boots from Xpert™ are a durable yet fashionable choice for your kids.  Designed by Dads and Farmers, these Unisex boots will delight both kids and parents with their timeless style and great comfort. We’ve added additional cushioning within the footbed, and a large back puller lets kids fit their boots without help.  The durable TP Rubber sole will ensure your kids grow out before they wear out.</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="B13" s="1">
         <v>5060345831092</v>
       </c>
       <c r="C13" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="D13" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E13" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F13" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="G13" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H13">
         <v>64039191</v>
       </c>
       <c r="I13" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J13" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K13" s="2">
         <v>21.95</v>
       </c>
       <c r="L13">
-        <v>118.00000</v>
-[...5 lines deleted...]
-        <v>29</v>
+        <v>113.00000</v>
+      </c>
+      <c r="M13" t="s" s="3">
+        <v>30</v>
+      </c>
+      <c r="N13">
+        <v>10</v>
       </c>
       <c r="P13" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="Q13" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="U13" t="inlineStr">
+        <v>32</v>
+      </c>
+      <c r="R13" t="s">
+        <v>33</v>
+      </c>
+      <c r="V13" t="inlineStr">
         <is>
           <t>The Heritage Farrier Junior Chelsea boots from Xpert™ are a durable yet fashionable choice for your kids.  Designed by Dads and Farmers, these Unisex boots will delight both kids and parents with their timeless style and great comfort. We’ve added additional cushioning within the footbed, and a large back puller lets kids fit their boots without help.  The durable TP Rubber sole will ensure your kids grow out before they wear out.</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="B14" s="1">
         <v>5060345838558</v>
       </c>
       <c r="C14" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="D14" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E14" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F14" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="G14" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H14">
         <v>64039191</v>
       </c>
       <c r="I14" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J14" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K14" s="2">
         <v>21.95</v>
       </c>
       <c r="L14">
-        <v>75.00000</v>
-[...5 lines deleted...]
-        <v>29</v>
+        <v>117.00000</v>
+      </c>
+      <c r="M14" t="s" s="3">
+        <v>30</v>
+      </c>
+      <c r="N14">
+        <v>10</v>
       </c>
       <c r="P14" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="Q14" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="U14" t="inlineStr">
+        <v>32</v>
+      </c>
+      <c r="R14" t="s">
+        <v>33</v>
+      </c>
+      <c r="V14" t="inlineStr">
         <is>
           <t>The Heritage Farrier Junior Chelsea boots from Xpert™ are a durable yet fashionable choice for your kids.  Designed by Dads and Farmers, these Unisex boots will delight both kids and parents with their timeless style and great comfort. We’ve added additional cushioning within the footbed, and a large back puller lets kids fit their boots without help.  The durable TP Rubber sole will ensure your kids grow out before they wear out.</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>