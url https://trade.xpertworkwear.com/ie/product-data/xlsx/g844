--- v2 (2026-01-25)
+++ v3 (2026-04-26)
@@ -9,86 +9,89 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="62" uniqueCount="62">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="63" uniqueCount="63">
   <si>
     <t>Stock Code</t>
   </si>
   <si>
     <t>Barcode</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Group Code</t>
   </si>
   <si>
     <t>Group Name</t>
   </si>
   <si>
     <t>Variation</t>
   </si>
   <si>
     <t>Brand</t>
   </si>
   <si>
     <t>Commodity Code</t>
   </si>
   <si>
     <t>Country of Origin</t>
   </si>
   <si>
     <t>Nett per Unit</t>
   </si>
   <si>
     <t>List Price</t>
   </si>
   <si>
     <t>Stock</t>
+  </si>
+  <si>
+    <t>VAT Rate</t>
   </si>
   <si>
     <t>Outer Quantity</t>
   </si>
   <si>
     <t>Specification</t>
   </si>
   <si>
     <t>Feature 1</t>
   </si>
   <si>
     <t>Feature 2</t>
   </si>
   <si>
     <t>Feature 3</t>
   </si>
   <si>
     <t>Feature 4</t>
   </si>
   <si>
     <t>Feature 5</t>
   </si>
   <si>
     <t>Feature 6</t>
   </si>
@@ -224,93 +227,95 @@
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="1">
     <fill>
       <patternFill patternType="none"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="3">
+  <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:X11"/>
   <cols>
     <col min="1" max="1" width="11"/>
     <col min="2" max="2" width="14"/>
     <col min="3" max="3" width="48"/>
     <col min="4" max="4" width="11"/>
     <col min="5" max="5" width="36"/>
     <col min="6" max="6" width="10"/>
     <col min="7" max="7" width="11"/>
     <col min="8" max="8" width="15"/>
     <col min="9" max="9" width="18"/>
     <col min="10" max="10" width="14"/>
     <col min="11" max="11" width="11"/>
     <col min="12" max="12" width="10"/>
-    <col min="13" max="13" width="15"/>
-[...1 lines deleted...]
-    <col min="15" max="15" width="60"/>
+    <col min="13" max="13" width="9"/>
+    <col min="14" max="14" width="15"/>
+    <col min="15" max="15" width="14"/>
     <col min="16" max="16" width="60"/>
     <col min="17" max="17" width="60"/>
     <col min="18" max="18" width="60"/>
-    <col min="19" max="19" width="37"/>
-[...1 lines deleted...]
-    <col min="21" max="21" width="60"/>
+    <col min="19" max="19" width="60"/>
+    <col min="20" max="20" width="37"/>
+    <col min="21" max="21" width="39"/>
+    <col min="22" max="22" width="60"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -333,685 +338,738 @@
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B2" s="1">
         <v>5060345832587</v>
       </c>
       <c r="C2" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F2" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="G2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H2">
         <v>62113310</v>
       </c>
       <c r="I2" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K2" s="2">
         <v>18.95</v>
       </c>
       <c r="L2">
-        <v>85.00000</v>
-[...1 lines deleted...]
-      <c r="M2">
+        <v>41.00000</v>
+      </c>
+      <c r="M2" s="3">
+        <v>0.2</v>
+      </c>
+      <c r="N2">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" t="s">
         <v>32</v>
       </c>
       <c r="S2" t="s">
         <v>33</v>
       </c>
       <c r="T2" t="s">
         <v>34</v>
       </c>
-      <c r="U2" t="inlineStr">
+      <c r="U2" t="s">
+        <v>35</v>
+      </c>
+      <c r="V2" t="inlineStr">
         <is>
-          <t>The Xpert™ Core Coverall is a tough 250GSM poly/cotton coverall with multiple pockets for all your work needs.  No hook &amp; loop fastenings to get clogged up with animal hair or wool!  We’ve used stud fastenings and high quality YKK zips on this garment.  Available in 10 Chest sizes from 36” to 54” so you can get the perfect fit.  Elasticated waist and action back expanding sections for maximum comfort while you work.  We have included a stretch knitted cuff, which comfortably keeps the sleeve in position, and stops debris falling down your sleeve when working above your head.  Reflective piping details at chest, cuff and hem to enhance visibility in low light.</t>
+          <t>The Xpert™ Core Coverall is a tough 250GSM poly/cotton coverall with multiple pockets for all your work needs.  No hook &amp; loop fastenings to get clogged up with animal hair or wool!  We’ve used stud fastenings and high quality YKK zips on this garment.  Available in 10 Chest sizes from 36” to 54” so you can get the perfect fit.  Elasticated waist and action back expanding sections for maximum comfort while you work.  We have included a stretch knitted cuff, which comfortably keeps the sleeve in position, and stops debris falling down your sleeve when working above your head.  Reflective piping details at chest, cuff and hem to enhance visibility in low light.
+Chest Sizing guide:
+Small: 36" - 38", Medium: 40" - 42", Large: 44" - 46", X Large: 48" - 50", XX Large 52" - 54"</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B3" s="1">
         <v>5060345832594</v>
       </c>
       <c r="C3" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D3" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E3" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F3" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="G3" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H3">
         <v>62113310</v>
       </c>
       <c r="I3" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J3" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K3" s="2">
         <v>18.95</v>
       </c>
       <c r="L3">
-        <v>299.00000</v>
-[...1 lines deleted...]
-      <c r="M3">
+        <v>230.00000</v>
+      </c>
+      <c r="M3" s="3">
+        <v>0.2</v>
+      </c>
+      <c r="N3">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="P3" t="s">
         <v>30</v>
       </c>
       <c r="Q3" t="s">
         <v>31</v>
       </c>
       <c r="R3" t="s">
         <v>32</v>
       </c>
       <c r="S3" t="s">
         <v>33</v>
       </c>
       <c r="T3" t="s">
         <v>34</v>
       </c>
-      <c r="U3" t="inlineStr">
+      <c r="U3" t="s">
+        <v>35</v>
+      </c>
+      <c r="V3" t="inlineStr">
         <is>
-          <t>The Xpert™ Core Coverall is a tough 250GSM poly/cotton coverall with multiple pockets for all your work needs.  No hook &amp; loop fastenings to get clogged up with animal hair or wool!  We’ve used stud fastenings and high quality YKK zips on this garment.  Available in 10 Chest sizes from 36” to 54” so you can get the perfect fit.  Elasticated waist and action back expanding sections for maximum comfort while you work.  We have included a stretch knitted cuff, which comfortably keeps the sleeve in position, and stops debris falling down your sleeve when working above your head.  Reflective piping details at chest, cuff and hem to enhance visibility in low light.</t>
+          <t>The Xpert™ Core Coverall is a tough 250GSM poly/cotton coverall with multiple pockets for all your work needs.  No hook &amp; loop fastenings to get clogged up with animal hair or wool!  We’ve used stud fastenings and high quality YKK zips on this garment.  Available in 10 Chest sizes from 36” to 54” so you can get the perfect fit.  Elasticated waist and action back expanding sections for maximum comfort while you work.  We have included a stretch knitted cuff, which comfortably keeps the sleeve in position, and stops debris falling down your sleeve when working above your head.  Reflective piping details at chest, cuff and hem to enhance visibility in low light.
+Chest Sizing guide:
+Small: 36" - 38", Medium: 40" - 42", Large: 44" - 46", X Large: 48" - 50", XX Large 52" - 54"</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B4" s="1">
         <v>5060345832600</v>
       </c>
       <c r="C4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D4" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E4" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="G4" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H4">
         <v>62113310</v>
       </c>
       <c r="I4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K4" s="2">
         <v>18.95</v>
       </c>
       <c r="L4">
-        <v>374.00000</v>
-[...1 lines deleted...]
-      <c r="M4">
+        <v>237.00000</v>
+      </c>
+      <c r="M4" s="3">
+        <v>0.2</v>
+      </c>
+      <c r="N4">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="P4" t="s">
         <v>30</v>
       </c>
       <c r="Q4" t="s">
         <v>31</v>
       </c>
       <c r="R4" t="s">
         <v>32</v>
       </c>
       <c r="S4" t="s">
         <v>33</v>
       </c>
       <c r="T4" t="s">
         <v>34</v>
       </c>
-      <c r="U4" t="inlineStr">
+      <c r="U4" t="s">
+        <v>35</v>
+      </c>
+      <c r="V4" t="inlineStr">
         <is>
-          <t>The Xpert™ Core Coverall is a tough 250GSM poly/cotton coverall with multiple pockets for all your work needs.  No hook &amp; loop fastenings to get clogged up with animal hair or wool!  We’ve used stud fastenings and high quality YKK zips on this garment.  Available in 10 Chest sizes from 36” to 54” so you can get the perfect fit.  Elasticated waist and action back expanding sections for maximum comfort while you work.  We have included a stretch knitted cuff, which comfortably keeps the sleeve in position, and stops debris falling down your sleeve when working above your head.  Reflective piping details at chest, cuff and hem to enhance visibility in low light.</t>
+          <t>The Xpert™ Core Coverall is a tough 250GSM poly/cotton coverall with multiple pockets for all your work needs.  No hook &amp; loop fastenings to get clogged up with animal hair or wool!  We’ve used stud fastenings and high quality YKK zips on this garment.  Available in 10 Chest sizes from 36” to 54” so you can get the perfect fit.  Elasticated waist and action back expanding sections for maximum comfort while you work.  We have included a stretch knitted cuff, which comfortably keeps the sleeve in position, and stops debris falling down your sleeve when working above your head.  Reflective piping details at chest, cuff and hem to enhance visibility in low light.
+Chest Sizing guide:
+Small: 36" - 38", Medium: 40" - 42", Large: 44" - 46", X Large: 48" - 50", XX Large 52" - 54"</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B5" s="1">
         <v>5060345832617</v>
       </c>
       <c r="C5" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E5" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F5" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="G5" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H5">
         <v>62113310</v>
       </c>
       <c r="I5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J5" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K5" s="2">
         <v>18.95</v>
       </c>
       <c r="L5">
-        <v>400.00000</v>
-[...1 lines deleted...]
-      <c r="M5">
+        <v>234.00000</v>
+      </c>
+      <c r="M5" s="3">
+        <v>0.2</v>
+      </c>
+      <c r="N5">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="P5" t="s">
         <v>30</v>
       </c>
       <c r="Q5" t="s">
         <v>31</v>
       </c>
       <c r="R5" t="s">
         <v>32</v>
       </c>
       <c r="S5" t="s">
         <v>33</v>
       </c>
       <c r="T5" t="s">
         <v>34</v>
       </c>
-      <c r="U5" t="inlineStr">
+      <c r="U5" t="s">
+        <v>35</v>
+      </c>
+      <c r="V5" t="inlineStr">
         <is>
-          <t>The Xpert™ Core Coverall is a tough 250GSM poly/cotton coverall with multiple pockets for all your work needs.  No hook &amp; loop fastenings to get clogged up with animal hair or wool!  We’ve used stud fastenings and high quality YKK zips on this garment.  Available in 10 Chest sizes from 36” to 54” so you can get the perfect fit.  Elasticated waist and action back expanding sections for maximum comfort while you work.  We have included a stretch knitted cuff, which comfortably keeps the sleeve in position, and stops debris falling down your sleeve when working above your head.  Reflective piping details at chest, cuff and hem to enhance visibility in low light.</t>
+          <t>The Xpert™ Core Coverall is a tough 250GSM poly/cotton coverall with multiple pockets for all your work needs.  No hook &amp; loop fastenings to get clogged up with animal hair or wool!  We’ve used stud fastenings and high quality YKK zips on this garment.  Available in 10 Chest sizes from 36” to 54” so you can get the perfect fit.  Elasticated waist and action back expanding sections for maximum comfort while you work.  We have included a stretch knitted cuff, which comfortably keeps the sleeve in position, and stops debris falling down your sleeve when working above your head.  Reflective piping details at chest, cuff and hem to enhance visibility in low light.
+Chest Sizing guide:
+Small: 36" - 38", Medium: 40" - 42", Large: 44" - 46", X Large: 48" - 50", XX Large 52" - 54"</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B6" s="1">
         <v>5060345832624</v>
       </c>
       <c r="C6" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D6" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F6" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="G6" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H6">
         <v>62113310</v>
       </c>
       <c r="I6" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J6" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K6" s="2">
         <v>18.95</v>
       </c>
       <c r="L6">
-        <v>421.00000</v>
-[...1 lines deleted...]
-      <c r="M6">
+        <v>173.00000</v>
+      </c>
+      <c r="M6" s="3">
+        <v>0.2</v>
+      </c>
+      <c r="N6">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="P6" t="s">
         <v>30</v>
       </c>
       <c r="Q6" t="s">
         <v>31</v>
       </c>
       <c r="R6" t="s">
         <v>32</v>
       </c>
       <c r="S6" t="s">
         <v>33</v>
       </c>
       <c r="T6" t="s">
         <v>34</v>
       </c>
-      <c r="U6" t="inlineStr">
+      <c r="U6" t="s">
+        <v>35</v>
+      </c>
+      <c r="V6" t="inlineStr">
         <is>
-          <t>The Xpert™ Core Coverall is a tough 250GSM poly/cotton coverall with multiple pockets for all your work needs.  No hook &amp; loop fastenings to get clogged up with animal hair or wool!  We’ve used stud fastenings and high quality YKK zips on this garment.  Available in 10 Chest sizes from 36” to 54” so you can get the perfect fit.  Elasticated waist and action back expanding sections for maximum comfort while you work.  We have included a stretch knitted cuff, which comfortably keeps the sleeve in position, and stops debris falling down your sleeve when working above your head.  Reflective piping details at chest, cuff and hem to enhance visibility in low light.</t>
+          <t>The Xpert™ Core Coverall is a tough 250GSM poly/cotton coverall with multiple pockets for all your work needs.  No hook &amp; loop fastenings to get clogged up with animal hair or wool!  We’ve used stud fastenings and high quality YKK zips on this garment.  Available in 10 Chest sizes from 36” to 54” so you can get the perfect fit.  Elasticated waist and action back expanding sections for maximum comfort while you work.  We have included a stretch knitted cuff, which comfortably keeps the sleeve in position, and stops debris falling down your sleeve when working above your head.  Reflective piping details at chest, cuff and hem to enhance visibility in low light.
+Chest Sizing guide:
+Small: 36" - 38", Medium: 40" - 42", Large: 44" - 46", X Large: 48" - 50", XX Large 52" - 54"</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B7" s="1">
         <v>5060345832631</v>
       </c>
       <c r="C7" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D7" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E7" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F7" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="G7" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H7">
         <v>62113310</v>
       </c>
       <c r="I7" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J7" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K7" s="2">
         <v>18.95</v>
       </c>
       <c r="L7">
-        <v>386.00000</v>
-[...1 lines deleted...]
-      <c r="M7">
+        <v>192.00000</v>
+      </c>
+      <c r="M7" s="3">
+        <v>0.2</v>
+      </c>
+      <c r="N7">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="P7" t="s">
         <v>30</v>
       </c>
       <c r="Q7" t="s">
         <v>31</v>
       </c>
       <c r="R7" t="s">
         <v>32</v>
       </c>
       <c r="S7" t="s">
         <v>33</v>
       </c>
       <c r="T7" t="s">
         <v>34</v>
       </c>
-      <c r="U7" t="inlineStr">
+      <c r="U7" t="s">
+        <v>35</v>
+      </c>
+      <c r="V7" t="inlineStr">
         <is>
-          <t>The Xpert™ Core Coverall is a tough 250GSM poly/cotton coverall with multiple pockets for all your work needs.  No hook &amp; loop fastenings to get clogged up with animal hair or wool!  We’ve used stud fastenings and high quality YKK zips on this garment.  Available in 10 Chest sizes from 36” to 54” so you can get the perfect fit.  Elasticated waist and action back expanding sections for maximum comfort while you work.  We have included a stretch knitted cuff, which comfortably keeps the sleeve in position, and stops debris falling down your sleeve when working above your head.  Reflective piping details at chest, cuff and hem to enhance visibility in low light.</t>
+          <t>The Xpert™ Core Coverall is a tough 250GSM poly/cotton coverall with multiple pockets for all your work needs.  No hook &amp; loop fastenings to get clogged up with animal hair or wool!  We’ve used stud fastenings and high quality YKK zips on this garment.  Available in 10 Chest sizes from 36” to 54” so you can get the perfect fit.  Elasticated waist and action back expanding sections for maximum comfort while you work.  We have included a stretch knitted cuff, which comfortably keeps the sleeve in position, and stops debris falling down your sleeve when working above your head.  Reflective piping details at chest, cuff and hem to enhance visibility in low light.
+Chest Sizing guide:
+Small: 36" - 38", Medium: 40" - 42", Large: 44" - 46", X Large: 48" - 50", XX Large 52" - 54"</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B8" s="1">
         <v>5060345832648</v>
       </c>
       <c r="C8" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D8" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E8" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F8" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G8" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H8">
         <v>62113310</v>
       </c>
       <c r="I8" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J8" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K8" s="2">
         <v>18.95</v>
       </c>
       <c r="L8">
-        <v>193.00000</v>
-[...1 lines deleted...]
-      <c r="M8">
+        <v>8.00000</v>
+      </c>
+      <c r="M8" s="3">
+        <v>0.2</v>
+      </c>
+      <c r="N8">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="P8" t="s">
         <v>30</v>
       </c>
       <c r="Q8" t="s">
         <v>31</v>
       </c>
       <c r="R8" t="s">
         <v>32</v>
       </c>
       <c r="S8" t="s">
         <v>33</v>
       </c>
       <c r="T8" t="s">
         <v>34</v>
       </c>
-      <c r="U8" t="inlineStr">
+      <c r="U8" t="s">
+        <v>35</v>
+      </c>
+      <c r="V8" t="inlineStr">
         <is>
-          <t>The Xpert™ Core Coverall is a tough 250GSM poly/cotton coverall with multiple pockets for all your work needs.  No hook &amp; loop fastenings to get clogged up with animal hair or wool!  We’ve used stud fastenings and high quality YKK zips on this garment.  Available in 10 Chest sizes from 36” to 54” so you can get the perfect fit.  Elasticated waist and action back expanding sections for maximum comfort while you work.  We have included a stretch knitted cuff, which comfortably keeps the sleeve in position, and stops debris falling down your sleeve when working above your head.  Reflective piping details at chest, cuff and hem to enhance visibility in low light.</t>
+          <t>The Xpert™ Core Coverall is a tough 250GSM poly/cotton coverall with multiple pockets for all your work needs.  No hook &amp; loop fastenings to get clogged up with animal hair or wool!  We’ve used stud fastenings and high quality YKK zips on this garment.  Available in 10 Chest sizes from 36” to 54” so you can get the perfect fit.  Elasticated waist and action back expanding sections for maximum comfort while you work.  We have included a stretch knitted cuff, which comfortably keeps the sleeve in position, and stops debris falling down your sleeve when working above your head.  Reflective piping details at chest, cuff and hem to enhance visibility in low light.
+Chest Sizing guide:
+Small: 36" - 38", Medium: 40" - 42", Large: 44" - 46", X Large: 48" - 50", XX Large 52" - 54"</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B9" s="1">
         <v>5060345832655</v>
       </c>
       <c r="C9" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D9" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E9" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F9" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="G9" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H9">
         <v>62113310</v>
       </c>
       <c r="I9" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J9" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K9" s="2">
         <v>18.95</v>
       </c>
       <c r="L9">
-        <v>108.00000</v>
-[...1 lines deleted...]
-      <c r="M9">
+        <v>23.00000</v>
+      </c>
+      <c r="M9" s="3">
+        <v>0.2</v>
+      </c>
+      <c r="N9">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="P9" t="s">
         <v>30</v>
       </c>
       <c r="Q9" t="s">
         <v>31</v>
       </c>
       <c r="R9" t="s">
         <v>32</v>
       </c>
       <c r="S9" t="s">
         <v>33</v>
       </c>
       <c r="T9" t="s">
         <v>34</v>
       </c>
-      <c r="U9" t="inlineStr">
+      <c r="U9" t="s">
+        <v>35</v>
+      </c>
+      <c r="V9" t="inlineStr">
         <is>
-          <t>The Xpert™ Core Coverall is a tough 250GSM poly/cotton coverall with multiple pockets for all your work needs.  No hook &amp; loop fastenings to get clogged up with animal hair or wool!  We’ve used stud fastenings and high quality YKK zips on this garment.  Available in 10 Chest sizes from 36” to 54” so you can get the perfect fit.  Elasticated waist and action back expanding sections for maximum comfort while you work.  We have included a stretch knitted cuff, which comfortably keeps the sleeve in position, and stops debris falling down your sleeve when working above your head.  Reflective piping details at chest, cuff and hem to enhance visibility in low light.</t>
+          <t>The Xpert™ Core Coverall is a tough 250GSM poly/cotton coverall with multiple pockets for all your work needs.  No hook &amp; loop fastenings to get clogged up with animal hair or wool!  We’ve used stud fastenings and high quality YKK zips on this garment.  Available in 10 Chest sizes from 36” to 54” so you can get the perfect fit.  Elasticated waist and action back expanding sections for maximum comfort while you work.  We have included a stretch knitted cuff, which comfortably keeps the sleeve in position, and stops debris falling down your sleeve when working above your head.  Reflective piping details at chest, cuff and hem to enhance visibility in low light.
+Chest Sizing guide:
+Small: 36" - 38", Medium: 40" - 42", Large: 44" - 46", X Large: 48" - 50", XX Large 52" - 54"</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B10" s="1">
         <v>5060345832662</v>
       </c>
       <c r="C10" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D10" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E10" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F10" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="G10" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H10">
         <v>62113310</v>
       </c>
       <c r="I10" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J10" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K10" s="2">
         <v>18.95</v>
       </c>
       <c r="L10">
-        <v>16.00000</v>
-[...1 lines deleted...]
-      <c r="M10">
+        <v>0.00000</v>
+      </c>
+      <c r="M10" s="3">
+        <v>0.2</v>
+      </c>
+      <c r="N10">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="P10" t="s">
         <v>30</v>
       </c>
       <c r="Q10" t="s">
         <v>31</v>
       </c>
       <c r="R10" t="s">
         <v>32</v>
       </c>
       <c r="S10" t="s">
         <v>33</v>
       </c>
       <c r="T10" t="s">
         <v>34</v>
       </c>
-      <c r="U10" t="inlineStr">
+      <c r="U10" t="s">
+        <v>35</v>
+      </c>
+      <c r="V10" t="inlineStr">
         <is>
-          <t>The Xpert™ Core Coverall is a tough 250GSM poly/cotton coverall with multiple pockets for all your work needs.  No hook &amp; loop fastenings to get clogged up with animal hair or wool!  We’ve used stud fastenings and high quality YKK zips on this garment.  Available in 10 Chest sizes from 36” to 54” so you can get the perfect fit.  Elasticated waist and action back expanding sections for maximum comfort while you work.  We have included a stretch knitted cuff, which comfortably keeps the sleeve in position, and stops debris falling down your sleeve when working above your head.  Reflective piping details at chest, cuff and hem to enhance visibility in low light.</t>
+          <t>The Xpert™ Core Coverall is a tough 250GSM poly/cotton coverall with multiple pockets for all your work needs.  No hook &amp; loop fastenings to get clogged up with animal hair or wool!  We’ve used stud fastenings and high quality YKK zips on this garment.  Available in 10 Chest sizes from 36” to 54” so you can get the perfect fit.  Elasticated waist and action back expanding sections for maximum comfort while you work.  We have included a stretch knitted cuff, which comfortably keeps the sleeve in position, and stops debris falling down your sleeve when working above your head.  Reflective piping details at chest, cuff and hem to enhance visibility in low light.
+Chest Sizing guide:
+Small: 36" - 38", Medium: 40" - 42", Large: 44" - 46", X Large: 48" - 50", XX Large 52" - 54"</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B11" s="1">
         <v>5060345832679</v>
       </c>
       <c r="C11" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="D11" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E11" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F11" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="G11" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H11">
         <v>62113310</v>
       </c>
       <c r="I11" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J11" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K11" s="2">
         <v>18.95</v>
       </c>
       <c r="L11">
         <v>0.00000</v>
       </c>
-      <c r="M11">
+      <c r="M11" s="3">
+        <v>0.2</v>
+      </c>
+      <c r="N11">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="P11" t="s">
         <v>30</v>
       </c>
       <c r="Q11" t="s">
         <v>31</v>
       </c>
       <c r="R11" t="s">
         <v>32</v>
       </c>
       <c r="S11" t="s">
         <v>33</v>
       </c>
       <c r="T11" t="s">
         <v>34</v>
       </c>
-      <c r="U11" t="inlineStr">
+      <c r="U11" t="s">
+        <v>35</v>
+      </c>
+      <c r="V11" t="inlineStr">
         <is>
-          <t>The Xpert™ Core Coverall is a tough 250GSM poly/cotton coverall with multiple pockets for all your work needs.  No hook &amp; loop fastenings to get clogged up with animal hair or wool!  We’ve used stud fastenings and high quality YKK zips on this garment.  Available in 10 Chest sizes from 36” to 54” so you can get the perfect fit.  Elasticated waist and action back expanding sections for maximum comfort while you work.  We have included a stretch knitted cuff, which comfortably keeps the sleeve in position, and stops debris falling down your sleeve when working above your head.  Reflective piping details at chest, cuff and hem to enhance visibility in low light.</t>
+          <t>The Xpert™ Core Coverall is a tough 250GSM poly/cotton coverall with multiple pockets for all your work needs.  No hook &amp; loop fastenings to get clogged up with animal hair or wool!  We’ve used stud fastenings and high quality YKK zips on this garment.  Available in 10 Chest sizes from 36” to 54” so you can get the perfect fit.  Elasticated waist and action back expanding sections for maximum comfort while you work.  We have included a stretch knitted cuff, which comfortably keeps the sleeve in position, and stops debris falling down your sleeve when working above your head.  Reflective piping details at chest, cuff and hem to enhance visibility in low light.
+Chest Sizing guide:
+Small: 36" - 38", Medium: 40" - 42", Large: 44" - 46", X Large: 48" - 50", XX Large 52" - 54"</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>