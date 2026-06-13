--- v3 (2026-04-26)
+++ v4 (2026-06-13)
@@ -377,51 +377,51 @@
       <c r="D2" t="s">
         <v>24</v>
       </c>
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="F2" t="s">
         <v>26</v>
       </c>
       <c r="G2" t="s">
         <v>27</v>
       </c>
       <c r="H2">
         <v>62113310</v>
       </c>
       <c r="I2" t="s">
         <v>28</v>
       </c>
       <c r="J2" t="s">
         <v>29</v>
       </c>
       <c r="K2" s="2">
         <v>18.95</v>
       </c>
       <c r="L2">
-        <v>41.00000</v>
+        <v>17.00000</v>
       </c>
       <c r="M2" s="3">
         <v>0.2</v>
       </c>
       <c r="N2">
         <v>20</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" t="s">
         <v>32</v>
       </c>
       <c r="S2" t="s">
         <v>33</v>
       </c>
       <c r="T2" t="s">
         <v>34</v>
       </c>
       <c r="U2" t="s">
         <v>35</v>
       </c>
@@ -446,51 +446,51 @@
       <c r="D3" t="s">
         <v>24</v>
       </c>
       <c r="E3" t="s">
         <v>25</v>
       </c>
       <c r="F3" t="s">
         <v>38</v>
       </c>
       <c r="G3" t="s">
         <v>27</v>
       </c>
       <c r="H3">
         <v>62113310</v>
       </c>
       <c r="I3" t="s">
         <v>28</v>
       </c>
       <c r="J3" t="s">
         <v>29</v>
       </c>
       <c r="K3" s="2">
         <v>18.95</v>
       </c>
       <c r="L3">
-        <v>230.00000</v>
+        <v>211.00000</v>
       </c>
       <c r="M3" s="3">
         <v>0.2</v>
       </c>
       <c r="N3">
         <v>20</v>
       </c>
       <c r="P3" t="s">
         <v>30</v>
       </c>
       <c r="Q3" t="s">
         <v>31</v>
       </c>
       <c r="R3" t="s">
         <v>32</v>
       </c>
       <c r="S3" t="s">
         <v>33</v>
       </c>
       <c r="T3" t="s">
         <v>34</v>
       </c>
       <c r="U3" t="s">
         <v>35</v>
       </c>
@@ -515,51 +515,51 @@
       <c r="D4" t="s">
         <v>24</v>
       </c>
       <c r="E4" t="s">
         <v>25</v>
       </c>
       <c r="F4" t="s">
         <v>41</v>
       </c>
       <c r="G4" t="s">
         <v>27</v>
       </c>
       <c r="H4">
         <v>62113310</v>
       </c>
       <c r="I4" t="s">
         <v>28</v>
       </c>
       <c r="J4" t="s">
         <v>29</v>
       </c>
       <c r="K4" s="2">
         <v>18.95</v>
       </c>
       <c r="L4">
-        <v>237.00000</v>
+        <v>189.00000</v>
       </c>
       <c r="M4" s="3">
         <v>0.2</v>
       </c>
       <c r="N4">
         <v>20</v>
       </c>
       <c r="P4" t="s">
         <v>30</v>
       </c>
       <c r="Q4" t="s">
         <v>31</v>
       </c>
       <c r="R4" t="s">
         <v>32</v>
       </c>
       <c r="S4" t="s">
         <v>33</v>
       </c>
       <c r="T4" t="s">
         <v>34</v>
       </c>
       <c r="U4" t="s">
         <v>35</v>
       </c>
@@ -584,51 +584,51 @@
       <c r="D5" t="s">
         <v>24</v>
       </c>
       <c r="E5" t="s">
         <v>25</v>
       </c>
       <c r="F5" t="s">
         <v>44</v>
       </c>
       <c r="G5" t="s">
         <v>27</v>
       </c>
       <c r="H5">
         <v>62113310</v>
       </c>
       <c r="I5" t="s">
         <v>28</v>
       </c>
       <c r="J5" t="s">
         <v>29</v>
       </c>
       <c r="K5" s="2">
         <v>18.95</v>
       </c>
       <c r="L5">
-        <v>234.00000</v>
+        <v>181.00000</v>
       </c>
       <c r="M5" s="3">
         <v>0.2</v>
       </c>
       <c r="N5">
         <v>20</v>
       </c>
       <c r="P5" t="s">
         <v>30</v>
       </c>
       <c r="Q5" t="s">
         <v>31</v>
       </c>
       <c r="R5" t="s">
         <v>32</v>
       </c>
       <c r="S5" t="s">
         <v>33</v>
       </c>
       <c r="T5" t="s">
         <v>34</v>
       </c>
       <c r="U5" t="s">
         <v>35</v>
       </c>
@@ -653,51 +653,51 @@
       <c r="D6" t="s">
         <v>24</v>
       </c>
       <c r="E6" t="s">
         <v>25</v>
       </c>
       <c r="F6" t="s">
         <v>47</v>
       </c>
       <c r="G6" t="s">
         <v>27</v>
       </c>
       <c r="H6">
         <v>62113310</v>
       </c>
       <c r="I6" t="s">
         <v>28</v>
       </c>
       <c r="J6" t="s">
         <v>29</v>
       </c>
       <c r="K6" s="2">
         <v>18.95</v>
       </c>
       <c r="L6">
-        <v>173.00000</v>
+        <v>125.00000</v>
       </c>
       <c r="M6" s="3">
         <v>0.2</v>
       </c>
       <c r="N6">
         <v>20</v>
       </c>
       <c r="P6" t="s">
         <v>30</v>
       </c>
       <c r="Q6" t="s">
         <v>31</v>
       </c>
       <c r="R6" t="s">
         <v>32</v>
       </c>
       <c r="S6" t="s">
         <v>33</v>
       </c>
       <c r="T6" t="s">
         <v>34</v>
       </c>
       <c r="U6" t="s">
         <v>35</v>
       </c>
@@ -722,51 +722,51 @@
       <c r="D7" t="s">
         <v>24</v>
       </c>
       <c r="E7" t="s">
         <v>25</v>
       </c>
       <c r="F7" t="s">
         <v>50</v>
       </c>
       <c r="G7" t="s">
         <v>27</v>
       </c>
       <c r="H7">
         <v>62113310</v>
       </c>
       <c r="I7" t="s">
         <v>28</v>
       </c>
       <c r="J7" t="s">
         <v>29</v>
       </c>
       <c r="K7" s="2">
         <v>18.95</v>
       </c>
       <c r="L7">
-        <v>192.00000</v>
+        <v>126.00000</v>
       </c>
       <c r="M7" s="3">
         <v>0.2</v>
       </c>
       <c r="N7">
         <v>20</v>
       </c>
       <c r="P7" t="s">
         <v>30</v>
       </c>
       <c r="Q7" t="s">
         <v>31</v>
       </c>
       <c r="R7" t="s">
         <v>32</v>
       </c>
       <c r="S7" t="s">
         <v>33</v>
       </c>
       <c r="T7" t="s">
         <v>34</v>
       </c>
       <c r="U7" t="s">
         <v>35</v>
       </c>
@@ -791,51 +791,51 @@
       <c r="D8" t="s">
         <v>24</v>
       </c>
       <c r="E8" t="s">
         <v>25</v>
       </c>
       <c r="F8" t="s">
         <v>53</v>
       </c>
       <c r="G8" t="s">
         <v>27</v>
       </c>
       <c r="H8">
         <v>62113310</v>
       </c>
       <c r="I8" t="s">
         <v>28</v>
       </c>
       <c r="J8" t="s">
         <v>29</v>
       </c>
       <c r="K8" s="2">
         <v>18.95</v>
       </c>
       <c r="L8">
-        <v>8.00000</v>
+        <v>0.00000</v>
       </c>
       <c r="M8" s="3">
         <v>0.2</v>
       </c>
       <c r="N8">
         <v>20</v>
       </c>
       <c r="P8" t="s">
         <v>30</v>
       </c>
       <c r="Q8" t="s">
         <v>31</v>
       </c>
       <c r="R8" t="s">
         <v>32</v>
       </c>
       <c r="S8" t="s">
         <v>33</v>
       </c>
       <c r="T8" t="s">
         <v>34</v>
       </c>
       <c r="U8" t="s">
         <v>35</v>
       </c>
@@ -860,51 +860,51 @@
       <c r="D9" t="s">
         <v>24</v>
       </c>
       <c r="E9" t="s">
         <v>25</v>
       </c>
       <c r="F9" t="s">
         <v>56</v>
       </c>
       <c r="G9" t="s">
         <v>27</v>
       </c>
       <c r="H9">
         <v>62113310</v>
       </c>
       <c r="I9" t="s">
         <v>28</v>
       </c>
       <c r="J9" t="s">
         <v>29</v>
       </c>
       <c r="K9" s="2">
         <v>18.95</v>
       </c>
       <c r="L9">
-        <v>23.00000</v>
+        <v>0.00000</v>
       </c>
       <c r="M9" s="3">
         <v>0.2</v>
       </c>
       <c r="N9">
         <v>20</v>
       </c>
       <c r="P9" t="s">
         <v>30</v>
       </c>
       <c r="Q9" t="s">
         <v>31</v>
       </c>
       <c r="R9" t="s">
         <v>32</v>
       </c>
       <c r="S9" t="s">
         <v>33</v>
       </c>
       <c r="T9" t="s">
         <v>34</v>
       </c>
       <c r="U9" t="s">
         <v>35</v>
       </c>