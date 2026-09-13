--- v5 (2026-06-13)
+++ v6 (2026-09-13)
@@ -347,54 +347,54 @@
       <c r="C2" t="s">
         <v>23</v>
       </c>
       <c r="D2" t="s">
         <v>24</v>
       </c>
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="F2" t="s">
         <v>26</v>
       </c>
       <c r="G2" t="s">
         <v>27</v>
       </c>
       <c r="H2">
         <v>62014010</v>
       </c>
       <c r="I2" t="s">
         <v>28</v>
       </c>
       <c r="J2" t="s">
         <v>29</v>
       </c>
       <c r="K2" s="2">
-        <v>15.95</v>
+        <v>16.95</v>
       </c>
       <c r="L2">
-        <v>203.00000</v>
+        <v>191.00000</v>
       </c>
       <c r="M2" s="3">
         <v>0.2</v>
       </c>
       <c r="N2">
         <v>10</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" t="s">
         <v>32</v>
       </c>
       <c r="S2" t="s">
         <v>33</v>
       </c>
       <c r="T2" t="s">
         <v>34</v>
       </c>
       <c r="U2" t="s">
         <v>35</v>
       </c>
@@ -414,54 +414,54 @@
       <c r="C3" t="s">
         <v>37</v>
       </c>
       <c r="D3" t="s">
         <v>24</v>
       </c>
       <c r="E3" t="s">
         <v>25</v>
       </c>
       <c r="F3" t="s">
         <v>38</v>
       </c>
       <c r="G3" t="s">
         <v>27</v>
       </c>
       <c r="H3">
         <v>62014010</v>
       </c>
       <c r="I3" t="s">
         <v>28</v>
       </c>
       <c r="J3" t="s">
         <v>29</v>
       </c>
       <c r="K3" s="2">
-        <v>15.95</v>
+        <v>16.95</v>
       </c>
       <c r="L3">
-        <v>182.00000</v>
+        <v>141.00000</v>
       </c>
       <c r="M3" s="3">
         <v>0.2</v>
       </c>
       <c r="N3">
         <v>10</v>
       </c>
       <c r="P3" t="s">
         <v>30</v>
       </c>
       <c r="Q3" t="s">
         <v>31</v>
       </c>
       <c r="R3" t="s">
         <v>32</v>
       </c>
       <c r="S3" t="s">
         <v>33</v>
       </c>
       <c r="T3" t="s">
         <v>34</v>
       </c>
       <c r="U3" t="s">
         <v>35</v>
       </c>
@@ -481,54 +481,54 @@
       <c r="C4" t="s">
         <v>40</v>
       </c>
       <c r="D4" t="s">
         <v>24</v>
       </c>
       <c r="E4" t="s">
         <v>25</v>
       </c>
       <c r="F4" t="s">
         <v>41</v>
       </c>
       <c r="G4" t="s">
         <v>27</v>
       </c>
       <c r="H4">
         <v>62014010</v>
       </c>
       <c r="I4" t="s">
         <v>28</v>
       </c>
       <c r="J4" t="s">
         <v>29</v>
       </c>
       <c r="K4" s="2">
-        <v>15.95</v>
+        <v>16.95</v>
       </c>
       <c r="L4">
-        <v>535.00000</v>
+        <v>457.00000</v>
       </c>
       <c r="M4" s="3">
         <v>0.2</v>
       </c>
       <c r="N4">
         <v>10</v>
       </c>
       <c r="P4" t="s">
         <v>30</v>
       </c>
       <c r="Q4" t="s">
         <v>31</v>
       </c>
       <c r="R4" t="s">
         <v>32</v>
       </c>
       <c r="S4" t="s">
         <v>33</v>
       </c>
       <c r="T4" t="s">
         <v>34</v>
       </c>
       <c r="U4" t="s">
         <v>35</v>
       </c>
@@ -548,54 +548,54 @@
       <c r="C5" t="s">
         <v>43</v>
       </c>
       <c r="D5" t="s">
         <v>24</v>
       </c>
       <c r="E5" t="s">
         <v>25</v>
       </c>
       <c r="F5" t="s">
         <v>44</v>
       </c>
       <c r="G5" t="s">
         <v>27</v>
       </c>
       <c r="H5">
         <v>62014010</v>
       </c>
       <c r="I5" t="s">
         <v>28</v>
       </c>
       <c r="J5" t="s">
         <v>29</v>
       </c>
       <c r="K5" s="2">
-        <v>15.95</v>
+        <v>16.95</v>
       </c>
       <c r="L5">
-        <v>980.00000</v>
+        <v>881.00000</v>
       </c>
       <c r="M5" s="3">
         <v>0.2</v>
       </c>
       <c r="N5">
         <v>10</v>
       </c>
       <c r="P5" t="s">
         <v>30</v>
       </c>
       <c r="Q5" t="s">
         <v>31</v>
       </c>
       <c r="R5" t="s">
         <v>32</v>
       </c>
       <c r="S5" t="s">
         <v>33</v>
       </c>
       <c r="T5" t="s">
         <v>34</v>
       </c>
       <c r="U5" t="s">
         <v>35</v>
       </c>
@@ -615,54 +615,54 @@
       <c r="C6" t="s">
         <v>46</v>
       </c>
       <c r="D6" t="s">
         <v>24</v>
       </c>
       <c r="E6" t="s">
         <v>25</v>
       </c>
       <c r="F6" t="s">
         <v>47</v>
       </c>
       <c r="G6" t="s">
         <v>27</v>
       </c>
       <c r="H6">
         <v>62014010</v>
       </c>
       <c r="I6" t="s">
         <v>28</v>
       </c>
       <c r="J6" t="s">
         <v>29</v>
       </c>
       <c r="K6" s="2">
-        <v>15.95</v>
+        <v>16.95</v>
       </c>
       <c r="L6">
-        <v>595.00000</v>
+        <v>512.00000</v>
       </c>
       <c r="M6" s="3">
         <v>0.2</v>
       </c>
       <c r="N6">
         <v>10</v>
       </c>
       <c r="P6" t="s">
         <v>30</v>
       </c>
       <c r="Q6" t="s">
         <v>31</v>
       </c>
       <c r="R6" t="s">
         <v>32</v>
       </c>
       <c r="S6" t="s">
         <v>33</v>
       </c>
       <c r="T6" t="s">
         <v>34</v>
       </c>
       <c r="U6" t="s">
         <v>35</v>
       </c>
@@ -682,54 +682,54 @@
       <c r="C7" t="s">
         <v>49</v>
       </c>
       <c r="D7" t="s">
         <v>24</v>
       </c>
       <c r="E7" t="s">
         <v>25</v>
       </c>
       <c r="F7" t="s">
         <v>50</v>
       </c>
       <c r="G7" t="s">
         <v>27</v>
       </c>
       <c r="H7">
         <v>62014010</v>
       </c>
       <c r="I7" t="s">
         <v>28</v>
       </c>
       <c r="J7" t="s">
         <v>29</v>
       </c>
       <c r="K7" s="2">
-        <v>15.95</v>
+        <v>16.95</v>
       </c>
       <c r="L7">
-        <v>215.00000</v>
+        <v>179.00000</v>
       </c>
       <c r="M7" s="3">
         <v>0.2</v>
       </c>
       <c r="N7">
         <v>10</v>
       </c>
       <c r="P7" t="s">
         <v>30</v>
       </c>
       <c r="Q7" t="s">
         <v>31</v>
       </c>
       <c r="R7" t="s">
         <v>32</v>
       </c>
       <c r="S7" t="s">
         <v>33</v>
       </c>
       <c r="T7" t="s">
         <v>34</v>
       </c>
       <c r="U7" t="s">
         <v>35</v>
       </c>
@@ -749,54 +749,54 @@
       <c r="C8" t="s">
         <v>52</v>
       </c>
       <c r="D8" t="s">
         <v>24</v>
       </c>
       <c r="E8" t="s">
         <v>25</v>
       </c>
       <c r="F8" t="s">
         <v>53</v>
       </c>
       <c r="G8" t="s">
         <v>27</v>
       </c>
       <c r="H8">
         <v>62014010</v>
       </c>
       <c r="I8" t="s">
         <v>28</v>
       </c>
       <c r="J8" t="s">
         <v>29</v>
       </c>
       <c r="K8" s="2">
-        <v>15.95</v>
+        <v>16.95</v>
       </c>
       <c r="L8">
-        <v>112.00000</v>
+        <v>93.00000</v>
       </c>
       <c r="M8" s="3">
         <v>0.2</v>
       </c>
       <c r="N8">
         <v>10</v>
       </c>
       <c r="P8" t="s">
         <v>30</v>
       </c>
       <c r="Q8" t="s">
         <v>31</v>
       </c>
       <c r="R8" t="s">
         <v>32</v>
       </c>
       <c r="S8" t="s">
         <v>33</v>
       </c>
       <c r="T8" t="s">
         <v>34</v>
       </c>
       <c r="U8" t="s">
         <v>35</v>
       </c>