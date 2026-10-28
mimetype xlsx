--- v4 (2026-09-13)
+++ v5 (2026-10-28)
@@ -80,108 +80,108 @@
   <si>
     <t>Feature 1</t>
   </si>
   <si>
     <t>Feature 2</t>
   </si>
   <si>
     <t>Feature 3</t>
   </si>
   <si>
     <t>Feature 4</t>
   </si>
   <si>
     <t>Feature 5</t>
   </si>
   <si>
     <t>Feature 6</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>SWP7040-S/M</t>
   </si>
   <si>
-    <t>Xpert Swampmaster Stormgear Waterproof Dairy Gown Green - S</t>
+    <t>Xpert Swampmaster Stormgear Waterproof Dairy Gown Green - M</t>
   </si>
   <si>
     <t>SWP7040</t>
   </si>
   <si>
     <t>Xpert Swampmaster Stormgear Waterproof Dairy Gown Green</t>
   </si>
   <si>
-    <t>S</t>
+    <t>M</t>
   </si>
   <si>
     <t>Xpert Swampmaster</t>
   </si>
   <si>
     <t>China</t>
   </si>
   <si>
     <t>1.23Kg</t>
   </si>
   <si>
     <t>EN 343:2019 4:2</t>
   </si>
   <si>
     <t>Conforms to EN 343:2019 4:2</t>
   </si>
   <si>
     <t>Dry–X™ Waterproof, Windproof and Breathable Fabric</t>
   </si>
   <si>
     <t>ACTIVE-X™ Stretch 4-way Stretch fabric for great freedom of movement</t>
   </si>
   <si>
     <t>Fully waterproof sealed and welded seams</t>
   </si>
   <si>
     <t>Neoprene cuffs for comfort and protection</t>
   </si>
   <si>
     <t>Zip neck and high collar for great protection</t>
   </si>
   <si>
     <t>SWP7040-M/L</t>
   </si>
   <si>
-    <t>Xpert Swampmaster Stormgear Waterproof Dairy Gown Green - M</t>
-[...2 lines deleted...]
-    <t>M</t>
+    <t>Xpert Swampmaster Stormgear Waterproof Dairy Gown Green - L</t>
+  </si>
+  <si>
+    <t>L</t>
   </si>
   <si>
     <t>SWP7040-L/XL</t>
   </si>
   <si>
-    <t>Xpert Swampmaster Stormgear Waterproof Dairy Gown Green - L</t>
-[...2 lines deleted...]
-    <t>L</t>
+    <t>Xpert Swampmaster Stormgear Waterproof Dairy Gown Green - XL</t>
+  </si>
+  <si>
+    <t>XL</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="1">
     <fill>
       <patternFill patternType="none"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
@@ -317,51 +317,51 @@
       <c r="D2" t="s">
         <v>24</v>
       </c>
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="F2" t="s">
         <v>26</v>
       </c>
       <c r="G2" t="s">
         <v>27</v>
       </c>
       <c r="H2">
         <v>62014010</v>
       </c>
       <c r="I2" t="s">
         <v>28</v>
       </c>
       <c r="J2" t="s">
         <v>29</v>
       </c>
       <c r="K2" s="2">
         <v>31.95</v>
       </c>
       <c r="L2">
-        <v>166.00000</v>
+        <v>350.00000</v>
       </c>
       <c r="M2" s="3">
         <v>0.2</v>
       </c>
       <c r="N2">
         <v>20</v>
       </c>
       <c r="O2" t="s">
         <v>30</v>
       </c>
       <c r="P2" t="s">
         <v>31</v>
       </c>
       <c r="Q2" t="s">
         <v>32</v>
       </c>
       <c r="R2" t="s">
         <v>33</v>
       </c>
       <c r="S2" t="s">
         <v>34</v>
       </c>
       <c r="T2" t="s">
         <v>35</v>
       </c>
@@ -388,51 +388,51 @@
       <c r="D3" t="s">
         <v>24</v>
       </c>
       <c r="E3" t="s">
         <v>25</v>
       </c>
       <c r="F3" t="s">
         <v>39</v>
       </c>
       <c r="G3" t="s">
         <v>27</v>
       </c>
       <c r="H3">
         <v>62014010</v>
       </c>
       <c r="I3" t="s">
         <v>28</v>
       </c>
       <c r="J3" t="s">
         <v>29</v>
       </c>
       <c r="K3" s="2">
         <v>31.95</v>
       </c>
       <c r="L3">
-        <v>381.00000</v>
+        <v>660.00000</v>
       </c>
       <c r="M3" s="3">
         <v>0.2</v>
       </c>
       <c r="N3">
         <v>20</v>
       </c>
       <c r="O3" t="s">
         <v>30</v>
       </c>
       <c r="P3" t="s">
         <v>31</v>
       </c>
       <c r="Q3" t="s">
         <v>32</v>
       </c>
       <c r="R3" t="s">
         <v>33</v>
       </c>
       <c r="S3" t="s">
         <v>34</v>
       </c>
       <c r="T3" t="s">
         <v>35</v>
       </c>
@@ -459,51 +459,51 @@
       <c r="D4" t="s">
         <v>24</v>
       </c>
       <c r="E4" t="s">
         <v>25</v>
       </c>
       <c r="F4" t="s">
         <v>42</v>
       </c>
       <c r="G4" t="s">
         <v>27</v>
       </c>
       <c r="H4">
         <v>62014010</v>
       </c>
       <c r="I4" t="s">
         <v>28</v>
       </c>
       <c r="J4" t="s">
         <v>29</v>
       </c>
       <c r="K4" s="2">
         <v>31.95</v>
       </c>
       <c r="L4">
-        <v>389.00000</v>
+        <v>816.00000</v>
       </c>
       <c r="M4" s="3">
         <v>0.2</v>
       </c>
       <c r="N4">
         <v>20</v>
       </c>
       <c r="O4" t="s">
         <v>30</v>
       </c>
       <c r="P4" t="s">
         <v>31</v>
       </c>
       <c r="Q4" t="s">
         <v>32</v>
       </c>
       <c r="R4" t="s">
         <v>33</v>
       </c>
       <c r="S4" t="s">
         <v>34</v>
       </c>
       <c r="T4" t="s">
         <v>35</v>
       </c>