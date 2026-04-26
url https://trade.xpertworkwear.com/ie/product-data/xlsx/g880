--- v1 (2025-12-10)
+++ v2 (2026-04-26)
@@ -9,86 +9,89 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="30" uniqueCount="30">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="31" uniqueCount="31">
   <si>
     <t>Stock Code</t>
   </si>
   <si>
     <t>Barcode</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Group Code</t>
   </si>
   <si>
     <t>Group Name</t>
   </si>
   <si>
     <t>Variation</t>
   </si>
   <si>
     <t>Brand</t>
   </si>
   <si>
     <t>Commodity Code</t>
   </si>
   <si>
     <t>Country of Origin</t>
   </si>
   <si>
     <t>Nett per Unit</t>
   </si>
   <si>
     <t>List Price</t>
   </si>
   <si>
     <t>Stock</t>
+  </si>
+  <si>
+    <t>VAT Rate</t>
   </si>
   <si>
     <t>Outer Quantity</t>
   </si>
   <si>
     <t>Specification</t>
   </si>
   <si>
     <t>Feature 1</t>
   </si>
   <si>
     <t>Feature 2</t>
   </si>
   <si>
     <t>Feature 3</t>
   </si>
   <si>
     <t>Feature 4</t>
   </si>
   <si>
     <t>Feature 5</t>
   </si>
   <si>
     <t>Feature 6</t>
   </si>
@@ -128,92 +131,94 @@
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="1">
     <fill>
       <patternFill patternType="none"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="2">
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:W2"/>
+  <dimension ref="A1:X2"/>
   <cols>
     <col min="1" max="1" width="14"/>
     <col min="2" max="2" width="8"/>
     <col min="3" max="3" width="47"/>
     <col min="4" max="4" width="14"/>
     <col min="5" max="5" width="47"/>
     <col min="6" max="6" width="10"/>
     <col min="7" max="7" width="6"/>
     <col min="8" max="8" width="15"/>
     <col min="9" max="9" width="18"/>
     <col min="10" max="10" width="14"/>
     <col min="11" max="11" width="11"/>
     <col min="12" max="12" width="9"/>
-    <col min="13" max="13" width="15"/>
-[...5 lines deleted...]
-    <col min="19" max="19" width="10"/>
+    <col min="13" max="13" width="9"/>
+    <col min="14" max="14" width="15"/>
+    <col min="15" max="15" width="14"/>
+    <col min="16" max="16" width="60"/>
+    <col min="17" max="17" width="40"/>
+    <col min="18" max="18" width="45"/>
+    <col min="19" max="19" width="31"/>
     <col min="20" max="20" width="10"/>
-    <col min="21" max="21" width="60"/>
+    <col min="21" max="21" width="10"/>
+    <col min="22" max="22" width="60"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -236,95 +241,101 @@
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C2" t="s">
+        <v>23</v>
+      </c>
+      <c r="D2" t="s">
         <v>22</v>
       </c>
-      <c r="D2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H2">
         <v>9401800000</v>
       </c>
       <c r="I2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="J2" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="K2" s="1">
         <v>89.95</v>
       </c>
       <c r="L2">
-        <v>28.00000</v>
-[...1 lines deleted...]
-      <c r="M2">
+        <v>13.00000</v>
+      </c>
+      <c r="M2" s="2">
+        <v>0.2</v>
+      </c>
+      <c r="N2">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="P2" t="s">
         <v>27</v>
       </c>
       <c r="Q2" t="s">
         <v>28</v>
       </c>
       <c r="R2" t="s">
         <v>29</v>
       </c>
-      <c r="U2" t="inlineStr">
+      <c r="S2" t="s">
+        <v>30</v>
+      </c>
+      <c r="V2" t="inlineStr">
         <is>
           <t>Brighten up your retail space with this eye-catching Xpert cube-seat!  Bright colours give a pop of colour, and the mobile, functional design provides a great solution for letting your customers try on their footwear.
 Where you have the space, these cube seats can be assembled in pairs, the side graphic is designed to match for maximum impact.
 Compact 45 x 45 cm size can go almost anywhere, and the padded wipe-clean surface is functional and easy to maintain.</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>