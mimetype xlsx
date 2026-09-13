--- v5 (2026-06-13)
+++ v6 (2026-09-13)
@@ -320,51 +320,51 @@
       <c r="D2" t="s">
         <v>24</v>
       </c>
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="F2" t="s">
         <v>26</v>
       </c>
       <c r="G2" t="s">
         <v>27</v>
       </c>
       <c r="H2">
         <v>40151200</v>
       </c>
       <c r="I2" t="s">
         <v>28</v>
       </c>
       <c r="J2" t="s">
         <v>29</v>
       </c>
       <c r="K2" s="2">
         <v>5.50</v>
       </c>
       <c r="L2">
-        <v>40.00000</v>
+        <v>30.00000</v>
       </c>
       <c r="M2" s="3">
         <v>0.2</v>
       </c>
       <c r="N2">
         <v>10</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" t="s">
         <v>32</v>
       </c>
       <c r="S2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
@@ -379,51 +379,51 @@
       <c r="D3" t="s">
         <v>24</v>
       </c>
       <c r="E3" t="s">
         <v>25</v>
       </c>
       <c r="F3" t="s">
         <v>37</v>
       </c>
       <c r="G3" t="s">
         <v>27</v>
       </c>
       <c r="H3">
         <v>40151200</v>
       </c>
       <c r="I3" t="s">
         <v>28</v>
       </c>
       <c r="J3" t="s">
         <v>29</v>
       </c>
       <c r="K3" s="2">
         <v>5.50</v>
       </c>
       <c r="L3">
-        <v>10.00000</v>
+        <v>0.00000</v>
       </c>
       <c r="M3" s="3">
         <v>0.2</v>
       </c>
       <c r="N3">
         <v>10</v>
       </c>
       <c r="P3" t="s">
         <v>30</v>
       </c>
       <c r="Q3" t="s">
         <v>31</v>
       </c>
       <c r="R3" t="s">
         <v>32</v>
       </c>
       <c r="S3" t="s">
         <v>33</v>
       </c>
       <c r="V3" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
@@ -438,51 +438,51 @@
       <c r="D4" t="s">
         <v>24</v>
       </c>
       <c r="E4" t="s">
         <v>25</v>
       </c>
       <c r="F4" t="s">
         <v>40</v>
       </c>
       <c r="G4" t="s">
         <v>27</v>
       </c>
       <c r="H4">
         <v>40151200</v>
       </c>
       <c r="I4" t="s">
         <v>28</v>
       </c>
       <c r="J4" t="s">
         <v>29</v>
       </c>
       <c r="K4" s="2">
         <v>5.50</v>
       </c>
       <c r="L4">
-        <v>72.00000</v>
+        <v>66.00000</v>
       </c>
       <c r="M4" s="3">
         <v>0.2</v>
       </c>
       <c r="N4">
         <v>10</v>
       </c>
       <c r="P4" t="s">
         <v>30</v>
       </c>
       <c r="Q4" t="s">
         <v>31</v>
       </c>
       <c r="R4" t="s">
         <v>32</v>
       </c>
       <c r="S4" t="s">
         <v>33</v>
       </c>
       <c r="V4" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
@@ -497,51 +497,51 @@
       <c r="D5" t="s">
         <v>24</v>
       </c>
       <c r="E5" t="s">
         <v>25</v>
       </c>
       <c r="F5" t="s">
         <v>43</v>
       </c>
       <c r="G5" t="s">
         <v>27</v>
       </c>
       <c r="H5">
         <v>40151200</v>
       </c>
       <c r="I5" t="s">
         <v>28</v>
       </c>
       <c r="J5" t="s">
         <v>29</v>
       </c>
       <c r="K5" s="2">
         <v>5.50</v>
       </c>
       <c r="L5">
-        <v>48.00000</v>
+        <v>13.00000</v>
       </c>
       <c r="M5" s="3">
         <v>0.2</v>
       </c>
       <c r="N5">
         <v>10</v>
       </c>
       <c r="P5" t="s">
         <v>30</v>
       </c>
       <c r="Q5" t="s">
         <v>31</v>
       </c>
       <c r="R5" t="s">
         <v>32</v>
       </c>
       <c r="S5" t="s">
         <v>33</v>
       </c>
       <c r="V5" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
 </worksheet>