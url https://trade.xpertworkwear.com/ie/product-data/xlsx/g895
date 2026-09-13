--- v1 (2026-04-26)
+++ v2 (2026-09-13)
@@ -80,144 +80,144 @@
   <si>
     <t>Feature 1</t>
   </si>
   <si>
     <t>Feature 2</t>
   </si>
   <si>
     <t>Feature 3</t>
   </si>
   <si>
     <t>Feature 4</t>
   </si>
   <si>
     <t>Feature 5</t>
   </si>
   <si>
     <t>Feature 6</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>SWP780-41</t>
   </si>
   <si>
-    <t>Swampmaster Pro Ranger S5S Safety PU-Neoprene Wellington Green - EU41 / UK7</t>
+    <t>Xpert Swampmaster Pro Ranger S5S Safety Neoprene Wellington Green - EU41 / UK7</t>
   </si>
   <si>
     <t>SWP780</t>
   </si>
   <si>
-    <t>Swampmaster Pro Ranger S5S Safety PU-Neoprene Wellington Green</t>
+    <t>Xpert Swampmaster Pro Ranger S5S Safety Neoprene Wellington Green</t>
   </si>
   <si>
     <t>EU41 / UK7</t>
   </si>
   <si>
     <t>Xpert Swampmaster</t>
   </si>
   <si>
     <t>Turkey</t>
   </si>
   <si>
     <t>2.60Kg</t>
   </si>
   <si>
     <t>0%</t>
   </si>
   <si>
     <t>CE EN ISO20345:2022 S5S SR PL AN CI FO</t>
   </si>
   <si>
     <t>S5 SAFETY Complete protection with composite toecap and midsole</t>
   </si>
   <si>
     <t>LIGHT-X™ PU Construction with Neoprene Leg Shaft – lightweight, flexible and tough</t>
   </si>
   <si>
     <t>COMFORT-X™ Shock absorbing PU foam footbed for optimum comfort</t>
   </si>
   <si>
     <t>Spacer mesh lining for ultimate comfort and moisture control</t>
   </si>
   <si>
     <t>Easy-off Heel Design</t>
   </si>
   <si>
     <t>SR Slip Resistant, Antistatic Outsole</t>
   </si>
   <si>
     <t>SWP780-42</t>
   </si>
   <si>
-    <t>Swampmaster Pro Ranger S5S Safety PU-Neoprene Wellington Green - EU42 / UK8</t>
+    <t>Xpert Swampmaster Pro Ranger S5S Safety Neoprene Wellington Green - EU42 / UK8</t>
   </si>
   <si>
     <t>EU42 / UK8</t>
   </si>
   <si>
     <t>SWP780-43</t>
   </si>
   <si>
-    <t>Swampmaster Pro Ranger S5S Safety PU-Neoprene Wellington Green - EU43 / UK9</t>
+    <t>Xpert Swampmaster Pro Ranger S5S Safety Neoprene Wellington Green - EU43 / UK9</t>
   </si>
   <si>
     <t>EU43 / UK9</t>
   </si>
   <si>
     <t>SWP780-44</t>
   </si>
   <si>
-    <t>Swampmaster Pro Ranger S5S Safety PU-Neoprene Wellington Green - EU44 / UK10</t>
+    <t>Xpert Swampmaster Pro Ranger S5S Safety Neoprene Wellington Green - EU44 / UK10</t>
   </si>
   <si>
     <t>EU44 / UK10</t>
   </si>
   <si>
     <t>SWP780-45</t>
   </si>
   <si>
-    <t>Swampmaster Pro Ranger S5S Safety PU-Neoprene Wellington Green - EU45 / UK10.5</t>
+    <t>Xpert Swampmaster Pro Ranger S5S Safety Neoprene Wellington Green - EU45 / UK10.5</t>
   </si>
   <si>
     <t>EU45 / UK10.5</t>
   </si>
   <si>
     <t>SWP780-46</t>
   </si>
   <si>
-    <t>Swampmaster Pro Ranger S5S Safety PU-Neoprene Wellington Green - EU46 / UK11</t>
+    <t>Xpert Swampmaster Pro Ranger S5S Safety Neoprene Wellington Green - EU46 / UK11</t>
   </si>
   <si>
     <t>EU46 / UK11</t>
   </si>
   <si>
     <t>SWP780-47</t>
   </si>
   <si>
-    <t>Swampmaster Pro Ranger S5S Safety PU-Neoprene Wellington Green - EU47 / UK12</t>
+    <t>Xpert Swampmaster Pro Ranger S5S Safety Neoprene Wellington Green - EU47 / UK12</t>
   </si>
   <si>
     <t>EU47 / UK12</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="1">
     <fill>
       <patternFill patternType="none"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -240,61 +240,61 @@
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:X8"/>
   <cols>
     <col min="1" max="1" width="11"/>
     <col min="2" max="2" width="14"/>
     <col min="3" max="3" width="60"/>
     <col min="4" max="4" width="11"/>
     <col min="5" max="5" width="60"/>
     <col min="6" max="6" width="14"/>
     <col min="7" max="7" width="18"/>
     <col min="8" max="8" width="15"/>
     <col min="9" max="9" width="18"/>
     <col min="10" max="10" width="14"/>
     <col min="11" max="11" width="11"/>
-    <col min="12" max="12" width="8"/>
+    <col min="12" max="12" width="10"/>
     <col min="13" max="13" width="9"/>
     <col min="14" max="14" width="15"/>
     <col min="15" max="15" width="39"/>
     <col min="16" max="16" width="60"/>
     <col min="17" max="17" width="60"/>
     <col min="18" max="18" width="60"/>
     <col min="19" max="19" width="60"/>
     <col min="20" max="20" width="21"/>
     <col min="21" max="21" width="38"/>
-    <col min="22" max="22" width="12"/>
+    <col min="22" max="22" width="60"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -356,464 +356,527 @@
       <c r="D2" t="s">
         <v>24</v>
       </c>
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="F2" t="s">
         <v>26</v>
       </c>
       <c r="G2" t="s">
         <v>27</v>
       </c>
       <c r="H2">
         <v>64011000</v>
       </c>
       <c r="I2" t="s">
         <v>28</v>
       </c>
       <c r="J2" t="s">
         <v>29</v>
       </c>
       <c r="K2" s="2">
         <v>64.95</v>
       </c>
       <c r="L2">
-        <v>0.00000</v>
+        <v>91.00000</v>
       </c>
       <c r="M2" t="s" s="3">
         <v>30</v>
       </c>
       <c r="N2">
         <v>5</v>
       </c>
       <c r="O2" t="s">
         <v>31</v>
       </c>
       <c r="P2" t="s">
         <v>32</v>
       </c>
       <c r="Q2" t="s">
         <v>33</v>
       </c>
       <c r="R2" t="s">
         <v>34</v>
       </c>
       <c r="S2" t="s">
         <v>35</v>
       </c>
       <c r="T2" t="s">
         <v>36</v>
       </c>
       <c r="U2" t="s">
         <v>37</v>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Built for professionals who spend long days in demanding outdoor environments, the Xpert™ Ranger S5S Safety Wellington delivers exceptional comfort, protection and durability in all weather conditions.
+Featuring a lightweight composite toe cap and Kevlar® midsole, the Ranger provides certified S5S protection without the weight of traditional safety wellingtons. A reinforced PU lower boot offers added protection around the ankle and shin, while the flexible neoprene upper wraps comfortably around the leg for a secure fit and all-day comfort.
+The advanced PU and neoprene construction traps millions of tiny air bubbles within the material, creating a boot that is lightweight, fully waterproof and highly insulating. Inside, a breathable spacer mesh lining helps improve air circulation and is treated to reduce bacteria and odours, keeping feet fresher for longer.
+Certified to the CI (Cold Insulation) standard and tested in temperatures down to -40°C, the Ranger is designed to keep feet warm, dry and comfortable in harsh conditions.
+Whether you're farming, fishing, hunting or tackling demanding outdoor jobs, the Xpert™ Ranger combines premium safety, comfort and performance to help you get the job done.</t>
+        </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>38</v>
       </c>
       <c r="B3" s="1">
         <v>5060345831801</v>
       </c>
       <c r="C3" t="s">
         <v>39</v>
       </c>
       <c r="D3" t="s">
         <v>24</v>
       </c>
       <c r="E3" t="s">
         <v>25</v>
       </c>
       <c r="F3" t="s">
         <v>40</v>
       </c>
       <c r="G3" t="s">
         <v>27</v>
       </c>
       <c r="H3">
         <v>64011000</v>
       </c>
       <c r="I3" t="s">
         <v>28</v>
       </c>
       <c r="J3" t="s">
         <v>29</v>
       </c>
       <c r="K3" s="2">
         <v>64.95</v>
       </c>
       <c r="L3">
-        <v>0.00000</v>
+        <v>164.00000</v>
       </c>
       <c r="M3" t="s" s="3">
         <v>30</v>
       </c>
       <c r="N3">
         <v>5</v>
       </c>
       <c r="O3" t="s">
         <v>31</v>
       </c>
       <c r="P3" t="s">
         <v>32</v>
       </c>
       <c r="Q3" t="s">
         <v>33</v>
       </c>
       <c r="R3" t="s">
         <v>34</v>
       </c>
       <c r="S3" t="s">
         <v>35</v>
       </c>
       <c r="T3" t="s">
         <v>36</v>
       </c>
       <c r="U3" t="s">
         <v>37</v>
+      </c>
+      <c r="V3" t="inlineStr">
+        <is>
+          <t>Built for professionals who spend long days in demanding outdoor environments, the Xpert™ Ranger S5S Safety Wellington delivers exceptional comfort, protection and durability in all weather conditions.
+Featuring a lightweight composite toe cap and Kevlar® midsole, the Ranger provides certified S5S protection without the weight of traditional safety wellingtons. A reinforced PU lower boot offers added protection around the ankle and shin, while the flexible neoprene upper wraps comfortably around the leg for a secure fit and all-day comfort.
+The advanced PU and neoprene construction traps millions of tiny air bubbles within the material, creating a boot that is lightweight, fully waterproof and highly insulating. Inside, a breathable spacer mesh lining helps improve air circulation and is treated to reduce bacteria and odours, keeping feet fresher for longer.
+Certified to the CI (Cold Insulation) standard and tested in temperatures down to -40°C, the Ranger is designed to keep feet warm, dry and comfortable in harsh conditions.
+Whether you're farming, fishing, hunting or tackling demanding outdoor jobs, the Xpert™ Ranger combines premium safety, comfort and performance to help you get the job done.</t>
+        </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>41</v>
       </c>
       <c r="B4" s="1">
         <v>5060345831818</v>
       </c>
       <c r="C4" t="s">
         <v>42</v>
       </c>
       <c r="D4" t="s">
         <v>24</v>
       </c>
       <c r="E4" t="s">
         <v>25</v>
       </c>
       <c r="F4" t="s">
         <v>43</v>
       </c>
       <c r="G4" t="s">
         <v>27</v>
       </c>
       <c r="H4">
         <v>64011000</v>
       </c>
       <c r="I4" t="s">
         <v>28</v>
       </c>
       <c r="J4" t="s">
         <v>29</v>
       </c>
       <c r="K4" s="2">
         <v>64.95</v>
       </c>
       <c r="L4">
-        <v>0.00000</v>
+        <v>184.00000</v>
       </c>
       <c r="M4" t="s" s="3">
         <v>30</v>
       </c>
       <c r="N4">
         <v>5</v>
       </c>
       <c r="O4" t="s">
         <v>31</v>
       </c>
       <c r="P4" t="s">
         <v>32</v>
       </c>
       <c r="Q4" t="s">
         <v>33</v>
       </c>
       <c r="R4" t="s">
         <v>34</v>
       </c>
       <c r="S4" t="s">
         <v>35</v>
       </c>
       <c r="T4" t="s">
         <v>36</v>
       </c>
       <c r="U4" t="s">
         <v>37</v>
+      </c>
+      <c r="V4" t="inlineStr">
+        <is>
+          <t>Built for professionals who spend long days in demanding outdoor environments, the Xpert™ Ranger S5S Safety Wellington delivers exceptional comfort, protection and durability in all weather conditions.
+Featuring a lightweight composite toe cap and Kevlar® midsole, the Ranger provides certified S5S protection without the weight of traditional safety wellingtons. A reinforced PU lower boot offers added protection around the ankle and shin, while the flexible neoprene upper wraps comfortably around the leg for a secure fit and all-day comfort.
+The advanced PU and neoprene construction traps millions of tiny air bubbles within the material, creating a boot that is lightweight, fully waterproof and highly insulating. Inside, a breathable spacer mesh lining helps improve air circulation and is treated to reduce bacteria and odours, keeping feet fresher for longer.
+Certified to the CI (Cold Insulation) standard and tested in temperatures down to -40°C, the Ranger is designed to keep feet warm, dry and comfortable in harsh conditions.
+Whether you're farming, fishing, hunting or tackling demanding outdoor jobs, the Xpert™ Ranger combines premium safety, comfort and performance to help you get the job done.</t>
+        </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>44</v>
       </c>
       <c r="B5" s="1">
         <v>5060345831825</v>
       </c>
       <c r="C5" t="s">
         <v>45</v>
       </c>
       <c r="D5" t="s">
         <v>24</v>
       </c>
       <c r="E5" t="s">
         <v>25</v>
       </c>
       <c r="F5" t="s">
         <v>46</v>
       </c>
       <c r="G5" t="s">
         <v>27</v>
       </c>
       <c r="H5">
         <v>64011000</v>
       </c>
       <c r="I5" t="s">
         <v>28</v>
       </c>
       <c r="J5" t="s">
         <v>29</v>
       </c>
       <c r="K5" s="2">
         <v>64.95</v>
       </c>
       <c r="L5">
-        <v>0.00000</v>
+        <v>183.00000</v>
       </c>
       <c r="M5" t="s" s="3">
         <v>30</v>
       </c>
       <c r="N5">
         <v>5</v>
       </c>
       <c r="O5" t="s">
         <v>31</v>
       </c>
       <c r="P5" t="s">
         <v>32</v>
       </c>
       <c r="Q5" t="s">
         <v>33</v>
       </c>
       <c r="R5" t="s">
         <v>34</v>
       </c>
       <c r="S5" t="s">
         <v>35</v>
       </c>
       <c r="T5" t="s">
         <v>36</v>
       </c>
       <c r="U5" t="s">
         <v>37</v>
+      </c>
+      <c r="V5" t="inlineStr">
+        <is>
+          <t>Built for professionals who spend long days in demanding outdoor environments, the Xpert™ Ranger S5S Safety Wellington delivers exceptional comfort, protection and durability in all weather conditions.
+Featuring a lightweight composite toe cap and Kevlar® midsole, the Ranger provides certified S5S protection without the weight of traditional safety wellingtons. A reinforced PU lower boot offers added protection around the ankle and shin, while the flexible neoprene upper wraps comfortably around the leg for a secure fit and all-day comfort.
+The advanced PU and neoprene construction traps millions of tiny air bubbles within the material, creating a boot that is lightweight, fully waterproof and highly insulating. Inside, a breathable spacer mesh lining helps improve air circulation and is treated to reduce bacteria and odours, keeping feet fresher for longer.
+Certified to the CI (Cold Insulation) standard and tested in temperatures down to -40°C, the Ranger is designed to keep feet warm, dry and comfortable in harsh conditions.
+Whether you're farming, fishing, hunting or tackling demanding outdoor jobs, the Xpert™ Ranger combines premium safety, comfort and performance to help you get the job done.</t>
+        </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>47</v>
       </c>
       <c r="B6" s="1">
         <v>5060345831832</v>
       </c>
       <c r="C6" t="s">
         <v>48</v>
       </c>
       <c r="D6" t="s">
         <v>24</v>
       </c>
       <c r="E6" t="s">
         <v>25</v>
       </c>
       <c r="F6" t="s">
         <v>49</v>
       </c>
       <c r="G6" t="s">
         <v>27</v>
       </c>
       <c r="H6">
         <v>64011000</v>
       </c>
       <c r="I6" t="s">
         <v>28</v>
       </c>
       <c r="J6" t="s">
         <v>29</v>
       </c>
       <c r="K6" s="2">
         <v>64.95</v>
       </c>
       <c r="L6">
-        <v>0.00000</v>
+        <v>43.00000</v>
       </c>
       <c r="M6" t="s" s="3">
         <v>30</v>
       </c>
       <c r="N6">
         <v>5</v>
       </c>
       <c r="O6" t="s">
         <v>31</v>
       </c>
       <c r="P6" t="s">
         <v>32</v>
       </c>
       <c r="Q6" t="s">
         <v>33</v>
       </c>
       <c r="R6" t="s">
         <v>34</v>
       </c>
       <c r="S6" t="s">
         <v>35</v>
       </c>
       <c r="T6" t="s">
         <v>36</v>
       </c>
       <c r="U6" t="s">
         <v>37</v>
+      </c>
+      <c r="V6" t="inlineStr">
+        <is>
+          <t>Built for professionals who spend long days in demanding outdoor environments, the Xpert™ Ranger S5S Safety Wellington delivers exceptional comfort, protection and durability in all weather conditions.
+Featuring a lightweight composite toe cap and Kevlar® midsole, the Ranger provides certified S5S protection without the weight of traditional safety wellingtons. A reinforced PU lower boot offers added protection around the ankle and shin, while the flexible neoprene upper wraps comfortably around the leg for a secure fit and all-day comfort.
+The advanced PU and neoprene construction traps millions of tiny air bubbles within the material, creating a boot that is lightweight, fully waterproof and highly insulating. Inside, a breathable spacer mesh lining helps improve air circulation and is treated to reduce bacteria and odours, keeping feet fresher for longer.
+Certified to the CI (Cold Insulation) standard and tested in temperatures down to -40°C, the Ranger is designed to keep feet warm, dry and comfortable in harsh conditions.
+Whether you're farming, fishing, hunting or tackling demanding outdoor jobs, the Xpert™ Ranger combines premium safety, comfort and performance to help you get the job done.</t>
+        </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>50</v>
       </c>
       <c r="B7" s="1">
         <v>5060345831849</v>
       </c>
       <c r="C7" t="s">
         <v>51</v>
       </c>
       <c r="D7" t="s">
         <v>24</v>
       </c>
       <c r="E7" t="s">
         <v>25</v>
       </c>
       <c r="F7" t="s">
         <v>52</v>
       </c>
       <c r="G7" t="s">
         <v>27</v>
       </c>
       <c r="H7">
         <v>64011000</v>
       </c>
       <c r="I7" t="s">
         <v>28</v>
       </c>
       <c r="J7" t="s">
         <v>29</v>
       </c>
       <c r="K7" s="2">
         <v>64.95</v>
       </c>
       <c r="L7">
-        <v>0.00000</v>
+        <v>166.00000</v>
       </c>
       <c r="M7" t="s" s="3">
         <v>30</v>
       </c>
       <c r="N7">
         <v>5</v>
       </c>
       <c r="O7" t="s">
         <v>31</v>
       </c>
       <c r="P7" t="s">
         <v>32</v>
       </c>
       <c r="Q7" t="s">
         <v>33</v>
       </c>
       <c r="R7" t="s">
         <v>34</v>
       </c>
       <c r="S7" t="s">
         <v>35</v>
       </c>
       <c r="T7" t="s">
         <v>36</v>
       </c>
       <c r="U7" t="s">
         <v>37</v>
+      </c>
+      <c r="V7" t="inlineStr">
+        <is>
+          <t>Built for professionals who spend long days in demanding outdoor environments, the Xpert™ Ranger S5S Safety Wellington delivers exceptional comfort, protection and durability in all weather conditions.
+Featuring a lightweight composite toe cap and Kevlar® midsole, the Ranger provides certified S5S protection without the weight of traditional safety wellingtons. A reinforced PU lower boot offers added protection around the ankle and shin, while the flexible neoprene upper wraps comfortably around the leg for a secure fit and all-day comfort.
+The advanced PU and neoprene construction traps millions of tiny air bubbles within the material, creating a boot that is lightweight, fully waterproof and highly insulating. Inside, a breathable spacer mesh lining helps improve air circulation and is treated to reduce bacteria and odours, keeping feet fresher for longer.
+Certified to the CI (Cold Insulation) standard and tested in temperatures down to -40°C, the Ranger is designed to keep feet warm, dry and comfortable in harsh conditions.
+Whether you're farming, fishing, hunting or tackling demanding outdoor jobs, the Xpert™ Ranger combines premium safety, comfort and performance to help you get the job done.</t>
+        </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>53</v>
       </c>
       <c r="B8" s="1">
         <v>5060345831856</v>
       </c>
       <c r="C8" t="s">
         <v>54</v>
       </c>
       <c r="D8" t="s">
         <v>24</v>
       </c>
       <c r="E8" t="s">
         <v>25</v>
       </c>
       <c r="F8" t="s">
         <v>55</v>
       </c>
       <c r="G8" t="s">
         <v>27</v>
       </c>
       <c r="H8">
         <v>64011000</v>
       </c>
       <c r="I8" t="s">
         <v>28</v>
       </c>
       <c r="J8" t="s">
         <v>29</v>
       </c>
       <c r="K8" s="2">
         <v>64.95</v>
       </c>
       <c r="L8">
-        <v>0.00000</v>
+        <v>91.00000</v>
       </c>
       <c r="M8" t="s" s="3">
         <v>30</v>
       </c>
       <c r="N8">
         <v>5</v>
       </c>
       <c r="O8" t="s">
         <v>31</v>
       </c>
       <c r="P8" t="s">
         <v>32</v>
       </c>
       <c r="Q8" t="s">
         <v>33</v>
       </c>
       <c r="R8" t="s">
         <v>34</v>
       </c>
       <c r="S8" t="s">
         <v>35</v>
       </c>
       <c r="T8" t="s">
         <v>36</v>
       </c>
       <c r="U8" t="s">
         <v>37</v>
+      </c>
+      <c r="V8" t="inlineStr">
+        <is>
+          <t>Built for professionals who spend long days in demanding outdoor environments, the Xpert™ Ranger S5S Safety Wellington delivers exceptional comfort, protection and durability in all weather conditions.
+Featuring a lightweight composite toe cap and Kevlar® midsole, the Ranger provides certified S5S protection without the weight of traditional safety wellingtons. A reinforced PU lower boot offers added protection around the ankle and shin, while the flexible neoprene upper wraps comfortably around the leg for a secure fit and all-day comfort.
+The advanced PU and neoprene construction traps millions of tiny air bubbles within the material, creating a boot that is lightweight, fully waterproof and highly insulating. Inside, a breathable spacer mesh lining helps improve air circulation and is treated to reduce bacteria and odours, keeping feet fresher for longer.
+Certified to the CI (Cold Insulation) standard and tested in temperatures down to -40°C, the Ranger is designed to keep feet warm, dry and comfortable in harsh conditions.
+Whether you're farming, fishing, hunting or tackling demanding outdoor jobs, the Xpert™ Ranger combines premium safety, comfort and performance to help you get the job done.</t>
+        </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>