--- v1 (2026-01-25)
+++ v2 (2026-04-26)
@@ -9,86 +9,89 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="50" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="51" uniqueCount="51">
   <si>
     <t>Stock Code</t>
   </si>
   <si>
     <t>Barcode</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Group Code</t>
   </si>
   <si>
     <t>Group Name</t>
   </si>
   <si>
     <t>Variation</t>
   </si>
   <si>
     <t>Brand</t>
   </si>
   <si>
     <t>Commodity Code</t>
   </si>
   <si>
     <t>Country of Origin</t>
   </si>
   <si>
     <t>Nett per Unit</t>
   </si>
   <si>
     <t>List Price</t>
   </si>
   <si>
     <t>Stock</t>
+  </si>
+  <si>
+    <t>VAT Rate</t>
   </si>
   <si>
     <t>Outer Quantity</t>
   </si>
   <si>
     <t>Specification</t>
   </si>
   <si>
     <t>Feature 1</t>
   </si>
   <si>
     <t>Feature 2</t>
   </si>
   <si>
     <t>Feature 3</t>
   </si>
   <si>
     <t>Feature 4</t>
   </si>
   <si>
     <t>Feature 5</t>
   </si>
   <si>
     <t>Feature 6</t>
   </si>
@@ -188,93 +191,95 @@
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="1">
     <fill>
       <patternFill patternType="none"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="3">
+  <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:W7"/>
+  <dimension ref="A1:X7"/>
   <cols>
     <col min="1" max="1" width="11"/>
     <col min="2" max="2" width="14"/>
     <col min="3" max="3" width="60"/>
     <col min="4" max="4" width="11"/>
     <col min="5" max="5" width="57"/>
     <col min="6" max="6" width="10"/>
     <col min="7" max="7" width="10"/>
     <col min="8" max="8" width="15"/>
     <col min="9" max="9" width="18"/>
     <col min="10" max="10" width="14"/>
     <col min="11" max="11" width="11"/>
     <col min="12" max="12" width="10"/>
-    <col min="13" max="13" width="15"/>
-[...7 lines deleted...]
-    <col min="21" max="21" width="60"/>
+    <col min="13" max="13" width="9"/>
+    <col min="14" max="14" width="15"/>
+    <col min="15" max="15" width="14"/>
+    <col min="16" max="16" width="60"/>
+    <col min="17" max="17" width="57"/>
+    <col min="18" max="18" width="60"/>
+    <col min="19" max="19" width="51"/>
+    <col min="20" max="20" width="60"/>
+    <col min="21" max="21" width="27"/>
+    <col min="22" max="22" width="60"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -297,429 +302,450 @@
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B2" s="1">
         <v>5060345834482</v>
       </c>
       <c r="C2" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F2" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="G2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H2">
         <v>62034211</v>
       </c>
       <c r="I2" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K2" s="2">
         <v>15.95</v>
       </c>
       <c r="L2">
-        <v>408.00000</v>
-[...1 lines deleted...]
-      <c r="M2">
+        <v>334.00000</v>
+      </c>
+      <c r="M2" s="3">
+        <v>0.2</v>
+      </c>
+      <c r="N2">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" t="s">
         <v>32</v>
       </c>
       <c r="S2" t="s">
         <v>33</v>
       </c>
       <c r="T2" t="s">
         <v>34</v>
       </c>
-      <c r="U2" t="inlineStr">
+      <c r="U2" t="s">
+        <v>35</v>
+      </c>
+      <c r="V2" t="inlineStr">
         <is>
           <t>Experience comfort and functionality combined in the Xpert Pro Stretch+ Holster Pocket Work Shorts. Designed for professionals who demand both efficiency and style, these shorts feature extra-large, foldaway holster pockets and various utility pockets, perfectly suited for storing tools and personal items. Ideal for outdoor work during the Summer for farmers, craftsmen, and DIYers, these shorts blend durability, practicality, and style to keep you comfortable while you work. Perfect for both professional environments and personal projects.</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B3" s="1">
         <v>5060345834499</v>
       </c>
       <c r="C3" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D3" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E3" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F3" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="G3" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H3">
         <v>62034211</v>
       </c>
       <c r="I3" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J3" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K3" s="2">
         <v>15.95</v>
       </c>
       <c r="L3">
-        <v>206.00000</v>
-[...1 lines deleted...]
-      <c r="M3">
+        <v>100.00000</v>
+      </c>
+      <c r="M3" s="3">
+        <v>0.2</v>
+      </c>
+      <c r="N3">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="P3" t="s">
         <v>30</v>
       </c>
       <c r="Q3" t="s">
         <v>31</v>
       </c>
       <c r="R3" t="s">
         <v>32</v>
       </c>
       <c r="S3" t="s">
         <v>33</v>
       </c>
       <c r="T3" t="s">
         <v>34</v>
       </c>
-      <c r="U3" t="inlineStr">
+      <c r="U3" t="s">
+        <v>35</v>
+      </c>
+      <c r="V3" t="inlineStr">
         <is>
           <t>Experience comfort and functionality combined in the Xpert Pro Stretch+ Holster Pocket Work Shorts. Designed for professionals who demand both efficiency and style, these shorts feature extra-large, foldaway holster pockets and various utility pockets, perfectly suited for storing tools and personal items. Ideal for outdoor work during the Summer for farmers, craftsmen, and DIYers, these shorts blend durability, practicality, and style to keep you comfortable while you work. Perfect for both professional environments and personal projects.</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B4" s="1">
         <v>5060345837292</v>
       </c>
       <c r="C4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D4" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E4" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="G4" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H4">
         <v>62034211</v>
       </c>
       <c r="I4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K4" s="2">
         <v>15.95</v>
       </c>
       <c r="L4">
-        <v>165.00000</v>
-[...1 lines deleted...]
-      <c r="M4">
+        <v>36.00000</v>
+      </c>
+      <c r="M4" s="3">
+        <v>0.2</v>
+      </c>
+      <c r="N4">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="P4" t="s">
         <v>30</v>
       </c>
       <c r="Q4" t="s">
         <v>31</v>
       </c>
       <c r="R4" t="s">
         <v>32</v>
       </c>
       <c r="S4" t="s">
         <v>33</v>
       </c>
       <c r="T4" t="s">
         <v>34</v>
       </c>
-      <c r="U4" t="inlineStr">
+      <c r="U4" t="s">
+        <v>35</v>
+      </c>
+      <c r="V4" t="inlineStr">
         <is>
           <t>Experience comfort and functionality combined in the Xpert Pro Stretch+ Holster Pocket Work Shorts. Designed for professionals who demand both efficiency and style, these shorts feature extra-large, foldaway holster pockets and various utility pockets, perfectly suited for storing tools and personal items. Ideal for outdoor work during the Summer for farmers, craftsmen, and DIYers, these shorts blend durability, practicality, and style to keep you comfortable while you work. Perfect for both professional environments and personal projects.</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B5" s="1">
         <v>5060345839463</v>
       </c>
       <c r="C5" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E5" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F5" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="G5" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H5">
         <v>62034211</v>
       </c>
       <c r="I5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J5" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K5" s="2">
         <v>15.95</v>
       </c>
       <c r="L5">
-        <v>107.00000</v>
-[...1 lines deleted...]
-      <c r="M5">
+        <v>0.00000</v>
+      </c>
+      <c r="M5" s="3">
+        <v>0.2</v>
+      </c>
+      <c r="N5">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="P5" t="s">
         <v>30</v>
       </c>
       <c r="Q5" t="s">
         <v>31</v>
       </c>
       <c r="R5" t="s">
         <v>32</v>
       </c>
       <c r="S5" t="s">
         <v>33</v>
       </c>
       <c r="T5" t="s">
         <v>34</v>
       </c>
-      <c r="U5" t="inlineStr">
+      <c r="U5" t="s">
+        <v>35</v>
+      </c>
+      <c r="V5" t="inlineStr">
         <is>
           <t>Experience comfort and functionality combined in the Xpert Pro Stretch+ Holster Pocket Work Shorts. Designed for professionals who demand both efficiency and style, these shorts feature extra-large, foldaway holster pockets and various utility pockets, perfectly suited for storing tools and personal items. Ideal for outdoor work during the Summer for farmers, craftsmen, and DIYers, these shorts blend durability, practicality, and style to keep you comfortable while you work. Perfect for both professional environments and personal projects.</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B6" s="1">
         <v>5060345839470</v>
       </c>
       <c r="C6" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D6" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F6" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="G6" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H6">
         <v>62034211</v>
       </c>
       <c r="I6" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J6" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K6" s="2">
         <v>15.95</v>
       </c>
       <c r="L6">
-        <v>260.00000</v>
-[...1 lines deleted...]
-      <c r="M6">
+        <v>163.00000</v>
+      </c>
+      <c r="M6" s="3">
+        <v>0.2</v>
+      </c>
+      <c r="N6">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="P6" t="s">
         <v>30</v>
       </c>
       <c r="Q6" t="s">
         <v>31</v>
       </c>
       <c r="R6" t="s">
         <v>32</v>
       </c>
       <c r="S6" t="s">
         <v>33</v>
       </c>
       <c r="T6" t="s">
         <v>34</v>
       </c>
-      <c r="U6" t="inlineStr">
+      <c r="U6" t="s">
+        <v>35</v>
+      </c>
+      <c r="V6" t="inlineStr">
         <is>
           <t>Experience comfort and functionality combined in the Xpert Pro Stretch+ Holster Pocket Work Shorts. Designed for professionals who demand both efficiency and style, these shorts feature extra-large, foldaway holster pockets and various utility pockets, perfectly suited for storing tools and personal items. Ideal for outdoor work during the Summer for farmers, craftsmen, and DIYers, these shorts blend durability, practicality, and style to keep you comfortable while you work. Perfect for both professional environments and personal projects.</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B7" s="1">
         <v>5060345839487</v>
       </c>
       <c r="C7" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D7" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E7" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F7" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="G7" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H7">
         <v>62034211</v>
       </c>
       <c r="I7" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J7" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K7" s="2">
         <v>15.95</v>
       </c>
       <c r="L7">
-        <v>268.00000</v>
-[...1 lines deleted...]
-      <c r="M7">
+        <v>206.00000</v>
+      </c>
+      <c r="M7" s="3">
+        <v>0.2</v>
+      </c>
+      <c r="N7">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="P7" t="s">
         <v>30</v>
       </c>
       <c r="Q7" t="s">
         <v>31</v>
       </c>
       <c r="R7" t="s">
         <v>32</v>
       </c>
       <c r="S7" t="s">
         <v>33</v>
       </c>
       <c r="T7" t="s">
         <v>34</v>
       </c>
-      <c r="U7" t="inlineStr">
+      <c r="U7" t="s">
+        <v>35</v>
+      </c>
+      <c r="V7" t="inlineStr">
         <is>
           <t>Experience comfort and functionality combined in the Xpert Pro Stretch+ Holster Pocket Work Shorts. Designed for professionals who demand both efficiency and style, these shorts feature extra-large, foldaway holster pockets and various utility pockets, perfectly suited for storing tools and personal items. Ideal for outdoor work during the Summer for farmers, craftsmen, and DIYers, these shorts blend durability, practicality, and style to keep you comfortable while you work. Perfect for both professional environments and personal projects.</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>