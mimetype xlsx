--- v1 (2026-01-25)
+++ v2 (2026-04-26)
@@ -9,137 +9,143 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="50" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="52" uniqueCount="52">
   <si>
     <t>Stock Code</t>
   </si>
   <si>
     <t>Barcode</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Group Code</t>
   </si>
   <si>
     <t>Group Name</t>
   </si>
   <si>
     <t>Variation</t>
   </si>
   <si>
     <t>Brand</t>
   </si>
   <si>
     <t>Commodity Code</t>
   </si>
   <si>
     <t>Country of Origin</t>
   </si>
   <si>
     <t>Nett per Unit</t>
   </si>
   <si>
     <t>List Price</t>
   </si>
   <si>
     <t>Stock</t>
   </si>
   <si>
+    <t>VAT Rate</t>
+  </si>
+  <si>
     <t>Outer Quantity</t>
   </si>
   <si>
     <t>Specification</t>
   </si>
   <si>
     <t>Feature 1</t>
   </si>
   <si>
     <t>Feature 2</t>
   </si>
   <si>
     <t>Feature 3</t>
   </si>
   <si>
     <t>Feature 4</t>
   </si>
   <si>
     <t>Feature 5</t>
   </si>
   <si>
     <t>Feature 6</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>SWP7210-3/4</t>
   </si>
   <si>
     <t>Swampmaster No-Sweat Stormgear Junior Waterproof Jacket Navy - Age 3-4 Years</t>
   </si>
   <si>
     <t>SWP7210</t>
   </si>
   <si>
     <t>Swampmaster No-Sweat Stormgear Junior Waterproof Jacket Navy</t>
   </si>
   <si>
     <t>Age 3-4 Years</t>
   </si>
   <si>
     <t>Xpert Swampmaster</t>
   </si>
   <si>
     <t>China</t>
   </si>
   <si>
     <t>0.50Kg</t>
+  </si>
+  <si>
+    <t>0%</t>
   </si>
   <si>
     <t>DRY-X™ Waterproof, windproof and breathable fabric</t>
   </si>
   <si>
     <t>ACTIVE-X™ Stretch. 4-Way stretch fabric</t>
   </si>
   <si>
     <t>Reflective details for enhanced visibility and safety</t>
   </si>
   <si>
     <t>Fully waterproof sealed and welded seams</t>
   </si>
   <si>
     <t>Adjustable drawcord waist</t>
   </si>
   <si>
     <t>Easy-access pockets with storm flaps</t>
   </si>
   <si>
     <t>SWP7210-5/6</t>
   </si>
   <si>
     <t>Swampmaster No-Sweat Stormgear Junior Waterproof Jacket Navy - Age 5-6 Years</t>
   </si>
@@ -188,93 +194,95 @@
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="1">
     <fill>
       <patternFill patternType="none"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="3">
+  <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:W7"/>
+  <dimension ref="A1:X7"/>
   <cols>
     <col min="1" max="1" width="14"/>
     <col min="2" max="2" width="14"/>
     <col min="3" max="3" width="60"/>
     <col min="4" max="4" width="11"/>
     <col min="5" max="5" width="60"/>
     <col min="6" max="6" width="16"/>
     <col min="7" max="7" width="18"/>
     <col min="8" max="8" width="15"/>
     <col min="9" max="9" width="18"/>
     <col min="10" max="10" width="14"/>
     <col min="11" max="11" width="11"/>
     <col min="12" max="12" width="10"/>
-    <col min="13" max="13" width="15"/>
-[...7 lines deleted...]
-    <col min="21" max="21" width="60"/>
+    <col min="13" max="13" width="9"/>
+    <col min="14" max="14" width="15"/>
+    <col min="15" max="15" width="14"/>
+    <col min="16" max="16" width="51"/>
+    <col min="17" max="17" width="40"/>
+    <col min="18" max="18" width="54"/>
+    <col min="19" max="19" width="41"/>
+    <col min="20" max="20" width="26"/>
+    <col min="21" max="21" width="37"/>
+    <col min="22" max="22" width="60"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -297,460 +305,481 @@
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B2" s="1">
         <v>5060345836059</v>
       </c>
       <c r="C2" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F2" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="G2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H2">
         <v>62031990</v>
       </c>
       <c r="I2" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K2" s="2">
         <v>12.95</v>
       </c>
       <c r="L2">
-        <v>47.00000</v>
-[...1 lines deleted...]
-      <c r="M2">
+        <v>152.00000</v>
+      </c>
+      <c r="M2" t="s" s="3">
+        <v>30</v>
+      </c>
+      <c r="N2">
         <v>20</v>
       </c>
-      <c r="O2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P2" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="Q2" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="R2" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="S2" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="T2" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="U2" t="inlineStr">
+        <v>35</v>
+      </c>
+      <c r="U2" t="s">
+        <v>36</v>
+      </c>
+      <c r="V2" t="inlineStr">
         <is>
           <t>Built as tough as our adult range, this Xpert Swampmaster Stormgear Junior Jacket doesn't cut corners. We've packed it with the features that matter for active kids who play as hard as you work.
 Breathable fabric and underarm vents keep them cool when they're busy exploring. The welded seams and storm flap zip keep rain where it belongs - outside. Elasticated wrists and hem lock out wind, while the fitted hood tucks away when the sun shows up.
 Like all our junior gear, we've added hi-vis reflective details for peace of mind in low light.
 Complete the setup with Xpert Swampmaster Stormgear Junior Waterproof Trousers - because puddles were made for jumping in.
 THE XPERT FOUNDATION
 Every Xpert product you buy helps make a difference. We give 1% of all sales to support causes that matter to our communities.
 Find out who we're supporting and the difference you're helping make at xpertworkwear.com/foundation</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="B3" s="1">
         <v>5060345836066</v>
       </c>
       <c r="C3" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D3" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E3" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F3" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="G3" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H3">
         <v>62031990</v>
       </c>
       <c r="I3" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J3" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K3" s="2">
         <v>12.95</v>
       </c>
       <c r="L3">
-        <v>33.00000</v>
-[...1 lines deleted...]
-      <c r="M3">
+        <v>308.00000</v>
+      </c>
+      <c r="M3" t="s" s="3">
+        <v>30</v>
+      </c>
+      <c r="N3">
         <v>20</v>
       </c>
-      <c r="O3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P3" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="Q3" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="R3" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="S3" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="T3" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="U3" t="inlineStr">
+        <v>35</v>
+      </c>
+      <c r="U3" t="s">
+        <v>36</v>
+      </c>
+      <c r="V3" t="inlineStr">
         <is>
           <t>Built as tough as our adult range, this Xpert Swampmaster Stormgear Junior Jacket doesn't cut corners. We've packed it with the features that matter for active kids who play as hard as you work.
 Breathable fabric and underarm vents keep them cool when they're busy exploring. The welded seams and storm flap zip keep rain where it belongs - outside. Elasticated wrists and hem lock out wind, while the fitted hood tucks away when the sun shows up.
 Like all our junior gear, we've added hi-vis reflective details for peace of mind in low light.
 Complete the setup with Xpert Swampmaster Stormgear Junior Waterproof Trousers - because puddles were made for jumping in.
 THE XPERT FOUNDATION
 Every Xpert product you buy helps make a difference. We give 1% of all sales to support causes that matter to our communities.
 Find out who we're supporting and the difference you're helping make at xpertworkwear.com/foundation</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="B4" s="1">
         <v>5060345836073</v>
       </c>
       <c r="C4" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="D4" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E4" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F4" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="G4" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H4">
         <v>62031990</v>
       </c>
       <c r="I4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K4" s="2">
         <v>12.95</v>
       </c>
       <c r="L4">
-        <v>376.00000</v>
-[...1 lines deleted...]
-      <c r="M4">
+        <v>299.00000</v>
+      </c>
+      <c r="M4" t="s" s="3">
+        <v>30</v>
+      </c>
+      <c r="N4">
         <v>20</v>
       </c>
-      <c r="O4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="Q4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="R4" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="S4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="T4" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="U4" t="inlineStr">
+        <v>35</v>
+      </c>
+      <c r="U4" t="s">
+        <v>36</v>
+      </c>
+      <c r="V4" t="inlineStr">
         <is>
           <t>Built as tough as our adult range, this Xpert Swampmaster Stormgear Junior Jacket doesn't cut corners. We've packed it with the features that matter for active kids who play as hard as you work.
 Breathable fabric and underarm vents keep them cool when they're busy exploring. The welded seams and storm flap zip keep rain where it belongs - outside. Elasticated wrists and hem lock out wind, while the fitted hood tucks away when the sun shows up.
 Like all our junior gear, we've added hi-vis reflective details for peace of mind in low light.
 Complete the setup with Xpert Swampmaster Stormgear Junior Waterproof Trousers - because puddles were made for jumping in.
 THE XPERT FOUNDATION
 Every Xpert product you buy helps make a difference. We give 1% of all sales to support causes that matter to our communities.
 Find out who we're supporting and the difference you're helping make at xpertworkwear.com/foundation</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="B5" s="1">
         <v>5060345836080</v>
       </c>
       <c r="C5" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="D5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E5" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F5" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="G5" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H5">
         <v>62031990</v>
       </c>
       <c r="I5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J5" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K5" s="2">
         <v>12.95</v>
       </c>
       <c r="L5">
-        <v>401.00000</v>
-[...1 lines deleted...]
-      <c r="M5">
+        <v>370.00000</v>
+      </c>
+      <c r="M5" t="s" s="3">
+        <v>30</v>
+      </c>
+      <c r="N5">
         <v>20</v>
       </c>
-      <c r="O5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P5" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="Q5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="R5" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="S5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="T5" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="U5" t="inlineStr">
+        <v>35</v>
+      </c>
+      <c r="U5" t="s">
+        <v>36</v>
+      </c>
+      <c r="V5" t="inlineStr">
         <is>
           <t>Built as tough as our adult range, this Xpert Swampmaster Stormgear Junior Jacket doesn't cut corners. We've packed it with the features that matter for active kids who play as hard as you work.
 Breathable fabric and underarm vents keep them cool when they're busy exploring. The welded seams and storm flap zip keep rain where it belongs - outside. Elasticated wrists and hem lock out wind, while the fitted hood tucks away when the sun shows up.
 Like all our junior gear, we've added hi-vis reflective details for peace of mind in low light.
 Complete the setup with Xpert Swampmaster Stormgear Junior Waterproof Trousers - because puddles were made for jumping in.
 THE XPERT FOUNDATION
 Every Xpert product you buy helps make a difference. We give 1% of all sales to support causes that matter to our communities.
 Find out who we're supporting and the difference you're helping make at xpertworkwear.com/foundation</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B6" s="1">
         <v>5060345836097</v>
       </c>
       <c r="C6" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="D6" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F6" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="G6" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H6">
         <v>62031990</v>
       </c>
       <c r="I6" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J6" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K6" s="2">
         <v>12.95</v>
       </c>
       <c r="L6">
-        <v>503.00000</v>
-[...1 lines deleted...]
-      <c r="M6">
+        <v>529.00000</v>
+      </c>
+      <c r="M6" t="s" s="3">
+        <v>30</v>
+      </c>
+      <c r="N6">
         <v>20</v>
       </c>
-      <c r="O6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="Q6" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="R6" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="S6" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="T6" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="U6" t="inlineStr">
+        <v>35</v>
+      </c>
+      <c r="U6" t="s">
+        <v>36</v>
+      </c>
+      <c r="V6" t="inlineStr">
         <is>
           <t>Built as tough as our adult range, this Xpert Swampmaster Stormgear Junior Jacket doesn't cut corners. We've packed it with the features that matter for active kids who play as hard as you work.
 Breathable fabric and underarm vents keep them cool when they're busy exploring. The welded seams and storm flap zip keep rain where it belongs - outside. Elasticated wrists and hem lock out wind, while the fitted hood tucks away when the sun shows up.
 Like all our junior gear, we've added hi-vis reflective details for peace of mind in low light.
 Complete the setup with Xpert Swampmaster Stormgear Junior Waterproof Trousers - because puddles were made for jumping in.
 THE XPERT FOUNDATION
 Every Xpert product you buy helps make a difference. We give 1% of all sales to support causes that matter to our communities.
 Find out who we're supporting and the difference you're helping make at xpertworkwear.com/foundation</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="B7" s="1">
         <v>5060345836103</v>
       </c>
       <c r="C7" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="D7" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E7" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F7" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="G7" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H7">
         <v>62031990</v>
       </c>
       <c r="I7" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J7" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K7" s="2">
         <v>12.95</v>
       </c>
       <c r="L7">
-        <v>137.00000</v>
-[...1 lines deleted...]
-      <c r="M7">
+        <v>393.00000</v>
+      </c>
+      <c r="M7" t="s" s="3">
+        <v>30</v>
+      </c>
+      <c r="N7">
         <v>20</v>
       </c>
-      <c r="O7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P7" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="Q7" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="R7" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="S7" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="T7" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="U7" t="inlineStr">
+        <v>35</v>
+      </c>
+      <c r="U7" t="s">
+        <v>36</v>
+      </c>
+      <c r="V7" t="inlineStr">
         <is>
           <t>Built as tough as our adult range, this Xpert Swampmaster Stormgear Junior Jacket doesn't cut corners. We've packed it with the features that matter for active kids who play as hard as you work.
 Breathable fabric and underarm vents keep them cool when they're busy exploring. The welded seams and storm flap zip keep rain where it belongs - outside. Elasticated wrists and hem lock out wind, while the fitted hood tucks away when the sun shows up.
 Like all our junior gear, we've added hi-vis reflective details for peace of mind in low light.
 Complete the setup with Xpert Swampmaster Stormgear Junior Waterproof Trousers - because puddles were made for jumping in.
 THE XPERT FOUNDATION
 Every Xpert product you buy helps make a difference. We give 1% of all sales to support causes that matter to our communities.
 Find out who we're supporting and the difference you're helping make at xpertworkwear.com/foundation</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>