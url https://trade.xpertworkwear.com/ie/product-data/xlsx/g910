--- v3 (2026-06-13)
+++ v4 (2026-07-28)
@@ -80,132 +80,132 @@
   <si>
     <t>Feature 1</t>
   </si>
   <si>
     <t>Feature 2</t>
   </si>
   <si>
     <t>Feature 3</t>
   </si>
   <si>
     <t>Feature 4</t>
   </si>
   <si>
     <t>Feature 5</t>
   </si>
   <si>
     <t>Feature 6</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>SWP7210-3/4</t>
   </si>
   <si>
-    <t>Swampmaster No-Sweat Stormgear Junior Waterproof Jacket Navy - Age 3-4 Years</t>
+    <t>Xpert Swampmaster Stormgear Junior Waterproof Jacket Navy - Age 3-4 Years</t>
   </si>
   <si>
     <t>SWP7210</t>
   </si>
   <si>
-    <t>Swampmaster No-Sweat Stormgear Junior Waterproof Jacket Navy</t>
+    <t>Xpert Swampmaster Stormgear Junior Waterproof Jacket Navy</t>
   </si>
   <si>
     <t>Age 3-4 Years</t>
   </si>
   <si>
     <t>Xpert Swampmaster</t>
   </si>
   <si>
     <t>China</t>
   </si>
   <si>
     <t>0.50Kg</t>
   </si>
   <si>
     <t>0%</t>
   </si>
   <si>
     <t>DRY-X™ Waterproof, windproof and breathable fabric</t>
   </si>
   <si>
     <t>ACTIVE-X™ Stretch. 4-Way stretch fabric</t>
   </si>
   <si>
     <t>Reflective details for enhanced visibility and safety</t>
   </si>
   <si>
     <t>Fully waterproof sealed and welded seams</t>
   </si>
   <si>
     <t>Adjustable drawcord waist</t>
   </si>
   <si>
     <t>Easy-access pockets with storm flaps</t>
   </si>
   <si>
     <t>SWP7210-5/6</t>
   </si>
   <si>
-    <t>Swampmaster No-Sweat Stormgear Junior Waterproof Jacket Navy - Age 5-6 Years</t>
+    <t>Xpert Swampmaster Stormgear Junior Waterproof Jacket Navy - Age 5-6 Years</t>
   </si>
   <si>
     <t>Age 5-6 Years</t>
   </si>
   <si>
     <t>SWP7210-7/8</t>
   </si>
   <si>
-    <t>Swampmaster No-Sweat Stormgear Junior Waterproof Jacket Navy - Age 7-8 Years</t>
+    <t>Xpert Swampmaster Stormgear Junior Waterproof Jacket Navy - Age 7-8 Years</t>
   </si>
   <si>
     <t>Age 7-8 Years</t>
   </si>
   <si>
     <t>SWP7210-9/10</t>
   </si>
   <si>
-    <t>Swampmaster No-Sweat Stormgear Junior Waterproof Jacket Navy - Age 9-10 Years</t>
+    <t>Xpert Swampmaster Stormgear Junior Waterproof Jacket Navy - Age 9-10 Years</t>
   </si>
   <si>
     <t>Age 9-10 Years</t>
   </si>
   <si>
     <t>SWP7210-11/12</t>
   </si>
   <si>
-    <t>Swampmaster No-Sweat Stormgear Junior Waterproof Jacket Navy - Age 11-12 Years</t>
+    <t>Xpert Swampmaster Stormgear Junior Waterproof Jacket Navy - Age 11-12 Years</t>
   </si>
   <si>
     <t>Age 11-12 Years</t>
   </si>
   <si>
     <t>SWP7210-13</t>
   </si>
   <si>
-    <t>Swampmaster No-Sweat Stormgear Junior Waterproof Jacket Navy - Age 13-14 Years</t>
+    <t>Xpert Swampmaster Stormgear Junior Waterproof Jacket Navy - Age 13-14 Years</t>
   </si>
   <si>
     <t>Age 13-14 Years</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="1">
     <fill>
       <patternFill patternType="none"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -221,51 +221,51 @@
     <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:X7"/>
   <cols>
     <col min="1" max="1" width="14"/>
     <col min="2" max="2" width="14"/>
     <col min="3" max="3" width="60"/>
     <col min="4" max="4" width="11"/>
-    <col min="5" max="5" width="60"/>
+    <col min="5" max="5" width="58"/>
     <col min="6" max="6" width="16"/>
     <col min="7" max="7" width="18"/>
     <col min="8" max="8" width="15"/>
     <col min="9" max="9" width="18"/>
     <col min="10" max="10" width="14"/>
     <col min="11" max="11" width="11"/>
     <col min="12" max="12" width="10"/>
     <col min="13" max="13" width="9"/>
     <col min="14" max="14" width="15"/>
     <col min="15" max="15" width="14"/>
     <col min="16" max="16" width="51"/>
     <col min="17" max="17" width="40"/>
     <col min="18" max="18" width="54"/>
     <col min="19" max="19" width="41"/>
     <col min="20" max="20" width="26"/>
     <col min="21" max="21" width="37"/>
     <col min="22" max="22" width="60"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
@@ -344,51 +344,51 @@
       <c r="D2" t="s">
         <v>24</v>
       </c>
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="F2" t="s">
         <v>26</v>
       </c>
       <c r="G2" t="s">
         <v>27</v>
       </c>
       <c r="H2">
         <v>62031990</v>
       </c>
       <c r="I2" t="s">
         <v>28</v>
       </c>
       <c r="J2" t="s">
         <v>29</v>
       </c>
       <c r="K2" s="2">
         <v>12.95</v>
       </c>
       <c r="L2">
-        <v>342.00000</v>
+        <v>333.00000</v>
       </c>
       <c r="M2" t="s" s="3">
         <v>30</v>
       </c>
       <c r="N2">
         <v>20</v>
       </c>
       <c r="P2" t="s">
         <v>31</v>
       </c>
       <c r="Q2" t="s">
         <v>32</v>
       </c>
       <c r="R2" t="s">
         <v>33</v>
       </c>
       <c r="S2" t="s">
         <v>34</v>
       </c>
       <c r="T2" t="s">
         <v>35</v>
       </c>
       <c r="U2" t="s">
         <v>36</v>
       </c>
@@ -417,51 +417,51 @@
       <c r="D3" t="s">
         <v>24</v>
       </c>
       <c r="E3" t="s">
         <v>25</v>
       </c>
       <c r="F3" t="s">
         <v>39</v>
       </c>
       <c r="G3" t="s">
         <v>27</v>
       </c>
       <c r="H3">
         <v>62031990</v>
       </c>
       <c r="I3" t="s">
         <v>28</v>
       </c>
       <c r="J3" t="s">
         <v>29</v>
       </c>
       <c r="K3" s="2">
         <v>12.95</v>
       </c>
       <c r="L3">
-        <v>537.00000</v>
+        <v>525.00000</v>
       </c>
       <c r="M3" t="s" s="3">
         <v>30</v>
       </c>
       <c r="N3">
         <v>20</v>
       </c>
       <c r="P3" t="s">
         <v>31</v>
       </c>
       <c r="Q3" t="s">
         <v>32</v>
       </c>
       <c r="R3" t="s">
         <v>33</v>
       </c>
       <c r="S3" t="s">
         <v>34</v>
       </c>
       <c r="T3" t="s">
         <v>35</v>
       </c>
       <c r="U3" t="s">
         <v>36</v>
       </c>
@@ -490,51 +490,51 @@
       <c r="D4" t="s">
         <v>24</v>
       </c>
       <c r="E4" t="s">
         <v>25</v>
       </c>
       <c r="F4" t="s">
         <v>42</v>
       </c>
       <c r="G4" t="s">
         <v>27</v>
       </c>
       <c r="H4">
         <v>62031990</v>
       </c>
       <c r="I4" t="s">
         <v>28</v>
       </c>
       <c r="J4" t="s">
         <v>29</v>
       </c>
       <c r="K4" s="2">
         <v>12.95</v>
       </c>
       <c r="L4">
-        <v>293.00000</v>
+        <v>272.00000</v>
       </c>
       <c r="M4" t="s" s="3">
         <v>30</v>
       </c>
       <c r="N4">
         <v>20</v>
       </c>
       <c r="P4" t="s">
         <v>31</v>
       </c>
       <c r="Q4" t="s">
         <v>32</v>
       </c>
       <c r="R4" t="s">
         <v>33</v>
       </c>
       <c r="S4" t="s">
         <v>34</v>
       </c>
       <c r="T4" t="s">
         <v>35</v>
       </c>
       <c r="U4" t="s">
         <v>36</v>
       </c>
@@ -563,51 +563,51 @@
       <c r="D5" t="s">
         <v>24</v>
       </c>
       <c r="E5" t="s">
         <v>25</v>
       </c>
       <c r="F5" t="s">
         <v>45</v>
       </c>
       <c r="G5" t="s">
         <v>27</v>
       </c>
       <c r="H5">
         <v>62031990</v>
       </c>
       <c r="I5" t="s">
         <v>28</v>
       </c>
       <c r="J5" t="s">
         <v>29</v>
       </c>
       <c r="K5" s="2">
         <v>12.95</v>
       </c>
       <c r="L5">
-        <v>345.00000</v>
+        <v>333.00000</v>
       </c>
       <c r="M5" t="s" s="3">
         <v>30</v>
       </c>
       <c r="N5">
         <v>20</v>
       </c>
       <c r="P5" t="s">
         <v>31</v>
       </c>
       <c r="Q5" t="s">
         <v>32</v>
       </c>
       <c r="R5" t="s">
         <v>33</v>
       </c>
       <c r="S5" t="s">
         <v>34</v>
       </c>
       <c r="T5" t="s">
         <v>35</v>
       </c>
       <c r="U5" t="s">
         <v>36</v>
       </c>
@@ -636,51 +636,51 @@
       <c r="D6" t="s">
         <v>24</v>
       </c>
       <c r="E6" t="s">
         <v>25</v>
       </c>
       <c r="F6" t="s">
         <v>48</v>
       </c>
       <c r="G6" t="s">
         <v>27</v>
       </c>
       <c r="H6">
         <v>62031990</v>
       </c>
       <c r="I6" t="s">
         <v>28</v>
       </c>
       <c r="J6" t="s">
         <v>29</v>
       </c>
       <c r="K6" s="2">
         <v>12.95</v>
       </c>
       <c r="L6">
-        <v>495.00000</v>
+        <v>479.00000</v>
       </c>
       <c r="M6" t="s" s="3">
         <v>30</v>
       </c>
       <c r="N6">
         <v>20</v>
       </c>
       <c r="P6" t="s">
         <v>31</v>
       </c>
       <c r="Q6" t="s">
         <v>32</v>
       </c>
       <c r="R6" t="s">
         <v>33</v>
       </c>
       <c r="S6" t="s">
         <v>34</v>
       </c>
       <c r="T6" t="s">
         <v>35</v>
       </c>
       <c r="U6" t="s">
         <v>36</v>
       </c>
@@ -709,51 +709,51 @@
       <c r="D7" t="s">
         <v>24</v>
       </c>
       <c r="E7" t="s">
         <v>25</v>
       </c>
       <c r="F7" t="s">
         <v>51</v>
       </c>
       <c r="G7" t="s">
         <v>27</v>
       </c>
       <c r="H7">
         <v>62031990</v>
       </c>
       <c r="I7" t="s">
         <v>28</v>
       </c>
       <c r="J7" t="s">
         <v>29</v>
       </c>
       <c r="K7" s="2">
         <v>12.95</v>
       </c>
       <c r="L7">
-        <v>362.00000</v>
+        <v>400.00000</v>
       </c>
       <c r="M7" t="s" s="3">
         <v>30</v>
       </c>
       <c r="N7">
         <v>20</v>
       </c>
       <c r="P7" t="s">
         <v>31</v>
       </c>
       <c r="Q7" t="s">
         <v>32</v>
       </c>
       <c r="R7" t="s">
         <v>33</v>
       </c>
       <c r="S7" t="s">
         <v>34</v>
       </c>
       <c r="T7" t="s">
         <v>35</v>
       </c>
       <c r="U7" t="s">
         <v>36</v>
       </c>