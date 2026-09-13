--- v4 (2026-07-28)
+++ v5 (2026-09-13)
@@ -344,51 +344,51 @@
       <c r="D2" t="s">
         <v>24</v>
       </c>
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="F2" t="s">
         <v>26</v>
       </c>
       <c r="G2" t="s">
         <v>27</v>
       </c>
       <c r="H2">
         <v>62031990</v>
       </c>
       <c r="I2" t="s">
         <v>28</v>
       </c>
       <c r="J2" t="s">
         <v>29</v>
       </c>
       <c r="K2" s="2">
         <v>12.95</v>
       </c>
       <c r="L2">
-        <v>333.00000</v>
+        <v>311.00000</v>
       </c>
       <c r="M2" t="s" s="3">
         <v>30</v>
       </c>
       <c r="N2">
         <v>20</v>
       </c>
       <c r="P2" t="s">
         <v>31</v>
       </c>
       <c r="Q2" t="s">
         <v>32</v>
       </c>
       <c r="R2" t="s">
         <v>33</v>
       </c>
       <c r="S2" t="s">
         <v>34</v>
       </c>
       <c r="T2" t="s">
         <v>35</v>
       </c>
       <c r="U2" t="s">
         <v>36</v>
       </c>
@@ -417,51 +417,51 @@
       <c r="D3" t="s">
         <v>24</v>
       </c>
       <c r="E3" t="s">
         <v>25</v>
       </c>
       <c r="F3" t="s">
         <v>39</v>
       </c>
       <c r="G3" t="s">
         <v>27</v>
       </c>
       <c r="H3">
         <v>62031990</v>
       </c>
       <c r="I3" t="s">
         <v>28</v>
       </c>
       <c r="J3" t="s">
         <v>29</v>
       </c>
       <c r="K3" s="2">
         <v>12.95</v>
       </c>
       <c r="L3">
-        <v>525.00000</v>
+        <v>488.00000</v>
       </c>
       <c r="M3" t="s" s="3">
         <v>30</v>
       </c>
       <c r="N3">
         <v>20</v>
       </c>
       <c r="P3" t="s">
         <v>31</v>
       </c>
       <c r="Q3" t="s">
         <v>32</v>
       </c>
       <c r="R3" t="s">
         <v>33</v>
       </c>
       <c r="S3" t="s">
         <v>34</v>
       </c>
       <c r="T3" t="s">
         <v>35</v>
       </c>
       <c r="U3" t="s">
         <v>36</v>
       </c>
@@ -490,51 +490,51 @@
       <c r="D4" t="s">
         <v>24</v>
       </c>
       <c r="E4" t="s">
         <v>25</v>
       </c>
       <c r="F4" t="s">
         <v>42</v>
       </c>
       <c r="G4" t="s">
         <v>27</v>
       </c>
       <c r="H4">
         <v>62031990</v>
       </c>
       <c r="I4" t="s">
         <v>28</v>
       </c>
       <c r="J4" t="s">
         <v>29</v>
       </c>
       <c r="K4" s="2">
         <v>12.95</v>
       </c>
       <c r="L4">
-        <v>272.00000</v>
+        <v>236.00000</v>
       </c>
       <c r="M4" t="s" s="3">
         <v>30</v>
       </c>
       <c r="N4">
         <v>20</v>
       </c>
       <c r="P4" t="s">
         <v>31</v>
       </c>
       <c r="Q4" t="s">
         <v>32</v>
       </c>
       <c r="R4" t="s">
         <v>33</v>
       </c>
       <c r="S4" t="s">
         <v>34</v>
       </c>
       <c r="T4" t="s">
         <v>35</v>
       </c>
       <c r="U4" t="s">
         <v>36</v>
       </c>
@@ -563,51 +563,51 @@
       <c r="D5" t="s">
         <v>24</v>
       </c>
       <c r="E5" t="s">
         <v>25</v>
       </c>
       <c r="F5" t="s">
         <v>45</v>
       </c>
       <c r="G5" t="s">
         <v>27</v>
       </c>
       <c r="H5">
         <v>62031990</v>
       </c>
       <c r="I5" t="s">
         <v>28</v>
       </c>
       <c r="J5" t="s">
         <v>29</v>
       </c>
       <c r="K5" s="2">
         <v>12.95</v>
       </c>
       <c r="L5">
-        <v>333.00000</v>
+        <v>281.00000</v>
       </c>
       <c r="M5" t="s" s="3">
         <v>30</v>
       </c>
       <c r="N5">
         <v>20</v>
       </c>
       <c r="P5" t="s">
         <v>31</v>
       </c>
       <c r="Q5" t="s">
         <v>32</v>
       </c>
       <c r="R5" t="s">
         <v>33</v>
       </c>
       <c r="S5" t="s">
         <v>34</v>
       </c>
       <c r="T5" t="s">
         <v>35</v>
       </c>
       <c r="U5" t="s">
         <v>36</v>
       </c>
@@ -636,51 +636,51 @@
       <c r="D6" t="s">
         <v>24</v>
       </c>
       <c r="E6" t="s">
         <v>25</v>
       </c>
       <c r="F6" t="s">
         <v>48</v>
       </c>
       <c r="G6" t="s">
         <v>27</v>
       </c>
       <c r="H6">
         <v>62031990</v>
       </c>
       <c r="I6" t="s">
         <v>28</v>
       </c>
       <c r="J6" t="s">
         <v>29</v>
       </c>
       <c r="K6" s="2">
         <v>12.95</v>
       </c>
       <c r="L6">
-        <v>479.00000</v>
+        <v>432.00000</v>
       </c>
       <c r="M6" t="s" s="3">
         <v>30</v>
       </c>
       <c r="N6">
         <v>20</v>
       </c>
       <c r="P6" t="s">
         <v>31</v>
       </c>
       <c r="Q6" t="s">
         <v>32</v>
       </c>
       <c r="R6" t="s">
         <v>33</v>
       </c>
       <c r="S6" t="s">
         <v>34</v>
       </c>
       <c r="T6" t="s">
         <v>35</v>
       </c>
       <c r="U6" t="s">
         <v>36</v>
       </c>
@@ -709,51 +709,51 @@
       <c r="D7" t="s">
         <v>24</v>
       </c>
       <c r="E7" t="s">
         <v>25</v>
       </c>
       <c r="F7" t="s">
         <v>51</v>
       </c>
       <c r="G7" t="s">
         <v>27</v>
       </c>
       <c r="H7">
         <v>62031990</v>
       </c>
       <c r="I7" t="s">
         <v>28</v>
       </c>
       <c r="J7" t="s">
         <v>29</v>
       </c>
       <c r="K7" s="2">
         <v>12.95</v>
       </c>
       <c r="L7">
-        <v>400.00000</v>
+        <v>577.00000</v>
       </c>
       <c r="M7" t="s" s="3">
         <v>30</v>
       </c>
       <c r="N7">
         <v>20</v>
       </c>
       <c r="P7" t="s">
         <v>31</v>
       </c>
       <c r="Q7" t="s">
         <v>32</v>
       </c>
       <c r="R7" t="s">
         <v>33</v>
       </c>
       <c r="S7" t="s">
         <v>34</v>
       </c>
       <c r="T7" t="s">
         <v>35</v>
       </c>
       <c r="U7" t="s">
         <v>36</v>
       </c>