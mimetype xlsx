--- v1 (2025-12-11)
+++ v2 (2026-04-26)
@@ -9,86 +9,89 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="50" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="51" uniqueCount="51">
   <si>
     <t>Stock Code</t>
   </si>
   <si>
     <t>Barcode</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Group Code</t>
   </si>
   <si>
     <t>Group Name</t>
   </si>
   <si>
     <t>Variation</t>
   </si>
   <si>
     <t>Brand</t>
   </si>
   <si>
     <t>Commodity Code</t>
   </si>
   <si>
     <t>Country of Origin</t>
   </si>
   <si>
     <t>Nett per Unit</t>
   </si>
   <si>
     <t>List Price</t>
   </si>
   <si>
     <t>Stock</t>
+  </si>
+  <si>
+    <t>VAT Rate</t>
   </si>
   <si>
     <t>Outer Quantity</t>
   </si>
   <si>
     <t>Specification</t>
   </si>
   <si>
     <t>Feature 1</t>
   </si>
   <si>
     <t>Feature 2</t>
   </si>
   <si>
     <t>Feature 3</t>
   </si>
   <si>
     <t>Feature 4</t>
   </si>
   <si>
     <t>Feature 5</t>
   </si>
   <si>
     <t>Feature 6</t>
   </si>
@@ -188,93 +191,95 @@
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="1">
     <fill>
       <patternFill patternType="none"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="3">
+  <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:W7"/>
+  <dimension ref="A1:X7"/>
   <cols>
     <col min="1" max="1" width="12"/>
     <col min="2" max="2" width="14"/>
     <col min="3" max="3" width="55"/>
     <col min="4" max="4" width="11"/>
     <col min="5" max="5" width="49"/>
     <col min="6" max="6" width="10"/>
     <col min="7" max="7" width="10"/>
     <col min="8" max="8" width="15"/>
     <col min="9" max="9" width="18"/>
     <col min="10" max="10" width="14"/>
     <col min="11" max="11" width="11"/>
-    <col min="12" max="12" width="10"/>
-[...3 lines deleted...]
-    <col min="16" max="16" width="60"/>
+    <col min="12" max="12" width="8"/>
+    <col min="13" max="13" width="9"/>
+    <col min="14" max="14" width="15"/>
+    <col min="15" max="15" width="14"/>
+    <col min="16" max="16" width="59"/>
     <col min="17" max="17" width="60"/>
-    <col min="18" max="18" width="23"/>
-[...2 lines deleted...]
-    <col min="21" max="21" width="60"/>
+    <col min="18" max="18" width="60"/>
+    <col min="19" max="19" width="23"/>
+    <col min="20" max="20" width="43"/>
+    <col min="21" max="21" width="48"/>
+    <col min="22" max="22" width="60"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -297,440 +302,461 @@
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B2" s="1">
         <v>5060345837797</v>
       </c>
       <c r="C2" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F2" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="G2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H2">
         <v>62014010</v>
       </c>
       <c r="I2" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K2" s="2">
         <v>37.95</v>
       </c>
       <c r="L2">
-        <v>42.00000</v>
-[...1 lines deleted...]
-      <c r="M2">
+        <v>0.00000</v>
+      </c>
+      <c r="M2" s="3">
+        <v>0.2</v>
+      </c>
+      <c r="N2">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" t="s">
         <v>32</v>
       </c>
       <c r="S2" t="s">
         <v>33</v>
       </c>
       <c r="T2" t="s">
         <v>34</v>
       </c>
-      <c r="U2" t="inlineStr">
+      <c r="U2" t="s">
+        <v>35</v>
+      </c>
+      <c r="V2" t="inlineStr">
         <is>
           <t>The ultimate companion for rough weather, the Xpert™ PRO 3 Layer TPU Tactical Shell Jacket is packed full of features to let you get on with the job, no matter how cold it is outdoors. 100g insulation with quilted lining for guaranteed warmth. All exterior pockets have zips to ensure you don’t lose anything during active work. The waterproof softshell fabric is also DWR Coated for additional water repellence and durability. Detachable hood. Quality YKK Zips throughout.
 THE XPERT FOUNDATION
 Each year, we dedicate 1% of Xpert Workwear sales to support charitable causes. This year, we are proud to support Diabetes UK and Diabetes Ireland. Our support goes beyond just financial contributions. Through collaborative initiatives, we aim to raise awareness and educate our customers in farming, trade, and construction about the risks of diabetes. Through our efforts, we promote the idea that prevention is key, focusing on proactive health. To find out more about our charitable initiatives and the work we do, please visit xpertworkwear.com/foundation. Thank you for your support.</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B3" s="1">
         <v>5060345837810</v>
       </c>
       <c r="C3" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D3" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E3" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F3" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="G3" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H3">
         <v>62014010</v>
       </c>
       <c r="I3" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J3" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K3" s="2">
         <v>37.95</v>
       </c>
       <c r="L3">
-        <v>118.00000</v>
-[...1 lines deleted...]
-      <c r="M3">
+        <v>0.00000</v>
+      </c>
+      <c r="M3" s="3">
+        <v>0.2</v>
+      </c>
+      <c r="N3">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="P3" t="s">
         <v>30</v>
       </c>
       <c r="Q3" t="s">
         <v>31</v>
       </c>
       <c r="R3" t="s">
         <v>32</v>
       </c>
       <c r="S3" t="s">
         <v>33</v>
       </c>
       <c r="T3" t="s">
         <v>34</v>
       </c>
-      <c r="U3" t="inlineStr">
+      <c r="U3" t="s">
+        <v>35</v>
+      </c>
+      <c r="V3" t="inlineStr">
         <is>
           <t>The ultimate companion for rough weather, the Xpert™ PRO 3 Layer TPU Tactical Shell Jacket is packed full of features to let you get on with the job, no matter how cold it is outdoors. 100g insulation with quilted lining for guaranteed warmth. All exterior pockets have zips to ensure you don’t lose anything during active work. The waterproof softshell fabric is also DWR Coated for additional water repellence and durability. Detachable hood. Quality YKK Zips throughout.
 THE XPERT FOUNDATION
 Each year, we dedicate 1% of Xpert Workwear sales to support charitable causes. This year, we are proud to support Diabetes UK and Diabetes Ireland. Our support goes beyond just financial contributions. Through collaborative initiatives, we aim to raise awareness and educate our customers in farming, trade, and construction about the risks of diabetes. Through our efforts, we promote the idea that prevention is key, focusing on proactive health. To find out more about our charitable initiatives and the work we do, please visit xpertworkwear.com/foundation. Thank you for your support.</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B4" s="1">
         <v>5060345837803</v>
       </c>
       <c r="C4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D4" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E4" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="G4" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H4">
         <v>62014010</v>
       </c>
       <c r="I4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K4" s="2">
         <v>37.95</v>
       </c>
       <c r="L4">
-        <v>30.00000</v>
-[...1 lines deleted...]
-      <c r="M4">
+        <v>0.00000</v>
+      </c>
+      <c r="M4" s="3">
+        <v>0.2</v>
+      </c>
+      <c r="N4">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="P4" t="s">
         <v>30</v>
       </c>
       <c r="Q4" t="s">
         <v>31</v>
       </c>
       <c r="R4" t="s">
         <v>32</v>
       </c>
       <c r="S4" t="s">
         <v>33</v>
       </c>
       <c r="T4" t="s">
         <v>34</v>
       </c>
-      <c r="U4" t="inlineStr">
+      <c r="U4" t="s">
+        <v>35</v>
+      </c>
+      <c r="V4" t="inlineStr">
         <is>
           <t>The ultimate companion for rough weather, the Xpert™ PRO 3 Layer TPU Tactical Shell Jacket is packed full of features to let you get on with the job, no matter how cold it is outdoors. 100g insulation with quilted lining for guaranteed warmth. All exterior pockets have zips to ensure you don’t lose anything during active work. The waterproof softshell fabric is also DWR Coated for additional water repellence and durability. Detachable hood. Quality YKK Zips throughout.
 THE XPERT FOUNDATION
 Each year, we dedicate 1% of Xpert Workwear sales to support charitable causes. This year, we are proud to support Diabetes UK and Diabetes Ireland. Our support goes beyond just financial contributions. Through collaborative initiatives, we aim to raise awareness and educate our customers in farming, trade, and construction about the risks of diabetes. Through our efforts, we promote the idea that prevention is key, focusing on proactive health. To find out more about our charitable initiatives and the work we do, please visit xpertworkwear.com/foundation. Thank you for your support.</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B5" s="1">
         <v>5060345837827</v>
       </c>
       <c r="C5" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E5" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F5" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="G5" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H5">
         <v>62014010</v>
       </c>
       <c r="I5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J5" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K5" s="2">
         <v>37.95</v>
       </c>
       <c r="L5">
-        <v>159.00000</v>
-[...1 lines deleted...]
-      <c r="M5">
+        <v>0.00000</v>
+      </c>
+      <c r="M5" s="3">
+        <v>0.2</v>
+      </c>
+      <c r="N5">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="P5" t="s">
         <v>30</v>
       </c>
       <c r="Q5" t="s">
         <v>31</v>
       </c>
       <c r="R5" t="s">
         <v>32</v>
       </c>
       <c r="S5" t="s">
         <v>33</v>
       </c>
       <c r="T5" t="s">
         <v>34</v>
       </c>
-      <c r="U5" t="inlineStr">
+      <c r="U5" t="s">
+        <v>35</v>
+      </c>
+      <c r="V5" t="inlineStr">
         <is>
           <t>The ultimate companion for rough weather, the Xpert™ PRO 3 Layer TPU Tactical Shell Jacket is packed full of features to let you get on with the job, no matter how cold it is outdoors. 100g insulation with quilted lining for guaranteed warmth. All exterior pockets have zips to ensure you don’t lose anything during active work. The waterproof softshell fabric is also DWR Coated for additional water repellence and durability. Detachable hood. Quality YKK Zips throughout.
 THE XPERT FOUNDATION
 Each year, we dedicate 1% of Xpert Workwear sales to support charitable causes. This year, we are proud to support Diabetes UK and Diabetes Ireland. Our support goes beyond just financial contributions. Through collaborative initiatives, we aim to raise awareness and educate our customers in farming, trade, and construction about the risks of diabetes. Through our efforts, we promote the idea that prevention is key, focusing on proactive health. To find out more about our charitable initiatives and the work we do, please visit xpertworkwear.com/foundation. Thank you for your support.</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B6" s="1">
         <v>5060345837346</v>
       </c>
       <c r="C6" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D6" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F6" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="G6" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H6">
         <v>62014010</v>
       </c>
       <c r="I6" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J6" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K6" s="2">
         <v>37.95</v>
       </c>
       <c r="L6">
-        <v>83.00000</v>
-[...1 lines deleted...]
-      <c r="M6">
+        <v>0.00000</v>
+      </c>
+      <c r="M6" s="3">
+        <v>0.2</v>
+      </c>
+      <c r="N6">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="P6" t="s">
         <v>30</v>
       </c>
       <c r="Q6" t="s">
         <v>31</v>
       </c>
       <c r="R6" t="s">
         <v>32</v>
       </c>
       <c r="S6" t="s">
         <v>33</v>
       </c>
       <c r="T6" t="s">
         <v>34</v>
       </c>
-      <c r="U6" t="inlineStr">
+      <c r="U6" t="s">
+        <v>35</v>
+      </c>
+      <c r="V6" t="inlineStr">
         <is>
           <t>The ultimate companion for rough weather, the Xpert™ PRO 3 Layer TPU Tactical Shell Jacket is packed full of features to let you get on with the job, no matter how cold it is outdoors. 100g insulation with quilted lining for guaranteed warmth. All exterior pockets have zips to ensure you don’t lose anything during active work. The waterproof softshell fabric is also DWR Coated for additional water repellence and durability. Detachable hood. Quality YKK Zips throughout.
 THE XPERT FOUNDATION
 Each year, we dedicate 1% of Xpert Workwear sales to support charitable causes. This year, we are proud to support Diabetes UK and Diabetes Ireland. Our support goes beyond just financial contributions. Through collaborative initiatives, we aim to raise awareness and educate our customers in farming, trade, and construction about the risks of diabetes. Through our efforts, we promote the idea that prevention is key, focusing on proactive health. To find out more about our charitable initiatives and the work we do, please visit xpertworkwear.com/foundation. Thank you for your support.</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B7" s="1">
         <v>5060345837353</v>
       </c>
       <c r="C7" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D7" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E7" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F7" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="G7" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H7">
         <v>62014010</v>
       </c>
       <c r="I7" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J7" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K7" s="2">
         <v>37.95</v>
       </c>
       <c r="L7">
-        <v>36.00000</v>
-[...1 lines deleted...]
-      <c r="M7">
+        <v>0.00000</v>
+      </c>
+      <c r="M7" s="3">
+        <v>0.2</v>
+      </c>
+      <c r="N7">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="P7" t="s">
         <v>30</v>
       </c>
       <c r="Q7" t="s">
         <v>31</v>
       </c>
       <c r="R7" t="s">
         <v>32</v>
       </c>
       <c r="S7" t="s">
         <v>33</v>
       </c>
       <c r="T7" t="s">
         <v>34</v>
       </c>
-      <c r="U7" t="inlineStr">
+      <c r="U7" t="s">
+        <v>35</v>
+      </c>
+      <c r="V7" t="inlineStr">
         <is>
           <t>The ultimate companion for rough weather, the Xpert™ PRO 3 Layer TPU Tactical Shell Jacket is packed full of features to let you get on with the job, no matter how cold it is outdoors. 100g insulation with quilted lining for guaranteed warmth. All exterior pockets have zips to ensure you don’t lose anything during active work. The waterproof softshell fabric is also DWR Coated for additional water repellence and durability. Detachable hood. Quality YKK Zips throughout.
 THE XPERT FOUNDATION
 Each year, we dedicate 1% of Xpert Workwear sales to support charitable causes. This year, we are proud to support Diabetes UK and Diabetes Ireland. Our support goes beyond just financial contributions. Through collaborative initiatives, we aim to raise awareness and educate our customers in farming, trade, and construction about the risks of diabetes. Through our efforts, we promote the idea that prevention is key, focusing on proactive health. To find out more about our charitable initiatives and the work we do, please visit xpertworkwear.com/foundation. Thank you for your support.</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>