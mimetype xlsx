--- v3 (2026-06-13)
+++ v4 (2026-07-28)
@@ -365,51 +365,51 @@
       <c r="D2" t="s">
         <v>24</v>
       </c>
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="F2" t="s">
         <v>26</v>
       </c>
       <c r="G2" t="s">
         <v>27</v>
       </c>
       <c r="H2">
         <v>64034000</v>
       </c>
       <c r="I2" t="s">
         <v>28</v>
       </c>
       <c r="J2" t="s">
         <v>29</v>
       </c>
       <c r="K2" s="2">
         <v>57.95</v>
       </c>
       <c r="L2">
-        <v>52.00000</v>
+        <v>50.00000</v>
       </c>
       <c r="M2" t="s" s="3">
         <v>30</v>
       </c>
       <c r="N2">
         <v>8</v>
       </c>
       <c r="O2" t="s">
         <v>31</v>
       </c>
       <c r="P2" t="s">
         <v>32</v>
       </c>
       <c r="Q2" t="s">
         <v>33</v>
       </c>
       <c r="R2" t="s">
         <v>34</v>
       </c>
       <c r="S2" t="s">
         <v>35</v>
       </c>
       <c r="T2" t="s">
         <v>36</v>
       </c>
@@ -437,51 +437,51 @@
       <c r="D3" t="s">
         <v>24</v>
       </c>
       <c r="E3" t="s">
         <v>25</v>
       </c>
       <c r="F3" t="s">
         <v>40</v>
       </c>
       <c r="G3" t="s">
         <v>27</v>
       </c>
       <c r="H3">
         <v>64034000</v>
       </c>
       <c r="I3" t="s">
         <v>28</v>
       </c>
       <c r="J3" t="s">
         <v>29</v>
       </c>
       <c r="K3" s="2">
         <v>57.95</v>
       </c>
       <c r="L3">
-        <v>95.00000</v>
+        <v>86.00000</v>
       </c>
       <c r="M3" t="s" s="3">
         <v>30</v>
       </c>
       <c r="N3">
         <v>8</v>
       </c>
       <c r="O3" t="s">
         <v>31</v>
       </c>
       <c r="P3" t="s">
         <v>32</v>
       </c>
       <c r="Q3" t="s">
         <v>33</v>
       </c>
       <c r="R3" t="s">
         <v>34</v>
       </c>
       <c r="S3" t="s">
         <v>35</v>
       </c>
       <c r="T3" t="s">
         <v>36</v>
       </c>
@@ -509,51 +509,51 @@
       <c r="D4" t="s">
         <v>24</v>
       </c>
       <c r="E4" t="s">
         <v>25</v>
       </c>
       <c r="F4" t="s">
         <v>43</v>
       </c>
       <c r="G4" t="s">
         <v>27</v>
       </c>
       <c r="H4">
         <v>64034000</v>
       </c>
       <c r="I4" t="s">
         <v>28</v>
       </c>
       <c r="J4" t="s">
         <v>29</v>
       </c>
       <c r="K4" s="2">
         <v>57.95</v>
       </c>
       <c r="L4">
-        <v>141.00000</v>
+        <v>108.00000</v>
       </c>
       <c r="M4" t="s" s="3">
         <v>30</v>
       </c>
       <c r="N4">
         <v>8</v>
       </c>
       <c r="O4" t="s">
         <v>31</v>
       </c>
       <c r="P4" t="s">
         <v>32</v>
       </c>
       <c r="Q4" t="s">
         <v>33</v>
       </c>
       <c r="R4" t="s">
         <v>34</v>
       </c>
       <c r="S4" t="s">
         <v>35</v>
       </c>
       <c r="T4" t="s">
         <v>36</v>
       </c>
@@ -581,51 +581,51 @@
       <c r="D5" t="s">
         <v>24</v>
       </c>
       <c r="E5" t="s">
         <v>25</v>
       </c>
       <c r="F5" t="s">
         <v>46</v>
       </c>
       <c r="G5" t="s">
         <v>27</v>
       </c>
       <c r="H5">
         <v>64034000</v>
       </c>
       <c r="I5" t="s">
         <v>28</v>
       </c>
       <c r="J5" t="s">
         <v>29</v>
       </c>
       <c r="K5" s="2">
         <v>57.95</v>
       </c>
       <c r="L5">
-        <v>240.00000</v>
+        <v>183.00000</v>
       </c>
       <c r="M5" t="s" s="3">
         <v>30</v>
       </c>
       <c r="N5">
         <v>8</v>
       </c>
       <c r="O5" t="s">
         <v>31</v>
       </c>
       <c r="P5" t="s">
         <v>32</v>
       </c>
       <c r="Q5" t="s">
         <v>33</v>
       </c>
       <c r="R5" t="s">
         <v>34</v>
       </c>
       <c r="S5" t="s">
         <v>35</v>
       </c>
       <c r="T5" t="s">
         <v>36</v>
       </c>
@@ -653,51 +653,51 @@
       <c r="D6" t="s">
         <v>24</v>
       </c>
       <c r="E6" t="s">
         <v>25</v>
       </c>
       <c r="F6" t="s">
         <v>49</v>
       </c>
       <c r="G6" t="s">
         <v>27</v>
       </c>
       <c r="H6">
         <v>64034000</v>
       </c>
       <c r="I6" t="s">
         <v>28</v>
       </c>
       <c r="J6" t="s">
         <v>29</v>
       </c>
       <c r="K6" s="2">
         <v>57.95</v>
       </c>
       <c r="L6">
-        <v>264.00000</v>
+        <v>210.00000</v>
       </c>
       <c r="M6" t="s" s="3">
         <v>30</v>
       </c>
       <c r="N6">
         <v>8</v>
       </c>
       <c r="O6" t="s">
         <v>31</v>
       </c>
       <c r="P6" t="s">
         <v>32</v>
       </c>
       <c r="Q6" t="s">
         <v>33</v>
       </c>
       <c r="R6" t="s">
         <v>34</v>
       </c>
       <c r="S6" t="s">
         <v>35</v>
       </c>
       <c r="T6" t="s">
         <v>36</v>
       </c>
@@ -725,51 +725,51 @@
       <c r="D7" t="s">
         <v>24</v>
       </c>
       <c r="E7" t="s">
         <v>25</v>
       </c>
       <c r="F7" t="s">
         <v>52</v>
       </c>
       <c r="G7" t="s">
         <v>27</v>
       </c>
       <c r="H7">
         <v>64034000</v>
       </c>
       <c r="I7" t="s">
         <v>28</v>
       </c>
       <c r="J7" t="s">
         <v>29</v>
       </c>
       <c r="K7" s="2">
         <v>57.95</v>
       </c>
       <c r="L7">
-        <v>142.00000</v>
+        <v>99.00000</v>
       </c>
       <c r="M7" t="s" s="3">
         <v>30</v>
       </c>
       <c r="N7">
         <v>8</v>
       </c>
       <c r="O7" t="s">
         <v>31</v>
       </c>
       <c r="P7" t="s">
         <v>32</v>
       </c>
       <c r="Q7" t="s">
         <v>33</v>
       </c>
       <c r="R7" t="s">
         <v>34</v>
       </c>
       <c r="S7" t="s">
         <v>35</v>
       </c>
       <c r="T7" t="s">
         <v>36</v>
       </c>
@@ -797,51 +797,51 @@
       <c r="D8" t="s">
         <v>24</v>
       </c>
       <c r="E8" t="s">
         <v>25</v>
       </c>
       <c r="F8" t="s">
         <v>55</v>
       </c>
       <c r="G8" t="s">
         <v>27</v>
       </c>
       <c r="H8">
         <v>64034000</v>
       </c>
       <c r="I8" t="s">
         <v>28</v>
       </c>
       <c r="J8" t="s">
         <v>29</v>
       </c>
       <c r="K8" s="2">
         <v>57.95</v>
       </c>
       <c r="L8">
-        <v>79.00000</v>
+        <v>76.00000</v>
       </c>
       <c r="M8" t="s" s="3">
         <v>30</v>
       </c>
       <c r="N8">
         <v>8</v>
       </c>
       <c r="O8" t="s">
         <v>31</v>
       </c>
       <c r="P8" t="s">
         <v>32</v>
       </c>
       <c r="Q8" t="s">
         <v>33</v>
       </c>
       <c r="R8" t="s">
         <v>34</v>
       </c>
       <c r="S8" t="s">
         <v>35</v>
       </c>
       <c r="T8" t="s">
         <v>36</v>
       </c>
@@ -869,51 +869,51 @@
       <c r="D9" t="s">
         <v>24</v>
       </c>
       <c r="E9" t="s">
         <v>25</v>
       </c>
       <c r="F9" t="s">
         <v>58</v>
       </c>
       <c r="G9" t="s">
         <v>27</v>
       </c>
       <c r="H9">
         <v>64034000</v>
       </c>
       <c r="I9" t="s">
         <v>28</v>
       </c>
       <c r="J9" t="s">
         <v>29</v>
       </c>
       <c r="K9" s="2">
         <v>57.95</v>
       </c>
       <c r="L9">
-        <v>19.00000</v>
+        <v>18.00000</v>
       </c>
       <c r="M9" t="s" s="3">
         <v>30</v>
       </c>
       <c r="N9">
         <v>8</v>
       </c>
       <c r="O9" t="s">
         <v>31</v>
       </c>
       <c r="P9" t="s">
         <v>32</v>
       </c>
       <c r="Q9" t="s">
         <v>33</v>
       </c>
       <c r="R9" t="s">
         <v>34</v>
       </c>
       <c r="S9" t="s">
         <v>35</v>
       </c>
       <c r="T9" t="s">
         <v>36</v>
       </c>