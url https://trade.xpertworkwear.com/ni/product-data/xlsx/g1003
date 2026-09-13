--- v4 (2026-07-28)
+++ v5 (2026-09-13)
@@ -365,51 +365,51 @@
       <c r="D2" t="s">
         <v>24</v>
       </c>
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="F2" t="s">
         <v>26</v>
       </c>
       <c r="G2" t="s">
         <v>27</v>
       </c>
       <c r="H2">
         <v>64034000</v>
       </c>
       <c r="I2" t="s">
         <v>28</v>
       </c>
       <c r="J2" t="s">
         <v>29</v>
       </c>
       <c r="K2" s="2">
         <v>57.95</v>
       </c>
       <c r="L2">
-        <v>50.00000</v>
+        <v>44.00000</v>
       </c>
       <c r="M2" t="s" s="3">
         <v>30</v>
       </c>
       <c r="N2">
         <v>8</v>
       </c>
       <c r="O2" t="s">
         <v>31</v>
       </c>
       <c r="P2" t="s">
         <v>32</v>
       </c>
       <c r="Q2" t="s">
         <v>33</v>
       </c>
       <c r="R2" t="s">
         <v>34</v>
       </c>
       <c r="S2" t="s">
         <v>35</v>
       </c>
       <c r="T2" t="s">
         <v>36</v>
       </c>
@@ -437,51 +437,51 @@
       <c r="D3" t="s">
         <v>24</v>
       </c>
       <c r="E3" t="s">
         <v>25</v>
       </c>
       <c r="F3" t="s">
         <v>40</v>
       </c>
       <c r="G3" t="s">
         <v>27</v>
       </c>
       <c r="H3">
         <v>64034000</v>
       </c>
       <c r="I3" t="s">
         <v>28</v>
       </c>
       <c r="J3" t="s">
         <v>29</v>
       </c>
       <c r="K3" s="2">
         <v>57.95</v>
       </c>
       <c r="L3">
-        <v>86.00000</v>
+        <v>152.00000</v>
       </c>
       <c r="M3" t="s" s="3">
         <v>30</v>
       </c>
       <c r="N3">
         <v>8</v>
       </c>
       <c r="O3" t="s">
         <v>31</v>
       </c>
       <c r="P3" t="s">
         <v>32</v>
       </c>
       <c r="Q3" t="s">
         <v>33</v>
       </c>
       <c r="R3" t="s">
         <v>34</v>
       </c>
       <c r="S3" t="s">
         <v>35</v>
       </c>
       <c r="T3" t="s">
         <v>36</v>
       </c>
@@ -509,51 +509,51 @@
       <c r="D4" t="s">
         <v>24</v>
       </c>
       <c r="E4" t="s">
         <v>25</v>
       </c>
       <c r="F4" t="s">
         <v>43</v>
       </c>
       <c r="G4" t="s">
         <v>27</v>
       </c>
       <c r="H4">
         <v>64034000</v>
       </c>
       <c r="I4" t="s">
         <v>28</v>
       </c>
       <c r="J4" t="s">
         <v>29</v>
       </c>
       <c r="K4" s="2">
         <v>57.95</v>
       </c>
       <c r="L4">
-        <v>108.00000</v>
+        <v>330.00000</v>
       </c>
       <c r="M4" t="s" s="3">
         <v>30</v>
       </c>
       <c r="N4">
         <v>8</v>
       </c>
       <c r="O4" t="s">
         <v>31</v>
       </c>
       <c r="P4" t="s">
         <v>32</v>
       </c>
       <c r="Q4" t="s">
         <v>33</v>
       </c>
       <c r="R4" t="s">
         <v>34</v>
       </c>
       <c r="S4" t="s">
         <v>35</v>
       </c>
       <c r="T4" t="s">
         <v>36</v>
       </c>
@@ -581,51 +581,51 @@
       <c r="D5" t="s">
         <v>24</v>
       </c>
       <c r="E5" t="s">
         <v>25</v>
       </c>
       <c r="F5" t="s">
         <v>46</v>
       </c>
       <c r="G5" t="s">
         <v>27</v>
       </c>
       <c r="H5">
         <v>64034000</v>
       </c>
       <c r="I5" t="s">
         <v>28</v>
       </c>
       <c r="J5" t="s">
         <v>29</v>
       </c>
       <c r="K5" s="2">
         <v>57.95</v>
       </c>
       <c r="L5">
-        <v>183.00000</v>
+        <v>481.00000</v>
       </c>
       <c r="M5" t="s" s="3">
         <v>30</v>
       </c>
       <c r="N5">
         <v>8</v>
       </c>
       <c r="O5" t="s">
         <v>31</v>
       </c>
       <c r="P5" t="s">
         <v>32</v>
       </c>
       <c r="Q5" t="s">
         <v>33</v>
       </c>
       <c r="R5" t="s">
         <v>34</v>
       </c>
       <c r="S5" t="s">
         <v>35</v>
       </c>
       <c r="T5" t="s">
         <v>36</v>
       </c>
@@ -653,51 +653,51 @@
       <c r="D6" t="s">
         <v>24</v>
       </c>
       <c r="E6" t="s">
         <v>25</v>
       </c>
       <c r="F6" t="s">
         <v>49</v>
       </c>
       <c r="G6" t="s">
         <v>27</v>
       </c>
       <c r="H6">
         <v>64034000</v>
       </c>
       <c r="I6" t="s">
         <v>28</v>
       </c>
       <c r="J6" t="s">
         <v>29</v>
       </c>
       <c r="K6" s="2">
         <v>57.95</v>
       </c>
       <c r="L6">
-        <v>210.00000</v>
+        <v>456.00000</v>
       </c>
       <c r="M6" t="s" s="3">
         <v>30</v>
       </c>
       <c r="N6">
         <v>8</v>
       </c>
       <c r="O6" t="s">
         <v>31</v>
       </c>
       <c r="P6" t="s">
         <v>32</v>
       </c>
       <c r="Q6" t="s">
         <v>33</v>
       </c>
       <c r="R6" t="s">
         <v>34</v>
       </c>
       <c r="S6" t="s">
         <v>35</v>
       </c>
       <c r="T6" t="s">
         <v>36</v>
       </c>
@@ -725,51 +725,51 @@
       <c r="D7" t="s">
         <v>24</v>
       </c>
       <c r="E7" t="s">
         <v>25</v>
       </c>
       <c r="F7" t="s">
         <v>52</v>
       </c>
       <c r="G7" t="s">
         <v>27</v>
       </c>
       <c r="H7">
         <v>64034000</v>
       </c>
       <c r="I7" t="s">
         <v>28</v>
       </c>
       <c r="J7" t="s">
         <v>29</v>
       </c>
       <c r="K7" s="2">
         <v>57.95</v>
       </c>
       <c r="L7">
-        <v>99.00000</v>
+        <v>288.00000</v>
       </c>
       <c r="M7" t="s" s="3">
         <v>30</v>
       </c>
       <c r="N7">
         <v>8</v>
       </c>
       <c r="O7" t="s">
         <v>31</v>
       </c>
       <c r="P7" t="s">
         <v>32</v>
       </c>
       <c r="Q7" t="s">
         <v>33</v>
       </c>
       <c r="R7" t="s">
         <v>34</v>
       </c>
       <c r="S7" t="s">
         <v>35</v>
       </c>
       <c r="T7" t="s">
         <v>36</v>
       </c>
@@ -797,51 +797,51 @@
       <c r="D8" t="s">
         <v>24</v>
       </c>
       <c r="E8" t="s">
         <v>25</v>
       </c>
       <c r="F8" t="s">
         <v>55</v>
       </c>
       <c r="G8" t="s">
         <v>27</v>
       </c>
       <c r="H8">
         <v>64034000</v>
       </c>
       <c r="I8" t="s">
         <v>28</v>
       </c>
       <c r="J8" t="s">
         <v>29</v>
       </c>
       <c r="K8" s="2">
         <v>57.95</v>
       </c>
       <c r="L8">
-        <v>76.00000</v>
+        <v>136.00000</v>
       </c>
       <c r="M8" t="s" s="3">
         <v>30</v>
       </c>
       <c r="N8">
         <v>8</v>
       </c>
       <c r="O8" t="s">
         <v>31</v>
       </c>
       <c r="P8" t="s">
         <v>32</v>
       </c>
       <c r="Q8" t="s">
         <v>33</v>
       </c>
       <c r="R8" t="s">
         <v>34</v>
       </c>
       <c r="S8" t="s">
         <v>35</v>
       </c>
       <c r="T8" t="s">
         <v>36</v>
       </c>
@@ -869,51 +869,51 @@
       <c r="D9" t="s">
         <v>24</v>
       </c>
       <c r="E9" t="s">
         <v>25</v>
       </c>
       <c r="F9" t="s">
         <v>58</v>
       </c>
       <c r="G9" t="s">
         <v>27</v>
       </c>
       <c r="H9">
         <v>64034000</v>
       </c>
       <c r="I9" t="s">
         <v>28</v>
       </c>
       <c r="J9" t="s">
         <v>29</v>
       </c>
       <c r="K9" s="2">
         <v>57.95</v>
       </c>
       <c r="L9">
-        <v>18.00000</v>
+        <v>49.00000</v>
       </c>
       <c r="M9" t="s" s="3">
         <v>30</v>
       </c>
       <c r="N9">
         <v>8</v>
       </c>
       <c r="O9" t="s">
         <v>31</v>
       </c>
       <c r="P9" t="s">
         <v>32</v>
       </c>
       <c r="Q9" t="s">
         <v>33</v>
       </c>
       <c r="R9" t="s">
         <v>34</v>
       </c>
       <c r="S9" t="s">
         <v>35</v>
       </c>
       <c r="T9" t="s">
         <v>36</v>
       </c>