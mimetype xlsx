--- v2 (2026-01-25)
+++ v3 (2026-04-26)
@@ -9,137 +9,143 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="47">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="49" uniqueCount="49">
   <si>
     <t>Stock Code</t>
   </si>
   <si>
     <t>Barcode</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Group Code</t>
   </si>
   <si>
     <t>Group Name</t>
   </si>
   <si>
     <t>Variation</t>
   </si>
   <si>
     <t>Brand</t>
   </si>
   <si>
     <t>Commodity Code</t>
   </si>
   <si>
     <t>Country of Origin</t>
   </si>
   <si>
     <t>Nett per Unit</t>
   </si>
   <si>
     <t>List Price</t>
   </si>
   <si>
     <t>Stock</t>
   </si>
   <si>
+    <t>VAT Rate</t>
+  </si>
+  <si>
     <t>Outer Quantity</t>
   </si>
   <si>
     <t>Specification</t>
   </si>
   <si>
     <t>Feature 1</t>
   </si>
   <si>
     <t>Feature 2</t>
   </si>
   <si>
     <t>Feature 3</t>
   </si>
   <si>
     <t>Feature 4</t>
   </si>
   <si>
     <t>Feature 5</t>
   </si>
   <si>
     <t>Feature 6</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>323RD-1/2</t>
   </si>
   <si>
     <t>Fort Splashaway Junior Coverall Red - Age 1-2 Years</t>
   </si>
   <si>
     <t>323RD</t>
   </si>
   <si>
     <t>Fort Splashaway Junior Coverall Red</t>
   </si>
   <si>
     <t>Age 1-2 Years</t>
   </si>
   <si>
     <t>Fort</t>
   </si>
   <si>
     <t>China</t>
   </si>
   <si>
     <t>0.70Kg</t>
+  </si>
+  <si>
+    <t>0%</t>
   </si>
   <si>
     <t>Waterproof fabric (to 3000mm)</t>
   </si>
   <si>
     <t>Breathable (to 2000mvp)</t>
   </si>
   <si>
     <t>Windproof</t>
   </si>
   <si>
     <t>Soft and flexible fabric</t>
   </si>
   <si>
     <t>Grown-on hood</t>
   </si>
   <si>
     <t>Taped seams</t>
   </si>
   <si>
     <t>323RD-2/3</t>
   </si>
   <si>
     <t>Fort Splashaway Junior Coverall Red - Age 2-3 Years</t>
   </si>
@@ -179,93 +185,95 @@
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="1">
     <fill>
       <patternFill patternType="none"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="3">
+  <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:W6"/>
+  <dimension ref="A1:X6"/>
   <cols>
     <col min="1" max="1" width="11"/>
     <col min="2" max="2" width="14"/>
     <col min="3" max="3" width="52"/>
     <col min="4" max="4" width="11"/>
     <col min="5" max="5" width="36"/>
     <col min="6" max="6" width="14"/>
     <col min="7" max="7" width="6"/>
     <col min="8" max="8" width="15"/>
     <col min="9" max="9" width="18"/>
     <col min="10" max="10" width="14"/>
     <col min="11" max="11" width="11"/>
     <col min="12" max="12" width="8"/>
-    <col min="13" max="13" width="15"/>
-[...7 lines deleted...]
-    <col min="21" max="21" width="60"/>
+    <col min="13" max="13" width="9"/>
+    <col min="14" max="14" width="15"/>
+    <col min="15" max="15" width="14"/>
+    <col min="16" max="16" width="30"/>
+    <col min="17" max="17" width="24"/>
+    <col min="18" max="18" width="10"/>
+    <col min="19" max="19" width="25"/>
+    <col min="20" max="20" width="14"/>
+    <col min="21" max="21" width="12"/>
+    <col min="22" max="22" width="60"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -288,365 +296,383 @@
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B2" s="1">
         <v>5036948137510</v>
       </c>
       <c r="C2" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F2" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="G2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H2">
         <v>62031990</v>
       </c>
       <c r="I2" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K2" s="2">
         <v>12.95</v>
       </c>
       <c r="L2">
-        <v>2.00000</v>
-[...1 lines deleted...]
-      <c r="M2">
+        <v>3.00000</v>
+      </c>
+      <c r="M2" t="s" s="3">
+        <v>30</v>
+      </c>
+      <c r="N2">
         <v>1</v>
       </c>
-      <c r="O2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P2" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="Q2" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="R2" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="S2" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="T2" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="U2" t="inlineStr">
+        <v>35</v>
+      </c>
+      <c r="U2" t="s">
+        <v>36</v>
+      </c>
+      <c r="V2" t="inlineStr">
         <is>
           <t>The Fort Splashaway Junior Coverall keeps the little ones protected when enjoying (or working) outside. Built with fully waterproof fabric to 3000mm, fully breathable, windproof and engineered with taped seams to ensure a durable piece of clothing for the daily use of juniors.</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="B3" s="1">
         <v>5036948137527</v>
       </c>
       <c r="C3" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D3" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E3" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F3" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="G3" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H3">
         <v>62031990</v>
       </c>
       <c r="I3" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J3" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K3" s="2">
         <v>12.95</v>
       </c>
       <c r="L3">
-        <v>5.00000</v>
-[...1 lines deleted...]
-      <c r="M3">
+        <v>4.00000</v>
+      </c>
+      <c r="M3" t="s" s="3">
+        <v>30</v>
+      </c>
+      <c r="N3">
         <v>1</v>
       </c>
-      <c r="O3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P3" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="Q3" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="R3" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="S3" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="T3" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="U3" t="inlineStr">
+        <v>35</v>
+      </c>
+      <c r="U3" t="s">
+        <v>36</v>
+      </c>
+      <c r="V3" t="inlineStr">
         <is>
           <t>The Fort Splashaway Junior Coverall keeps the little ones protected when enjoying (or working) outside. Built with fully waterproof fabric to 3000mm, fully breathable, windproof and engineered with taped seams to ensure a durable piece of clothing for the daily use of juniors.</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="B4" s="1">
         <v>5036948137534</v>
       </c>
       <c r="C4" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="D4" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E4" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F4" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="G4" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H4">
         <v>62031990</v>
       </c>
       <c r="I4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K4" s="2">
         <v>12.95</v>
       </c>
       <c r="L4">
         <v>4.00000</v>
       </c>
-      <c r="M4">
+      <c r="M4" t="s" s="3">
+        <v>30</v>
+      </c>
+      <c r="N4">
         <v>1</v>
       </c>
-      <c r="O4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="Q4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="R4" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="S4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="T4" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="U4" t="inlineStr">
+        <v>35</v>
+      </c>
+      <c r="U4" t="s">
+        <v>36</v>
+      </c>
+      <c r="V4" t="inlineStr">
         <is>
           <t>The Fort Splashaway Junior Coverall keeps the little ones protected when enjoying (or working) outside. Built with fully waterproof fabric to 3000mm, fully breathable, windproof and engineered with taped seams to ensure a durable piece of clothing for the daily use of juniors.</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="B5" s="1">
         <v>5036948137558</v>
       </c>
       <c r="C5" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="D5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E5" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F5" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="G5" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H5">
         <v>62031990</v>
       </c>
       <c r="I5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J5" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K5" s="2">
         <v>12.95</v>
       </c>
       <c r="L5">
-        <v>6.00000</v>
-[...1 lines deleted...]
-      <c r="M5">
+        <v>5.00000</v>
+      </c>
+      <c r="M5" t="s" s="3">
+        <v>30</v>
+      </c>
+      <c r="N5">
         <v>1</v>
       </c>
-      <c r="O5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P5" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="Q5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="R5" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="S5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="T5" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="U5" t="inlineStr">
+        <v>35</v>
+      </c>
+      <c r="U5" t="s">
+        <v>36</v>
+      </c>
+      <c r="V5" t="inlineStr">
         <is>
           <t>The Fort Splashaway Junior Coverall keeps the little ones protected when enjoying (or working) outside. Built with fully waterproof fabric to 3000mm, fully breathable, windproof and engineered with taped seams to ensure a durable piece of clothing for the daily use of juniors.</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B6" s="1">
         <v>5036948137626</v>
       </c>
       <c r="C6" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="D6" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F6" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="G6" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H6">
         <v>62031990</v>
       </c>
       <c r="I6" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J6" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K6" s="2">
         <v>12.95</v>
       </c>
       <c r="L6">
         <v>6.00000</v>
       </c>
-      <c r="M6">
+      <c r="M6" t="s" s="3">
+        <v>30</v>
+      </c>
+      <c r="N6">
         <v>1</v>
       </c>
-      <c r="O6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="Q6" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="R6" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="S6" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="T6" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="U6" t="inlineStr">
+        <v>35</v>
+      </c>
+      <c r="U6" t="s">
+        <v>36</v>
+      </c>
+      <c r="V6" t="inlineStr">
         <is>
           <t>The Fort Splashaway Junior Coverall keeps the little ones protected when enjoying (or working) outside. Built with fully waterproof fabric to 3000mm, fully breathable, windproof and engineered with taped seams to ensure a durable piece of clothing for the daily use of juniors.</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>