--- v2 (2026-03-11)
+++ v3 (2026-04-26)
@@ -9,137 +9,143 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="56" uniqueCount="56">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="58" uniqueCount="58">
   <si>
     <t>Stock Code</t>
   </si>
   <si>
     <t>Barcode</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Group Code</t>
   </si>
   <si>
     <t>Group Name</t>
   </si>
   <si>
     <t>Variation</t>
   </si>
   <si>
     <t>Brand</t>
   </si>
   <si>
     <t>Commodity Code</t>
   </si>
   <si>
     <t>Country of Origin</t>
   </si>
   <si>
     <t>Nett per Unit</t>
   </si>
   <si>
     <t>List Price</t>
   </si>
   <si>
     <t>Stock</t>
   </si>
   <si>
+    <t>VAT Rate</t>
+  </si>
+  <si>
     <t>Outer Quantity</t>
   </si>
   <si>
     <t>Specification</t>
   </si>
   <si>
     <t>Feature 1</t>
   </si>
   <si>
     <t>Feature 2</t>
   </si>
   <si>
     <t>Feature 3</t>
   </si>
   <si>
     <t>Feature 4</t>
   </si>
   <si>
     <t>Feature 5</t>
   </si>
   <si>
     <t>Feature 6</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>XPP2240-39</t>
   </si>
   <si>
     <t>Xpert Pro Raptor Waterproof S7L Safety Boot Honey - EU39 / UK6</t>
   </si>
   <si>
     <t>XPP2240</t>
   </si>
   <si>
     <t>Xpert Pro Raptor Waterproof S7L Safety Boot Honey</t>
   </si>
   <si>
     <t>EU39 / UK6</t>
   </si>
   <si>
     <t>Xpert Pro</t>
   </si>
   <si>
     <t>India</t>
   </si>
   <si>
     <t>1.60Kg</t>
+  </si>
+  <si>
+    <t>0%</t>
   </si>
   <si>
     <t>S7L COMPLETE PROTECTION	Composite Protective toecap and midsole</t>
   </si>
   <si>
     <t>DRY X™ Waterproof and Breathable membrane</t>
   </si>
   <si>
     <t>LIGHT X™	Reduced weight and exceptional thermal properties</t>
   </si>
   <si>
     <t>Premium quality genuine leather upper</t>
   </si>
   <si>
     <t>GRIP X™ 8.0 Nitrile Rubber/EVA hardwearing SR slip resistant outsole</t>
   </si>
   <si>
     <t>COMFORT X™ Full-surface anatomically shaped shock absorbing PU foam removable footbed</t>
   </si>
   <si>
     <t>XPP2240-41</t>
   </si>
   <si>
     <t>Xpert Pro Raptor Waterproof S7L Safety Boot Honey - EU41 / UK7</t>
   </si>
@@ -206,93 +212,95 @@
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="1">
     <fill>
       <patternFill patternType="none"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="3">
+  <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:W9"/>
+  <dimension ref="A1:X9"/>
   <cols>
     <col min="1" max="1" width="11"/>
     <col min="2" max="2" width="14"/>
     <col min="3" max="3" width="60"/>
     <col min="4" max="4" width="11"/>
     <col min="5" max="5" width="50"/>
     <col min="6" max="6" width="12"/>
     <col min="7" max="7" width="10"/>
     <col min="8" max="8" width="15"/>
     <col min="9" max="9" width="18"/>
     <col min="10" max="10" width="14"/>
     <col min="11" max="11" width="11"/>
     <col min="12" max="12" width="10"/>
-    <col min="13" max="13" width="15"/>
-[...5 lines deleted...]
-    <col min="19" max="19" width="60"/>
+    <col min="13" max="13" width="9"/>
+    <col min="14" max="14" width="15"/>
+    <col min="15" max="15" width="14"/>
+    <col min="16" max="16" width="60"/>
+    <col min="17" max="17" width="42"/>
+    <col min="18" max="18" width="59"/>
+    <col min="19" max="19" width="38"/>
     <col min="20" max="20" width="60"/>
     <col min="21" max="21" width="60"/>
+    <col min="22" max="22" width="60"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -315,572 +323,599 @@
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B2" s="1">
         <v>5060345839807</v>
       </c>
       <c r="C2" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F2" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="G2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H2">
         <v>64034000</v>
       </c>
       <c r="I2" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K2" s="2">
         <v>57.95</v>
       </c>
       <c r="L2">
-        <v>88.00000</v>
-[...1 lines deleted...]
-      <c r="M2">
+        <v>86.00000</v>
+      </c>
+      <c r="M2" t="s" s="3">
+        <v>30</v>
+      </c>
+      <c r="N2">
         <v>8</v>
       </c>
-      <c r="O2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P2" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="Q2" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="R2" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="S2" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="T2" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="U2" t="inlineStr">
+        <v>35</v>
+      </c>
+      <c r="U2" t="s">
+        <v>36</v>
+      </c>
+      <c r="V2" t="inlineStr">
         <is>
           <t>For the discerning worker who needs the most elite footwear in both style and performance, the Xpert PRO™ RAPTOR HONEY Waterproof Safety Boot is the boot you’ve been looking for. Extensively researched and tested, this boot has taken 4 years of development to bring it to you. Were proud to offer it, and we know you will be proud to wear it. Key features that make your work-day safer and more comfortable include DRY X™ Waterproof and Breathable membrane, Composite Safety Toecap with 200J impact protection, Puncture resistant composite flexible midsole, and TPU reinforced heel and ankle support. All this protection is built up on our GRIP X™ 8.0 Nitrile Rubber outsole, which comes with 300°C Heat resistance, Ladder grip instep, and certified to the highest grip rating. You can wear with confidence.
 The Xpert Foundation
 Each year, we dedicate 1% of Xpert Workwear sales to support charitable causes. This year, we are proud to support Diabetes UK and Diabetes Ireland. Our support goes beyond just financial contributions. Through collaborative initiatives, we aim to raise awareness and educate our customers in farming, trade, and construction about the risks of diabetes. Through our efforts, we promote the idea that prevention is key, focusing on proactive health. To find out more about our charitable initiatives and the work we do, please visit xpertworkwear.com/foundation. Thank you for your support.</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="B3" s="1">
         <v>5060345839814</v>
       </c>
       <c r="C3" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D3" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E3" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F3" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="G3" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H3">
         <v>64034000</v>
       </c>
       <c r="I3" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J3" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K3" s="2">
         <v>57.95</v>
       </c>
       <c r="L3">
-        <v>129.00000</v>
-[...1 lines deleted...]
-      <c r="M3">
+        <v>121.00000</v>
+      </c>
+      <c r="M3" t="s" s="3">
+        <v>30</v>
+      </c>
+      <c r="N3">
         <v>8</v>
       </c>
-      <c r="O3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P3" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="Q3" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="R3" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="S3" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="T3" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="U3" t="inlineStr">
+        <v>35</v>
+      </c>
+      <c r="U3" t="s">
+        <v>36</v>
+      </c>
+      <c r="V3" t="inlineStr">
         <is>
           <t>For the discerning worker who needs the most elite footwear in both style and performance, the Xpert PRO™ RAPTOR HONEY Waterproof Safety Boot is the boot you’ve been looking for. Extensively researched and tested, this boot has taken 4 years of development to bring it to you. Were proud to offer it, and we know you will be proud to wear it. Key features that make your work-day safer and more comfortable include DRY X™ Waterproof and Breathable membrane, Composite Safety Toecap with 200J impact protection, Puncture resistant composite flexible midsole, and TPU reinforced heel and ankle support. All this protection is built up on our GRIP X™ 8.0 Nitrile Rubber outsole, which comes with 300°C Heat resistance, Ladder grip instep, and certified to the highest grip rating. You can wear with confidence.
 The Xpert Foundation
 Each year, we dedicate 1% of Xpert Workwear sales to support charitable causes. This year, we are proud to support Diabetes UK and Diabetes Ireland. Our support goes beyond just financial contributions. Through collaborative initiatives, we aim to raise awareness and educate our customers in farming, trade, and construction about the risks of diabetes. Through our efforts, we promote the idea that prevention is key, focusing on proactive health. To find out more about our charitable initiatives and the work we do, please visit xpertworkwear.com/foundation. Thank you for your support.</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="B4" s="1">
         <v>5060345839821</v>
       </c>
       <c r="C4" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="D4" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E4" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F4" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="G4" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H4">
         <v>64034000</v>
       </c>
       <c r="I4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K4" s="2">
         <v>57.95</v>
       </c>
       <c r="L4">
-        <v>235.00000</v>
-[...1 lines deleted...]
-      <c r="M4">
+        <v>227.00000</v>
+      </c>
+      <c r="M4" t="s" s="3">
+        <v>30</v>
+      </c>
+      <c r="N4">
         <v>8</v>
       </c>
-      <c r="O4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="Q4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="R4" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="S4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="T4" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="U4" t="inlineStr">
+        <v>35</v>
+      </c>
+      <c r="U4" t="s">
+        <v>36</v>
+      </c>
+      <c r="V4" t="inlineStr">
         <is>
           <t>For the discerning worker who needs the most elite footwear in both style and performance, the Xpert PRO™ RAPTOR HONEY Waterproof Safety Boot is the boot you’ve been looking for. Extensively researched and tested, this boot has taken 4 years of development to bring it to you. Were proud to offer it, and we know you will be proud to wear it. Key features that make your work-day safer and more comfortable include DRY X™ Waterproof and Breathable membrane, Composite Safety Toecap with 200J impact protection, Puncture resistant composite flexible midsole, and TPU reinforced heel and ankle support. All this protection is built up on our GRIP X™ 8.0 Nitrile Rubber outsole, which comes with 300°C Heat resistance, Ladder grip instep, and certified to the highest grip rating. You can wear with confidence.
 The Xpert Foundation
 Each year, we dedicate 1% of Xpert Workwear sales to support charitable causes. This year, we are proud to support Diabetes UK and Diabetes Ireland. Our support goes beyond just financial contributions. Through collaborative initiatives, we aim to raise awareness and educate our customers in farming, trade, and construction about the risks of diabetes. Through our efforts, we promote the idea that prevention is key, focusing on proactive health. To find out more about our charitable initiatives and the work we do, please visit xpertworkwear.com/foundation. Thank you for your support.</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="B5" s="1">
         <v>5060345839838</v>
       </c>
       <c r="C5" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="D5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E5" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F5" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="G5" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H5">
         <v>64034000</v>
       </c>
       <c r="I5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J5" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K5" s="2">
         <v>57.95</v>
       </c>
       <c r="L5">
-        <v>349.00000</v>
-[...1 lines deleted...]
-      <c r="M5">
+        <v>335.00000</v>
+      </c>
+      <c r="M5" t="s" s="3">
+        <v>30</v>
+      </c>
+      <c r="N5">
         <v>8</v>
       </c>
-      <c r="O5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P5" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="Q5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="R5" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="S5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="T5" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="U5" t="inlineStr">
+        <v>35</v>
+      </c>
+      <c r="U5" t="s">
+        <v>36</v>
+      </c>
+      <c r="V5" t="inlineStr">
         <is>
           <t>For the discerning worker who needs the most elite footwear in both style and performance, the Xpert PRO™ RAPTOR HONEY Waterproof Safety Boot is the boot you’ve been looking for. Extensively researched and tested, this boot has taken 4 years of development to bring it to you. Were proud to offer it, and we know you will be proud to wear it. Key features that make your work-day safer and more comfortable include DRY X™ Waterproof and Breathable membrane, Composite Safety Toecap with 200J impact protection, Puncture resistant composite flexible midsole, and TPU reinforced heel and ankle support. All this protection is built up on our GRIP X™ 8.0 Nitrile Rubber outsole, which comes with 300°C Heat resistance, Ladder grip instep, and certified to the highest grip rating. You can wear with confidence.
 The Xpert Foundation
 Each year, we dedicate 1% of Xpert Workwear sales to support charitable causes. This year, we are proud to support Diabetes UK and Diabetes Ireland. Our support goes beyond just financial contributions. Through collaborative initiatives, we aim to raise awareness and educate our customers in farming, trade, and construction about the risks of diabetes. Through our efforts, we promote the idea that prevention is key, focusing on proactive health. To find out more about our charitable initiatives and the work we do, please visit xpertworkwear.com/foundation. Thank you for your support.</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B6" s="1">
         <v>5060345839845</v>
       </c>
       <c r="C6" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="D6" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F6" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="G6" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H6">
         <v>64034000</v>
       </c>
       <c r="I6" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J6" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K6" s="2">
         <v>57.95</v>
       </c>
       <c r="L6">
-        <v>246.00000</v>
-[...1 lines deleted...]
-      <c r="M6">
+        <v>232.00000</v>
+      </c>
+      <c r="M6" t="s" s="3">
+        <v>30</v>
+      </c>
+      <c r="N6">
         <v>8</v>
       </c>
-      <c r="O6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="Q6" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="R6" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="S6" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="T6" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="U6" t="inlineStr">
+        <v>35</v>
+      </c>
+      <c r="U6" t="s">
+        <v>36</v>
+      </c>
+      <c r="V6" t="inlineStr">
         <is>
           <t>For the discerning worker who needs the most elite footwear in both style and performance, the Xpert PRO™ RAPTOR HONEY Waterproof Safety Boot is the boot you’ve been looking for. Extensively researched and tested, this boot has taken 4 years of development to bring it to you. Were proud to offer it, and we know you will be proud to wear it. Key features that make your work-day safer and more comfortable include DRY X™ Waterproof and Breathable membrane, Composite Safety Toecap with 200J impact protection, Puncture resistant composite flexible midsole, and TPU reinforced heel and ankle support. All this protection is built up on our GRIP X™ 8.0 Nitrile Rubber outsole, which comes with 300°C Heat resistance, Ladder grip instep, and certified to the highest grip rating. You can wear with confidence.
 The Xpert Foundation
 Each year, we dedicate 1% of Xpert Workwear sales to support charitable causes. This year, we are proud to support Diabetes UK and Diabetes Ireland. Our support goes beyond just financial contributions. Through collaborative initiatives, we aim to raise awareness and educate our customers in farming, trade, and construction about the risks of diabetes. Through our efforts, we promote the idea that prevention is key, focusing on proactive health. To find out more about our charitable initiatives and the work we do, please visit xpertworkwear.com/foundation. Thank you for your support.</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="B7" s="1">
         <v>5060345839852</v>
       </c>
       <c r="C7" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="D7" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E7" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F7" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="G7" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H7">
         <v>64034000</v>
       </c>
       <c r="I7" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J7" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K7" s="2">
         <v>57.95</v>
       </c>
       <c r="L7">
-        <v>179.00000</v>
-[...1 lines deleted...]
-      <c r="M7">
+        <v>169.00000</v>
+      </c>
+      <c r="M7" t="s" s="3">
+        <v>30</v>
+      </c>
+      <c r="N7">
         <v>8</v>
       </c>
-      <c r="O7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P7" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="Q7" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="R7" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="S7" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="T7" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="U7" t="inlineStr">
+        <v>35</v>
+      </c>
+      <c r="U7" t="s">
+        <v>36</v>
+      </c>
+      <c r="V7" t="inlineStr">
         <is>
           <t>For the discerning worker who needs the most elite footwear in both style and performance, the Xpert PRO™ RAPTOR HONEY Waterproof Safety Boot is the boot you’ve been looking for. Extensively researched and tested, this boot has taken 4 years of development to bring it to you. Were proud to offer it, and we know you will be proud to wear it. Key features that make your work-day safer and more comfortable include DRY X™ Waterproof and Breathable membrane, Composite Safety Toecap with 200J impact protection, Puncture resistant composite flexible midsole, and TPU reinforced heel and ankle support. All this protection is built up on our GRIP X™ 8.0 Nitrile Rubber outsole, which comes with 300°C Heat resistance, Ladder grip instep, and certified to the highest grip rating. You can wear with confidence.
 The Xpert Foundation
 Each year, we dedicate 1% of Xpert Workwear sales to support charitable causes. This year, we are proud to support Diabetes UK and Diabetes Ireland. Our support goes beyond just financial contributions. Through collaborative initiatives, we aim to raise awareness and educate our customers in farming, trade, and construction about the risks of diabetes. Through our efforts, we promote the idea that prevention is key, focusing on proactive health. To find out more about our charitable initiatives and the work we do, please visit xpertworkwear.com/foundation. Thank you for your support.</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="B8" s="1">
         <v>5060345839869</v>
       </c>
       <c r="C8" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="D8" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E8" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F8" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="G8" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H8">
         <v>64034000</v>
       </c>
       <c r="I8" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J8" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K8" s="2">
         <v>57.95</v>
       </c>
       <c r="L8">
-        <v>140.00000</v>
-[...1 lines deleted...]
-      <c r="M8">
+        <v>136.00000</v>
+      </c>
+      <c r="M8" t="s" s="3">
+        <v>30</v>
+      </c>
+      <c r="N8">
         <v>8</v>
       </c>
-      <c r="O8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P8" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="Q8" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="R8" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="S8" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="T8" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="U8" t="inlineStr">
+        <v>35</v>
+      </c>
+      <c r="U8" t="s">
+        <v>36</v>
+      </c>
+      <c r="V8" t="inlineStr">
         <is>
           <t>For the discerning worker who needs the most elite footwear in both style and performance, the Xpert PRO™ RAPTOR HONEY Waterproof Safety Boot is the boot you’ve been looking for. Extensively researched and tested, this boot has taken 4 years of development to bring it to you. Were proud to offer it, and we know you will be proud to wear it. Key features that make your work-day safer and more comfortable include DRY X™ Waterproof and Breathable membrane, Composite Safety Toecap with 200J impact protection, Puncture resistant composite flexible midsole, and TPU reinforced heel and ankle support. All this protection is built up on our GRIP X™ 8.0 Nitrile Rubber outsole, which comes with 300°C Heat resistance, Ladder grip instep, and certified to the highest grip rating. You can wear with confidence.
 The Xpert Foundation
 Each year, we dedicate 1% of Xpert Workwear sales to support charitable causes. This year, we are proud to support Diabetes UK and Diabetes Ireland. Our support goes beyond just financial contributions. Through collaborative initiatives, we aim to raise awareness and educate our customers in farming, trade, and construction about the risks of diabetes. Through our efforts, we promote the idea that prevention is key, focusing on proactive health. To find out more about our charitable initiatives and the work we do, please visit xpertworkwear.com/foundation. Thank you for your support.</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="B9" s="1">
         <v>5060345830576</v>
       </c>
       <c r="C9" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="D9" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E9" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F9" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="G9" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H9">
         <v>64034000</v>
       </c>
       <c r="I9" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J9" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K9" s="2">
         <v>57.95</v>
       </c>
       <c r="L9">
         <v>32.00000</v>
       </c>
-      <c r="M9">
+      <c r="M9" t="s" s="3">
+        <v>30</v>
+      </c>
+      <c r="N9">
         <v>8</v>
       </c>
-      <c r="O9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P9" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="Q9" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="R9" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="S9" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="T9" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="U9" t="inlineStr">
+        <v>35</v>
+      </c>
+      <c r="U9" t="s">
+        <v>36</v>
+      </c>
+      <c r="V9" t="inlineStr">
         <is>
           <t>For the discerning worker who needs the most elite footwear in both style and performance, the Xpert PRO™ RAPTOR HONEY Waterproof Safety Boot is the boot you’ve been looking for. Extensively researched and tested, this boot has taken 4 years of development to bring it to you. Were proud to offer it, and we know you will be proud to wear it. Key features that make your work-day safer and more comfortable include DRY X™ Waterproof and Breathable membrane, Composite Safety Toecap with 200J impact protection, Puncture resistant composite flexible midsole, and TPU reinforced heel and ankle support. All this protection is built up on our GRIP X™ 8.0 Nitrile Rubber outsole, which comes with 300°C Heat resistance, Ladder grip instep, and certified to the highest grip rating. You can wear with confidence.
 The Xpert Foundation
 Each year, we dedicate 1% of Xpert Workwear sales to support charitable causes. This year, we are proud to support Diabetes UK and Diabetes Ireland. Our support goes beyond just financial contributions. Through collaborative initiatives, we aim to raise awareness and educate our customers in farming, trade, and construction about the risks of diabetes. Through our efforts, we promote the idea that prevention is key, focusing on proactive health. To find out more about our charitable initiatives and the work we do, please visit xpertworkwear.com/foundation. Thank you for your support.</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>