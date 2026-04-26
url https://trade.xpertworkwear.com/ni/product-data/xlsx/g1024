--- v2 (2026-01-25)
+++ v3 (2026-04-26)
@@ -9,86 +9,89 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="53" uniqueCount="53">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="54" uniqueCount="54">
   <si>
     <t>Stock Code</t>
   </si>
   <si>
     <t>Barcode</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Group Code</t>
   </si>
   <si>
     <t>Group Name</t>
   </si>
   <si>
     <t>Variation</t>
   </si>
   <si>
     <t>Brand</t>
   </si>
   <si>
     <t>Commodity Code</t>
   </si>
   <si>
     <t>Country of Origin</t>
   </si>
   <si>
     <t>Nett per Unit</t>
   </si>
   <si>
     <t>List Price</t>
   </si>
   <si>
     <t>Stock</t>
+  </si>
+  <si>
+    <t>VAT Rate</t>
   </si>
   <si>
     <t>Outer Quantity</t>
   </si>
   <si>
     <t>Specification</t>
   </si>
   <si>
     <t>Feature 1</t>
   </si>
   <si>
     <t>Feature 2</t>
   </si>
   <si>
     <t>Feature 3</t>
   </si>
   <si>
     <t>Feature 4</t>
   </si>
   <si>
     <t>Feature 5</t>
   </si>
   <si>
     <t>Feature 6</t>
   </si>
@@ -197,93 +200,95 @@
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="1">
     <fill>
       <patternFill patternType="none"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="3">
+  <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:W8"/>
+  <dimension ref="A1:X8"/>
   <cols>
     <col min="1" max="1" width="11"/>
     <col min="2" max="2" width="14"/>
     <col min="3" max="3" width="43"/>
     <col min="4" max="4" width="11"/>
     <col min="5" max="5" width="37"/>
     <col min="6" max="6" width="10"/>
     <col min="7" max="7" width="11"/>
     <col min="8" max="8" width="15"/>
     <col min="9" max="9" width="18"/>
     <col min="10" max="10" width="14"/>
     <col min="11" max="11" width="11"/>
-    <col min="12" max="12" width="10"/>
-[...3 lines deleted...]
-    <col min="16" max="16" width="60"/>
+    <col min="12" max="12" width="9"/>
+    <col min="13" max="13" width="9"/>
+    <col min="14" max="14" width="15"/>
+    <col min="15" max="15" width="14"/>
+    <col min="16" max="16" width="59"/>
     <col min="17" max="17" width="60"/>
     <col min="18" max="18" width="60"/>
-    <col min="19" max="19" width="56"/>
-[...1 lines deleted...]
-    <col min="21" max="21" width="60"/>
+    <col min="19" max="19" width="60"/>
+    <col min="20" max="20" width="56"/>
+    <col min="21" max="21" width="42"/>
+    <col min="22" max="22" width="60"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -306,493 +311,517 @@
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B2" s="1">
         <v>5060345831665</v>
       </c>
       <c r="C2" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F2" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="G2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H2">
         <v>62014010</v>
       </c>
       <c r="I2" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K2" s="2">
         <v>13.95</v>
       </c>
       <c r="L2">
         <v>0.00000</v>
       </c>
-      <c r="M2">
+      <c r="M2" s="3">
+        <v>0.2</v>
+      </c>
+      <c r="N2">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" t="s">
         <v>32</v>
       </c>
       <c r="S2" t="s">
         <v>33</v>
       </c>
       <c r="T2" t="s">
         <v>34</v>
       </c>
-      <c r="U2" t="inlineStr">
+      <c r="U2" t="s">
+        <v>35</v>
+      </c>
+      <c r="V2" t="inlineStr">
         <is>
           <t>The Xpert™ Core Softshell Bodywarmer is the no-nonsense go-to for active work in mild to cold weather conditions.  The water repellent and wind resistant shell provides protection from the elements, and adjustable waistline keep it snug.  Contrasting side panels for style, this bodywarmer is durable, functional, and tough, with quality built in as standard.</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B3" s="1">
         <v>5060345831672</v>
       </c>
       <c r="C3" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D3" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E3" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F3" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="G3" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H3">
         <v>62014010</v>
       </c>
       <c r="I3" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J3" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K3" s="2">
         <v>13.95</v>
       </c>
       <c r="L3">
-        <v>25.00000</v>
-[...1 lines deleted...]
-      <c r="M3">
+        <v>0.00000</v>
+      </c>
+      <c r="M3" s="3">
+        <v>0.2</v>
+      </c>
+      <c r="N3">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="P3" t="s">
         <v>30</v>
       </c>
       <c r="Q3" t="s">
         <v>31</v>
       </c>
       <c r="R3" t="s">
         <v>32</v>
       </c>
       <c r="S3" t="s">
         <v>33</v>
       </c>
       <c r="T3" t="s">
         <v>34</v>
       </c>
-      <c r="U3" t="inlineStr">
+      <c r="U3" t="s">
+        <v>35</v>
+      </c>
+      <c r="V3" t="inlineStr">
         <is>
           <t>The Xpert™ Core Softshell Bodywarmer is the no-nonsense go-to for active work in mild to cold weather conditions.  The water repellent and wind resistant shell provides protection from the elements, and adjustable waistline keep it snug.  Contrasting side panels for style, this bodywarmer is durable, functional, and tough, with quality built in as standard.</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B4" s="1">
         <v>5060345831689</v>
       </c>
       <c r="C4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D4" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E4" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="G4" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H4">
         <v>62014010</v>
       </c>
       <c r="I4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K4" s="2">
         <v>13.95</v>
       </c>
       <c r="L4">
-        <v>99.00000</v>
-[...1 lines deleted...]
-      <c r="M4">
+        <v>0.00000</v>
+      </c>
+      <c r="M4" s="3">
+        <v>0.2</v>
+      </c>
+      <c r="N4">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="P4" t="s">
         <v>30</v>
       </c>
       <c r="Q4" t="s">
         <v>31</v>
       </c>
       <c r="R4" t="s">
         <v>32</v>
       </c>
       <c r="S4" t="s">
         <v>33</v>
       </c>
       <c r="T4" t="s">
         <v>34</v>
       </c>
-      <c r="U4" t="inlineStr">
+      <c r="U4" t="s">
+        <v>35</v>
+      </c>
+      <c r="V4" t="inlineStr">
         <is>
           <t>The Xpert™ Core Softshell Bodywarmer is the no-nonsense go-to for active work in mild to cold weather conditions.  The water repellent and wind resistant shell provides protection from the elements, and adjustable waistline keep it snug.  Contrasting side panels for style, this bodywarmer is durable, functional, and tough, with quality built in as standard.</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B5" s="1">
         <v>5060345831696</v>
       </c>
       <c r="C5" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E5" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F5" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="G5" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H5">
         <v>62014010</v>
       </c>
       <c r="I5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J5" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K5" s="2">
         <v>13.95</v>
       </c>
       <c r="L5">
-        <v>133.00000</v>
-[...1 lines deleted...]
-      <c r="M5">
+        <v>26.00000</v>
+      </c>
+      <c r="M5" s="3">
+        <v>0.2</v>
+      </c>
+      <c r="N5">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="P5" t="s">
         <v>30</v>
       </c>
       <c r="Q5" t="s">
         <v>31</v>
       </c>
       <c r="R5" t="s">
         <v>32</v>
       </c>
       <c r="S5" t="s">
         <v>33</v>
       </c>
       <c r="T5" t="s">
         <v>34</v>
       </c>
-      <c r="U5" t="inlineStr">
+      <c r="U5" t="s">
+        <v>35</v>
+      </c>
+      <c r="V5" t="inlineStr">
         <is>
           <t>The Xpert™ Core Softshell Bodywarmer is the no-nonsense go-to for active work in mild to cold weather conditions.  The water repellent and wind resistant shell provides protection from the elements, and adjustable waistline keep it snug.  Contrasting side panels for style, this bodywarmer is durable, functional, and tough, with quality built in as standard.</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B6" s="1">
         <v>5060345831702</v>
       </c>
       <c r="C6" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D6" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F6" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="G6" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H6">
         <v>62014010</v>
       </c>
       <c r="I6" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J6" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K6" s="2">
         <v>13.95</v>
       </c>
       <c r="L6">
-        <v>89.00000</v>
-[...1 lines deleted...]
-      <c r="M6">
+        <v>14.00000</v>
+      </c>
+      <c r="M6" s="3">
+        <v>0.2</v>
+      </c>
+      <c r="N6">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="P6" t="s">
         <v>30</v>
       </c>
       <c r="Q6" t="s">
         <v>31</v>
       </c>
       <c r="R6" t="s">
         <v>32</v>
       </c>
       <c r="S6" t="s">
         <v>33</v>
       </c>
       <c r="T6" t="s">
         <v>34</v>
       </c>
-      <c r="U6" t="inlineStr">
+      <c r="U6" t="s">
+        <v>35</v>
+      </c>
+      <c r="V6" t="inlineStr">
         <is>
           <t>The Xpert™ Core Softshell Bodywarmer is the no-nonsense go-to for active work in mild to cold weather conditions.  The water repellent and wind resistant shell provides protection from the elements, and adjustable waistline keep it snug.  Contrasting side panels for style, this bodywarmer is durable, functional, and tough, with quality built in as standard.</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B7" s="1">
         <v>5060345831719</v>
       </c>
       <c r="C7" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D7" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E7" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F7" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="G7" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H7">
         <v>62014010</v>
       </c>
       <c r="I7" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J7" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K7" s="2">
         <v>13.95</v>
       </c>
       <c r="L7">
-        <v>112.00000</v>
-[...1 lines deleted...]
-      <c r="M7">
+        <v>71.00000</v>
+      </c>
+      <c r="M7" s="3">
+        <v>0.2</v>
+      </c>
+      <c r="N7">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="P7" t="s">
         <v>30</v>
       </c>
       <c r="Q7" t="s">
         <v>31</v>
       </c>
       <c r="R7" t="s">
         <v>32</v>
       </c>
       <c r="S7" t="s">
         <v>33</v>
       </c>
       <c r="T7" t="s">
         <v>34</v>
       </c>
-      <c r="U7" t="inlineStr">
+      <c r="U7" t="s">
+        <v>35</v>
+      </c>
+      <c r="V7" t="inlineStr">
         <is>
           <t>The Xpert™ Core Softshell Bodywarmer is the no-nonsense go-to for active work in mild to cold weather conditions.  The water repellent and wind resistant shell provides protection from the elements, and adjustable waistline keep it snug.  Contrasting side panels for style, this bodywarmer is durable, functional, and tough, with quality built in as standard.</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B8" s="1">
         <v>5060345834468</v>
       </c>
       <c r="C8" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D8" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E8" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F8" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G8" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H8">
         <v>62014010</v>
       </c>
       <c r="I8" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J8" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K8" s="2">
         <v>13.95</v>
       </c>
       <c r="L8">
-        <v>52.00000</v>
-[...1 lines deleted...]
-      <c r="M8">
+        <v>28.00000</v>
+      </c>
+      <c r="M8" s="3">
+        <v>0.2</v>
+      </c>
+      <c r="N8">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="P8" t="s">
         <v>30</v>
       </c>
       <c r="Q8" t="s">
         <v>31</v>
       </c>
       <c r="R8" t="s">
         <v>32</v>
       </c>
       <c r="S8" t="s">
         <v>33</v>
       </c>
       <c r="T8" t="s">
         <v>34</v>
       </c>
-      <c r="U8" t="inlineStr">
+      <c r="U8" t="s">
+        <v>35</v>
+      </c>
+      <c r="V8" t="inlineStr">
         <is>
           <t>The Xpert™ Core Softshell Bodywarmer is the no-nonsense go-to for active work in mild to cold weather conditions.  The water repellent and wind resistant shell provides protection from the elements, and adjustable waistline keep it snug.  Contrasting side panels for style, this bodywarmer is durable, functional, and tough, with quality built in as standard.</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>