--- v0 (2026-06-13)
+++ v1 (2026-07-28)
@@ -170,51 +170,51 @@
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:X2"/>
   <cols>
     <col min="1" max="1" width="19"/>
     <col min="2" max="2" width="8"/>
     <col min="3" max="3" width="51"/>
     <col min="4" max="4" width="19"/>
     <col min="5" max="5" width="57"/>
     <col min="6" max="6" width="10"/>
     <col min="7" max="7" width="11"/>
     <col min="8" max="8" width="15"/>
     <col min="9" max="9" width="18"/>
     <col min="10" max="10" width="14"/>
     <col min="11" max="11" width="11"/>
-    <col min="12" max="12" width="9"/>
+    <col min="12" max="12" width="10"/>
     <col min="13" max="13" width="9"/>
     <col min="14" max="14" width="15"/>
     <col min="15" max="15" width="14"/>
     <col min="16" max="16" width="32"/>
     <col min="17" max="17" width="33"/>
     <col min="18" max="18" width="52"/>
     <col min="19" max="19" width="42"/>
     <col min="20" max="20" width="51"/>
     <col min="21" max="21" width="10"/>
     <col min="22" max="22" width="60"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
@@ -280,51 +280,51 @@
       <c r="C2" t="s">
         <v>23</v>
       </c>
       <c r="D2" t="s">
         <v>22</v>
       </c>
       <c r="E2" t="s">
         <v>24</v>
       </c>
       <c r="G2" t="s">
         <v>25</v>
       </c>
       <c r="H2">
         <v>9403105800</v>
       </c>
       <c r="I2" t="s">
         <v>26</v>
       </c>
       <c r="J2" t="s">
         <v>27</v>
       </c>
       <c r="K2" s="1">
         <v>329.95</v>
       </c>
       <c r="L2">
-        <v>29.00000</v>
+        <v>111.00000</v>
       </c>
       <c r="M2" s="2">
         <v>0.2</v>
       </c>
       <c r="N2">
         <v>1</v>
       </c>
       <c r="P2" t="s">
         <v>28</v>
       </c>
       <c r="Q2" t="s">
         <v>29</v>
       </c>
       <c r="R2" t="s">
         <v>30</v>
       </c>
       <c r="S2" t="s">
         <v>31</v>
       </c>
       <c r="T2" t="s">
         <v>32</v>
       </c>
       <c r="V2" t="inlineStr">
         <is>
           <t>This versatile display unit is designed use with the Swampmaster Waterproofs range, or Xpert accessories.  Highly effective branding is prominent on both sides of the stand, as well as the curved header panel. Maximum impact ensures maximum sales.