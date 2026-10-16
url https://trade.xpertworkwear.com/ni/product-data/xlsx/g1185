--- v1 (2026-08-23)
+++ v2 (2026-10-16)
@@ -262,51 +262,51 @@
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>22</v>
       </c>
       <c r="C2" t="s">
         <v>23</v>
       </c>
       <c r="D2" t="s">
         <v>22</v>
       </c>
       <c r="E2" t="s">
         <v>24</v>
       </c>
       <c r="G2" t="s">
         <v>25</v>
       </c>
       <c r="J2" t="s">
         <v>26</v>
       </c>
       <c r="K2" s="1">
         <v>0.00</v>
       </c>
       <c r="L2">
-        <v>13.00000</v>
+        <v>11.00000</v>
       </c>
       <c r="M2" s="2">
         <v>0.2</v>
       </c>
       <c r="N2">
         <v>1</v>
       </c>
       <c r="P2" t="s">
         <v>27</v>
       </c>
       <c r="Q2" t="s">
         <v>28</v>
       </c>
       <c r="V2" t="inlineStr">
         <is>
           <t>Drive footfall and boost brand visibility with the Xpert Range In-Store Fence Banner. Measuring 1m x 2m, this large-format promotional banner is designed to make a bold statement and ensure your store stands out from the crowd.
 Featuring a bright, high-impact design with strong Xpert branding, this banner instantly captures attention and clearly communicates that the Xpert range is available in-store. Ideal for fencing, forecourts, trade counters, outdoor display areas, and promotional events, it helps attract passing customers and reinforces brand presence at the point of sale.
 Manufactured from durable, weather-resistant material, the banner is built to withstand outdoor conditions while maintaining its vibrant appearance. Reinforced eyelets allow for quick and secure installation on most fencing systems.
 Whether you're launching a new range, supporting a promotion, or simply increasing awareness, the Xpert Fence Banner is a simple yet effective way to create maximum visibility and drive customers into your store.</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>