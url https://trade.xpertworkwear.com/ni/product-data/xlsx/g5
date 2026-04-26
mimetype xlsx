--- v1 (2025-12-11)
+++ v2 (2026-04-26)
@@ -9,86 +9,89 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="56" uniqueCount="56">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="57" uniqueCount="57">
   <si>
     <t>Stock Code</t>
   </si>
   <si>
     <t>Barcode</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Group Code</t>
   </si>
   <si>
     <t>Group Name</t>
   </si>
   <si>
     <t>Variation</t>
   </si>
   <si>
     <t>Brand</t>
   </si>
   <si>
     <t>Commodity Code</t>
   </si>
   <si>
     <t>Country of Origin</t>
   </si>
   <si>
     <t>Nett per Unit</t>
   </si>
   <si>
     <t>List Price</t>
   </si>
   <si>
     <t>Stock</t>
+  </si>
+  <si>
+    <t>VAT Rate</t>
   </si>
   <si>
     <t>Outer Quantity</t>
   </si>
   <si>
     <t>Specification</t>
   </si>
   <si>
     <t>Feature 1</t>
   </si>
   <si>
     <t>Feature 2</t>
   </si>
   <si>
     <t>Feature 3</t>
   </si>
   <si>
     <t>Feature 4</t>
   </si>
   <si>
     <t>Feature 5</t>
   </si>
   <si>
     <t>Feature 6</t>
   </si>
@@ -206,93 +209,95 @@
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="1">
     <fill>
       <patternFill patternType="none"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="3">
+  <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:W9"/>
+  <dimension ref="A1:X9"/>
   <cols>
     <col min="1" max="1" width="11"/>
     <col min="2" max="2" width="14"/>
     <col min="3" max="3" width="32"/>
     <col min="4" max="4" width="11"/>
     <col min="5" max="5" width="26"/>
     <col min="6" max="6" width="10"/>
     <col min="7" max="7" width="6"/>
     <col min="8" max="8" width="15"/>
     <col min="9" max="9" width="18"/>
     <col min="10" max="10" width="14"/>
     <col min="11" max="11" width="11"/>
     <col min="12" max="12" width="9"/>
-    <col min="13" max="13" width="15"/>
-[...7 lines deleted...]
-    <col min="21" max="21" width="60"/>
+    <col min="13" max="13" width="9"/>
+    <col min="14" max="14" width="15"/>
+    <col min="15" max="15" width="14"/>
+    <col min="16" max="16" width="32"/>
+    <col min="17" max="17" width="39"/>
+    <col min="18" max="18" width="60"/>
+    <col min="19" max="19" width="46"/>
+    <col min="20" max="20" width="40"/>
+    <col min="21" max="21" width="54"/>
+    <col min="22" max="22" width="60"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -315,557 +320,584 @@
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B2" s="1">
         <v>5055748702520</v>
       </c>
       <c r="C2" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F2" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="G2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H2">
         <v>62052000</v>
       </c>
       <c r="I2" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K2" s="2">
-        <v>5.95</v>
+        <v>6.50</v>
       </c>
       <c r="L2">
-        <v>5.00000</v>
-[...1 lines deleted...]
-      <c r="M2">
+        <v>7.00000</v>
+      </c>
+      <c r="M2" s="3">
+        <v>0.2</v>
+      </c>
+      <c r="N2">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" t="s">
         <v>32</v>
       </c>
       <c r="S2" t="s">
         <v>33</v>
       </c>
       <c r="T2" t="s">
         <v>34</v>
       </c>
-      <c r="U2" t="inlineStr">
+      <c r="U2" t="s">
+        <v>35</v>
+      </c>
+      <c r="V2" t="inlineStr">
         <is>
           <t>A really high quality, premium weight polo; the Orn Eagle Premium Poloshirt. With a knitted collar and a well-padded taped neckline for comfort. A rod design that runs along the collar and cuffed sleeves. Makes for a trendy polo shirt that can be worn to work, out on the weekend or general wear. Orn Work Clothing is designed to endure. One of the UK's leading suppliers of durable, comfortable and economical work clothing, the Orn range will not only stand the test of time but also lends itself perfectly for embroidery and personalisation.</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B3" s="1">
         <v>5055748702537</v>
       </c>
       <c r="C3" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D3" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E3" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F3" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="G3" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H3">
         <v>62052000</v>
       </c>
       <c r="I3" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J3" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K3" s="2">
-        <v>5.95</v>
+        <v>6.50</v>
       </c>
       <c r="L3">
-        <v>12.00000</v>
-[...1 lines deleted...]
-      <c r="M3">
+        <v>9.00000</v>
+      </c>
+      <c r="M3" s="3">
+        <v>0.2</v>
+      </c>
+      <c r="N3">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="P3" t="s">
         <v>30</v>
       </c>
       <c r="Q3" t="s">
         <v>31</v>
       </c>
       <c r="R3" t="s">
         <v>32</v>
       </c>
       <c r="S3" t="s">
         <v>33</v>
       </c>
       <c r="T3" t="s">
         <v>34</v>
       </c>
-      <c r="U3" t="inlineStr">
+      <c r="U3" t="s">
+        <v>35</v>
+      </c>
+      <c r="V3" t="inlineStr">
         <is>
           <t>A really high quality, premium weight polo; the Orn Eagle Premium Poloshirt. With a knitted collar and a well-padded taped neckline for comfort. A rod design that runs along the collar and cuffed sleeves. Makes for a trendy polo shirt that can be worn to work, out on the weekend or general wear. Orn Work Clothing is designed to endure. One of the UK's leading suppliers of durable, comfortable and economical work clothing, the Orn range will not only stand the test of time but also lends itself perfectly for embroidery and personalisation.</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B4" s="1">
         <v>5055748702544</v>
       </c>
       <c r="C4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D4" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E4" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="G4" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H4">
         <v>62052000</v>
       </c>
       <c r="I4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K4" s="2">
-        <v>5.95</v>
+        <v>6.50</v>
       </c>
       <c r="L4">
-        <v>10.00000</v>
-[...1 lines deleted...]
-      <c r="M4">
+        <v>11.00000</v>
+      </c>
+      <c r="M4" s="3">
+        <v>0.2</v>
+      </c>
+      <c r="N4">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="P4" t="s">
         <v>30</v>
       </c>
       <c r="Q4" t="s">
         <v>31</v>
       </c>
       <c r="R4" t="s">
         <v>32</v>
       </c>
       <c r="S4" t="s">
         <v>33</v>
       </c>
       <c r="T4" t="s">
         <v>34</v>
       </c>
-      <c r="U4" t="inlineStr">
+      <c r="U4" t="s">
+        <v>35</v>
+      </c>
+      <c r="V4" t="inlineStr">
         <is>
           <t>A really high quality, premium weight polo; the Orn Eagle Premium Poloshirt. With a knitted collar and a well-padded taped neckline for comfort. A rod design that runs along the collar and cuffed sleeves. Makes for a trendy polo shirt that can be worn to work, out on the weekend or general wear. Orn Work Clothing is designed to endure. One of the UK's leading suppliers of durable, comfortable and economical work clothing, the Orn range will not only stand the test of time but also lends itself perfectly for embroidery and personalisation.</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B5" s="1">
         <v>5055748702551</v>
       </c>
       <c r="C5" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E5" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F5" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="G5" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H5">
         <v>62052000</v>
       </c>
       <c r="I5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J5" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K5" s="2">
-        <v>5.95</v>
+        <v>6.50</v>
       </c>
       <c r="L5">
-        <v>12.00000</v>
-[...1 lines deleted...]
-      <c r="M5">
+        <v>7.00000</v>
+      </c>
+      <c r="M5" s="3">
+        <v>0.2</v>
+      </c>
+      <c r="N5">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="P5" t="s">
         <v>30</v>
       </c>
       <c r="Q5" t="s">
         <v>31</v>
       </c>
       <c r="R5" t="s">
         <v>32</v>
       </c>
       <c r="S5" t="s">
         <v>33</v>
       </c>
       <c r="T5" t="s">
         <v>34</v>
       </c>
-      <c r="U5" t="inlineStr">
+      <c r="U5" t="s">
+        <v>35</v>
+      </c>
+      <c r="V5" t="inlineStr">
         <is>
           <t>A really high quality, premium weight polo; the Orn Eagle Premium Poloshirt. With a knitted collar and a well-padded taped neckline for comfort. A rod design that runs along the collar and cuffed sleeves. Makes for a trendy polo shirt that can be worn to work, out on the weekend or general wear. Orn Work Clothing is designed to endure. One of the UK's leading suppliers of durable, comfortable and economical work clothing, the Orn range will not only stand the test of time but also lends itself perfectly for embroidery and personalisation.</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B6" s="1">
         <v>5055748702568</v>
       </c>
       <c r="C6" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D6" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F6" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="G6" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H6">
         <v>62052000</v>
       </c>
       <c r="I6" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J6" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K6" s="2">
-        <v>5.95</v>
+        <v>6.50</v>
       </c>
       <c r="L6">
-        <v>6.00000</v>
-[...1 lines deleted...]
-      <c r="M6">
+        <v>7.00000</v>
+      </c>
+      <c r="M6" s="3">
+        <v>0.2</v>
+      </c>
+      <c r="N6">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="P6" t="s">
         <v>30</v>
       </c>
       <c r="Q6" t="s">
         <v>31</v>
       </c>
       <c r="R6" t="s">
         <v>32</v>
       </c>
       <c r="S6" t="s">
         <v>33</v>
       </c>
       <c r="T6" t="s">
         <v>34</v>
       </c>
-      <c r="U6" t="inlineStr">
+      <c r="U6" t="s">
+        <v>35</v>
+      </c>
+      <c r="V6" t="inlineStr">
         <is>
           <t>A really high quality, premium weight polo; the Orn Eagle Premium Poloshirt. With a knitted collar and a well-padded taped neckline for comfort. A rod design that runs along the collar and cuffed sleeves. Makes for a trendy polo shirt that can be worn to work, out on the weekend or general wear. Orn Work Clothing is designed to endure. One of the UK's leading suppliers of durable, comfortable and economical work clothing, the Orn range will not only stand the test of time but also lends itself perfectly for embroidery and personalisation.</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B7" s="1">
         <v>5055748702575</v>
       </c>
       <c r="C7" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D7" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E7" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F7" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="G7" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H7">
         <v>62052000</v>
       </c>
       <c r="I7" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J7" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K7" s="2">
-        <v>5.95</v>
+        <v>6.50</v>
       </c>
       <c r="L7">
-        <v>4.00000</v>
-[...1 lines deleted...]
-      <c r="M7">
+        <v>7.00000</v>
+      </c>
+      <c r="M7" s="3">
+        <v>0.2</v>
+      </c>
+      <c r="N7">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="P7" t="s">
         <v>30</v>
       </c>
       <c r="Q7" t="s">
         <v>31</v>
       </c>
       <c r="R7" t="s">
         <v>32</v>
       </c>
       <c r="S7" t="s">
         <v>33</v>
       </c>
       <c r="T7" t="s">
         <v>34</v>
       </c>
-      <c r="U7" t="inlineStr">
+      <c r="U7" t="s">
+        <v>35</v>
+      </c>
+      <c r="V7" t="inlineStr">
         <is>
           <t>A really high quality, premium weight polo; the Orn Eagle Premium Poloshirt. With a knitted collar and a well-padded taped neckline for comfort. A rod design that runs along the collar and cuffed sleeves. Makes for a trendy polo shirt that can be worn to work, out on the weekend or general wear. Orn Work Clothing is designed to endure. One of the UK's leading suppliers of durable, comfortable and economical work clothing, the Orn range will not only stand the test of time but also lends itself perfectly for embroidery and personalisation.</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B8" s="1">
         <v>5055748702582</v>
       </c>
       <c r="C8" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D8" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E8" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F8" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G8" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H8">
         <v>62052000</v>
       </c>
       <c r="I8" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J8" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K8" s="2">
-        <v>5.95</v>
+        <v>6.50</v>
       </c>
       <c r="L8">
         <v>5.00000</v>
       </c>
-      <c r="M8">
+      <c r="M8" s="3">
+        <v>0.2</v>
+      </c>
+      <c r="N8">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="P8" t="s">
         <v>30</v>
       </c>
       <c r="Q8" t="s">
         <v>31</v>
       </c>
       <c r="R8" t="s">
         <v>32</v>
       </c>
       <c r="S8" t="s">
         <v>33</v>
       </c>
       <c r="T8" t="s">
         <v>34</v>
       </c>
-      <c r="U8" t="inlineStr">
+      <c r="U8" t="s">
+        <v>35</v>
+      </c>
+      <c r="V8" t="inlineStr">
         <is>
           <t>A really high quality, premium weight polo; the Orn Eagle Premium Poloshirt. With a knitted collar and a well-padded taped neckline for comfort. A rod design that runs along the collar and cuffed sleeves. Makes for a trendy polo shirt that can be worn to work, out on the weekend or general wear. Orn Work Clothing is designed to endure. One of the UK's leading suppliers of durable, comfortable and economical work clothing, the Orn range will not only stand the test of time but also lends itself perfectly for embroidery and personalisation.</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B9" s="1">
         <v>5055748702599</v>
       </c>
       <c r="C9" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D9" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E9" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F9" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="G9" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H9">
         <v>62052000</v>
       </c>
       <c r="I9" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J9" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K9" s="2">
-        <v>5.95</v>
+        <v>6.50</v>
       </c>
       <c r="L9">
-        <v>5.00000</v>
-[...1 lines deleted...]
-      <c r="M9">
+        <v>3.00000</v>
+      </c>
+      <c r="M9" s="3">
+        <v>0.2</v>
+      </c>
+      <c r="N9">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="P9" t="s">
         <v>30</v>
       </c>
       <c r="Q9" t="s">
         <v>31</v>
       </c>
       <c r="R9" t="s">
         <v>32</v>
       </c>
       <c r="S9" t="s">
         <v>33</v>
       </c>
       <c r="T9" t="s">
         <v>34</v>
       </c>
-      <c r="U9" t="inlineStr">
+      <c r="U9" t="s">
+        <v>35</v>
+      </c>
+      <c r="V9" t="inlineStr">
         <is>
           <t>A really high quality, premium weight polo; the Orn Eagle Premium Poloshirt. With a knitted collar and a well-padded taped neckline for comfort. A rod design that runs along the collar and cuffed sleeves. Makes for a trendy polo shirt that can be worn to work, out on the weekend or general wear. Orn Work Clothing is designed to endure. One of the UK's leading suppliers of durable, comfortable and economical work clothing, the Orn range will not only stand the test of time but also lends itself perfectly for embroidery and personalisation.</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>