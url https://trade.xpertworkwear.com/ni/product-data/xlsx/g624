--- v0 (2025-10-25)
+++ v1 (2026-04-26)
@@ -9,137 +9,143 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="56" uniqueCount="56">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="58" uniqueCount="58">
   <si>
     <t>Stock Code</t>
   </si>
   <si>
     <t>Barcode</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Group Code</t>
   </si>
   <si>
     <t>Group Name</t>
   </si>
   <si>
     <t>Variation</t>
   </si>
   <si>
     <t>Brand</t>
   </si>
   <si>
     <t>Commodity Code</t>
   </si>
   <si>
     <t>Country of Origin</t>
   </si>
   <si>
     <t>Nett per Unit</t>
   </si>
   <si>
     <t>List Price</t>
   </si>
   <si>
     <t>Stock</t>
   </si>
   <si>
+    <t>VAT Rate</t>
+  </si>
+  <si>
     <t>Outer Quantity</t>
   </si>
   <si>
     <t>Specification</t>
   </si>
   <si>
     <t>Feature 1</t>
   </si>
   <si>
     <t>Feature 2</t>
   </si>
   <si>
     <t>Feature 3</t>
   </si>
   <si>
     <t>Feature 4</t>
   </si>
   <si>
     <t>Feature 5</t>
   </si>
   <si>
     <t>Feature 6</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>W908NV-2</t>
   </si>
   <si>
     <t>Regatta Kids Stormbreak PVC Waterproof Jacket Navy - Age 2-3 Years</t>
   </si>
   <si>
     <t>W908NV</t>
   </si>
   <si>
     <t>Regatta Kids Stormbreak PVC Waterproof Jacket Navy</t>
   </si>
   <si>
     <t>Age 2-3 Years</t>
   </si>
   <si>
     <t>Regatta</t>
   </si>
   <si>
     <t>China</t>
   </si>
   <si>
     <t>0.50Kg</t>
+  </si>
+  <si>
+    <t>0%</t>
   </si>
   <si>
     <t>Waterproof Hydrafort polyester fabric</t>
   </si>
   <si>
     <t>Taped seams</t>
   </si>
   <si>
     <t>Integral hood</t>
   </si>
   <si>
     <t>Elasticated cuffs</t>
   </si>
   <si>
     <t>2 lower pockets</t>
   </si>
   <si>
     <t>Adjustable shock cord hem age 7+</t>
   </si>
   <si>
     <t>W908NV-3/4</t>
   </si>
   <si>
     <t>Regatta Kids Stormbreak PVC Waterproof Jacket Navy - Age 3-4 Years</t>
   </si>
@@ -206,93 +212,95 @@
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="1">
     <fill>
       <patternFill patternType="none"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="3">
+  <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:W9"/>
+  <dimension ref="A1:X9"/>
   <cols>
     <col min="1" max="1" width="13"/>
     <col min="2" max="2" width="14"/>
     <col min="3" max="3" width="60"/>
     <col min="4" max="4" width="11"/>
     <col min="5" max="5" width="51"/>
     <col min="6" max="6" width="16"/>
     <col min="7" max="7" width="8"/>
     <col min="8" max="8" width="15"/>
     <col min="9" max="9" width="18"/>
     <col min="10" max="10" width="14"/>
     <col min="11" max="11" width="11"/>
     <col min="12" max="12" width="8"/>
-    <col min="13" max="13" width="15"/>
-[...7 lines deleted...]
-    <col min="21" max="21" width="60"/>
+    <col min="13" max="13" width="9"/>
+    <col min="14" max="14" width="15"/>
+    <col min="15" max="15" width="14"/>
+    <col min="16" max="16" width="38"/>
+    <col min="17" max="17" width="12"/>
+    <col min="18" max="18" width="14"/>
+    <col min="19" max="19" width="18"/>
+    <col min="20" max="20" width="16"/>
+    <col min="21" max="21" width="33"/>
+    <col min="22" max="22" width="60"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -315,557 +323,584 @@
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B2" s="1">
         <v>5020436400156</v>
       </c>
       <c r="C2" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F2" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="G2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H2">
         <v>62033919</v>
       </c>
       <c r="I2" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K2" s="2">
         <v>9.95</v>
       </c>
       <c r="L2">
         <v>0.00000</v>
       </c>
-      <c r="M2">
+      <c r="M2" t="s" s="3">
+        <v>30</v>
+      </c>
+      <c r="N2">
         <v>1</v>
       </c>
-      <c r="O2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P2" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="Q2" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="R2" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="S2" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="T2" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="U2" t="inlineStr">
+        <v>35</v>
+      </c>
+      <c r="U2" t="s">
+        <v>36</v>
+      </c>
+      <c r="V2" t="inlineStr">
         <is>
           <t>Engineered with the Waterproof Hydrafort polyester fabric to keep your kids dry and sheltered in all conditions. The Regatta Kids Stormbreak Jacket has been engineered with the British weather in mind; an integral hood, elasticated cuffs and adjustable shock cord ensure the fit and feel is perfect to your child's needs and liking.</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="B3" s="1">
         <v>5020436400163</v>
       </c>
       <c r="C3" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D3" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E3" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F3" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="G3" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H3">
         <v>62033919</v>
       </c>
       <c r="I3" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J3" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K3" s="2">
         <v>9.95</v>
       </c>
       <c r="L3">
         <v>2.00000</v>
       </c>
-      <c r="M3">
+      <c r="M3" t="s" s="3">
+        <v>30</v>
+      </c>
+      <c r="N3">
         <v>1</v>
       </c>
-      <c r="O3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P3" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="Q3" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="R3" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="S3" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="T3" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="U3" t="inlineStr">
+        <v>35</v>
+      </c>
+      <c r="U3" t="s">
+        <v>36</v>
+      </c>
+      <c r="V3" t="inlineStr">
         <is>
           <t>Engineered with the Waterproof Hydrafort polyester fabric to keep your kids dry and sheltered in all conditions. The Regatta Kids Stormbreak Jacket has been engineered with the British weather in mind; an integral hood, elasticated cuffs and adjustable shock cord ensure the fit and feel is perfect to your child's needs and liking.</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="B4" s="1">
         <v>5020436400170</v>
       </c>
       <c r="C4" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="D4" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E4" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F4" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="G4" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H4">
         <v>62033919</v>
       </c>
       <c r="I4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K4" s="2">
         <v>9.95</v>
       </c>
       <c r="L4">
         <v>0.00000</v>
       </c>
-      <c r="M4">
+      <c r="M4" t="s" s="3">
+        <v>30</v>
+      </c>
+      <c r="N4">
         <v>1</v>
       </c>
-      <c r="O4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="Q4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="R4" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="S4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="T4" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="U4" t="inlineStr">
+        <v>35</v>
+      </c>
+      <c r="U4" t="s">
+        <v>36</v>
+      </c>
+      <c r="V4" t="inlineStr">
         <is>
           <t>Engineered with the Waterproof Hydrafort polyester fabric to keep your kids dry and sheltered in all conditions. The Regatta Kids Stormbreak Jacket has been engineered with the British weather in mind; an integral hood, elasticated cuffs and adjustable shock cord ensure the fit and feel is perfect to your child's needs and liking.</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="B5" s="1">
         <v>5020436400187</v>
       </c>
       <c r="C5" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="D5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E5" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F5" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="G5" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H5">
         <v>62033919</v>
       </c>
       <c r="I5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J5" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K5" s="2">
         <v>9.95</v>
       </c>
       <c r="L5">
-        <v>0.00000</v>
-[...1 lines deleted...]
-      <c r="M5">
+        <v>1.00000</v>
+      </c>
+      <c r="M5" t="s" s="3">
+        <v>30</v>
+      </c>
+      <c r="N5">
         <v>1</v>
       </c>
-      <c r="O5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P5" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="Q5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="R5" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="S5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="T5" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="U5" t="inlineStr">
+        <v>35</v>
+      </c>
+      <c r="U5" t="s">
+        <v>36</v>
+      </c>
+      <c r="V5" t="inlineStr">
         <is>
           <t>Engineered with the Waterproof Hydrafort polyester fabric to keep your kids dry and sheltered in all conditions. The Regatta Kids Stormbreak Jacket has been engineered with the British weather in mind; an integral hood, elasticated cuffs and adjustable shock cord ensure the fit and feel is perfect to your child's needs and liking.</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B6" s="1">
         <v>5020436400194</v>
       </c>
       <c r="C6" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="D6" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F6" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="G6" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H6">
         <v>62033919</v>
       </c>
       <c r="I6" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J6" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K6" s="2">
         <v>9.95</v>
       </c>
       <c r="L6">
         <v>0.00000</v>
       </c>
-      <c r="M6">
+      <c r="M6" t="s" s="3">
+        <v>30</v>
+      </c>
+      <c r="N6">
         <v>1</v>
       </c>
-      <c r="O6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="Q6" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="R6" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="S6" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="T6" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="U6" t="inlineStr">
+        <v>35</v>
+      </c>
+      <c r="U6" t="s">
+        <v>36</v>
+      </c>
+      <c r="V6" t="inlineStr">
         <is>
           <t>Engineered with the Waterproof Hydrafort polyester fabric to keep your kids dry and sheltered in all conditions. The Regatta Kids Stormbreak Jacket has been engineered with the British weather in mind; an integral hood, elasticated cuffs and adjustable shock cord ensure the fit and feel is perfect to your child's needs and liking.</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="B7" s="1">
         <v>5020436400200</v>
       </c>
       <c r="C7" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="D7" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E7" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F7" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="G7" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H7">
         <v>62033919</v>
       </c>
       <c r="I7" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J7" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K7" s="2">
         <v>9.95</v>
       </c>
       <c r="L7">
         <v>0.00000</v>
       </c>
-      <c r="M7">
+      <c r="M7" t="s" s="3">
+        <v>30</v>
+      </c>
+      <c r="N7">
         <v>1</v>
       </c>
-      <c r="O7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P7" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="Q7" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="R7" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="S7" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="T7" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="U7" t="inlineStr">
+        <v>35</v>
+      </c>
+      <c r="U7" t="s">
+        <v>36</v>
+      </c>
+      <c r="V7" t="inlineStr">
         <is>
           <t>Engineered with the Waterproof Hydrafort polyester fabric to keep your kids dry and sheltered in all conditions. The Regatta Kids Stormbreak Jacket has been engineered with the British weather in mind; an integral hood, elasticated cuffs and adjustable shock cord ensure the fit and feel is perfect to your child's needs and liking.</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="B8" s="1">
         <v>5057538247907</v>
       </c>
       <c r="C8" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="D8" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E8" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F8" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="G8" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H8">
         <v>62033919</v>
       </c>
       <c r="I8" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J8" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K8" s="2">
         <v>9.95</v>
       </c>
       <c r="L8">
-        <v>7.00000</v>
-[...1 lines deleted...]
-      <c r="M8">
+        <v>5.00000</v>
+      </c>
+      <c r="M8" t="s" s="3">
+        <v>30</v>
+      </c>
+      <c r="N8">
         <v>1</v>
       </c>
-      <c r="O8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P8" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="Q8" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="R8" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="S8" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="T8" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="U8" t="inlineStr">
+        <v>35</v>
+      </c>
+      <c r="U8" t="s">
+        <v>36</v>
+      </c>
+      <c r="V8" t="inlineStr">
         <is>
           <t>Engineered with the Waterproof Hydrafort polyester fabric to keep your kids dry and sheltered in all conditions. The Regatta Kids Stormbreak Jacket has been engineered with the British weather in mind; an integral hood, elasticated cuffs and adjustable shock cord ensure the fit and feel is perfect to your child's needs and liking.</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="B9" s="1">
         <v>5057538494721</v>
       </c>
       <c r="C9" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="D9" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E9" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F9" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="G9" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H9">
         <v>62033919</v>
       </c>
       <c r="I9" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J9" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K9" s="2">
         <v>9.95</v>
       </c>
       <c r="L9">
-        <v>2.00000</v>
-[...1 lines deleted...]
-      <c r="M9">
+        <v>1.00000</v>
+      </c>
+      <c r="M9" s="3">
+        <v>0.2</v>
+      </c>
+      <c r="N9">
         <v>1</v>
       </c>
-      <c r="O9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P9" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="Q9" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="R9" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="S9" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="T9" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="U9" t="inlineStr">
+        <v>35</v>
+      </c>
+      <c r="U9" t="s">
+        <v>36</v>
+      </c>
+      <c r="V9" t="inlineStr">
         <is>
           <t>Engineered with the Waterproof Hydrafort polyester fabric to keep your kids dry and sheltered in all conditions. The Regatta Kids Stormbreak Jacket has been engineered with the British weather in mind; an integral hood, elasticated cuffs and adjustable shock cord ensure the fit and feel is perfect to your child's needs and liking.</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>