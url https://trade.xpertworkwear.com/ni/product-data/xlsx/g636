--- v2 (2026-01-25)
+++ v3 (2026-04-26)
@@ -9,137 +9,143 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="54" uniqueCount="54">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="56" uniqueCount="56">
   <si>
     <t>Stock Code</t>
   </si>
   <si>
     <t>Barcode</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Group Code</t>
   </si>
   <si>
     <t>Group Name</t>
   </si>
   <si>
     <t>Variation</t>
   </si>
   <si>
     <t>Brand</t>
   </si>
   <si>
     <t>Commodity Code</t>
   </si>
   <si>
     <t>Country of Origin</t>
   </si>
   <si>
     <t>Nett per Unit</t>
   </si>
   <si>
     <t>List Price</t>
   </si>
   <si>
     <t>Stock</t>
   </si>
   <si>
+    <t>VAT Rate</t>
+  </si>
+  <si>
     <t>Outer Quantity</t>
   </si>
   <si>
     <t>Specification</t>
   </si>
   <si>
     <t>Feature 1</t>
   </si>
   <si>
     <t>Feature 2</t>
   </si>
   <si>
     <t>Feature 3</t>
   </si>
   <si>
     <t>Feature 4</t>
   </si>
   <si>
     <t>Feature 5</t>
   </si>
   <si>
     <t>Feature 6</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>XP590-41</t>
   </si>
   <si>
     <t>Xpert Invincible S3 Safety Waterproof Rigger Boot Brown - EU41 / UK7</t>
   </si>
   <si>
     <t>XP590</t>
   </si>
   <si>
     <t>Xpert Invincible S3 Safety Waterproof Rigger Boot Brown</t>
   </si>
   <si>
     <t>EU41 / UK7</t>
   </si>
   <si>
     <t>Xpert</t>
   </si>
   <si>
     <t>India</t>
   </si>
   <si>
     <t>2.44Kg</t>
+  </si>
+  <si>
+    <t>0%</t>
   </si>
   <si>
     <t>EN ISO 20345:2011 S3 SRC</t>
   </si>
   <si>
     <t>S3 Safety – S3 safety rating with steel toe and midsole</t>
   </si>
   <si>
     <t>Dry-X™ - Waterproof and breathable membrane</t>
   </si>
   <si>
     <t>Comfort-X™ - Shock absorbing PU foam footbed for optimum comfort</t>
   </si>
   <si>
     <t>Water resistant waxy leather upper </t>
   </si>
   <si>
     <t>Protective steel anti-penetration toecap and midsole</t>
   </si>
   <si>
     <t>GRIP X™ 4.0 Dual density PU/PU hardwearing outsole with Elastopan® high performance polyurethane midsole </t>
   </si>
   <si>
     <t>XP590-42</t>
   </si>
@@ -200,93 +206,95 @@
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="1">
     <fill>
       <patternFill patternType="none"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="3">
+  <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:W8"/>
+  <dimension ref="A1:X8"/>
   <cols>
     <col min="1" max="1" width="11"/>
     <col min="2" max="2" width="14"/>
     <col min="3" max="3" width="60"/>
     <col min="4" max="4" width="11"/>
     <col min="5" max="5" width="56"/>
     <col min="6" max="6" width="14"/>
     <col min="7" max="7" width="6"/>
     <col min="8" max="8" width="15"/>
     <col min="9" max="9" width="18"/>
     <col min="10" max="10" width="14"/>
     <col min="11" max="11" width="11"/>
     <col min="12" max="12" width="10"/>
-    <col min="13" max="13" width="15"/>
-[...6 lines deleted...]
-    <col min="20" max="20" width="60"/>
+    <col min="13" max="13" width="9"/>
+    <col min="14" max="14" width="15"/>
+    <col min="15" max="15" width="25"/>
+    <col min="16" max="16" width="56"/>
+    <col min="17" max="17" width="44"/>
+    <col min="18" max="18" width="60"/>
+    <col min="19" max="19" width="36"/>
+    <col min="20" max="20" width="53"/>
     <col min="21" max="21" width="60"/>
+    <col min="22" max="22" width="60"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -309,514 +317,538 @@
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B2" s="1">
         <v>5060345836608</v>
       </c>
       <c r="C2" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F2" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="G2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H2">
         <v>64034000</v>
       </c>
       <c r="I2" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K2" s="2">
         <v>37.95</v>
       </c>
       <c r="L2">
-        <v>33.00000</v>
-[...1 lines deleted...]
-      <c r="M2">
+        <v>11.00000</v>
+      </c>
+      <c r="M2" t="s" s="3">
+        <v>30</v>
+      </c>
+      <c r="N2">
         <v>8</v>
       </c>
-      <c r="N2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O2" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="P2" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="Q2" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="R2" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="S2" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="T2" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="U2" t="inlineStr">
+        <v>36</v>
+      </c>
+      <c r="U2" t="s">
+        <v>37</v>
+      </c>
+      <c r="V2" t="inlineStr">
         <is>
           <t>The Xpert™ Invincible Safety Rigger Boot is a seriously tough boot, with a host of clever design features that makes it stand apart from any other Rigger.  The side puller straps are specially designed to lie flat, reducing the risk of snagging.  Now with a waterproof lining, you can be assured of dry feet in all weather.  Steel Toecap and steel anti-penetration midsole.  TPU ankle support, Comfort-X™ Shock absorbing PU insole, and GRIP X™ 4.0 Dual density PU/PU hardwearing outsole.  S3 safety rated for complete protection.</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="B3" s="1">
         <v>5060345836615</v>
       </c>
       <c r="C3" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D3" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E3" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F3" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="G3" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H3">
         <v>64034000</v>
       </c>
       <c r="I3" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J3" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K3" s="2">
         <v>37.95</v>
       </c>
       <c r="L3">
-        <v>131.00000</v>
-[...1 lines deleted...]
-      <c r="M3">
+        <v>52.00000</v>
+      </c>
+      <c r="M3" t="s" s="3">
+        <v>30</v>
+      </c>
+      <c r="N3">
         <v>8</v>
       </c>
-      <c r="N3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O3" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="P3" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="Q3" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="R3" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="S3" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="T3" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="U3" t="inlineStr">
+        <v>36</v>
+      </c>
+      <c r="U3" t="s">
+        <v>37</v>
+      </c>
+      <c r="V3" t="inlineStr">
         <is>
           <t>The Xpert™ Invincible Safety Rigger Boot is a seriously tough boot, with a host of clever design features that makes it stand apart from any other Rigger.  The side puller straps are specially designed to lie flat, reducing the risk of snagging.  Now with a waterproof lining, you can be assured of dry feet in all weather.  Steel Toecap and steel anti-penetration midsole.  TPU ankle support, Comfort-X™ Shock absorbing PU insole, and GRIP X™ 4.0 Dual density PU/PU hardwearing outsole.  S3 safety rated for complete protection.</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B4" s="1">
         <v>5060345836622</v>
       </c>
       <c r="C4" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="D4" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E4" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F4" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="G4" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H4">
         <v>64034000</v>
       </c>
       <c r="I4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K4" s="2">
         <v>37.95</v>
       </c>
       <c r="L4">
-        <v>201.00000</v>
-[...1 lines deleted...]
-      <c r="M4">
+        <v>115.00000</v>
+      </c>
+      <c r="M4" t="s" s="3">
+        <v>30</v>
+      </c>
+      <c r="N4">
         <v>8</v>
       </c>
-      <c r="N4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="P4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="Q4" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="R4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="S4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="T4" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="U4" t="inlineStr">
+        <v>36</v>
+      </c>
+      <c r="U4" t="s">
+        <v>37</v>
+      </c>
+      <c r="V4" t="inlineStr">
         <is>
           <t>The Xpert™ Invincible Safety Rigger Boot is a seriously tough boot, with a host of clever design features that makes it stand apart from any other Rigger.  The side puller straps are specially designed to lie flat, reducing the risk of snagging.  Now with a waterproof lining, you can be assured of dry feet in all weather.  Steel Toecap and steel anti-penetration midsole.  TPU ankle support, Comfort-X™ Shock absorbing PU insole, and GRIP X™ 4.0 Dual density PU/PU hardwearing outsole.  S3 safety rated for complete protection.</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="B5" s="1">
         <v>5060345836639</v>
       </c>
       <c r="C5" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="D5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E5" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F5" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="G5" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H5">
         <v>64034000</v>
       </c>
       <c r="I5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J5" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K5" s="2">
         <v>37.95</v>
       </c>
       <c r="L5">
-        <v>160.00000</v>
-[...1 lines deleted...]
-      <c r="M5">
+        <v>78.00000</v>
+      </c>
+      <c r="M5" t="s" s="3">
+        <v>30</v>
+      </c>
+      <c r="N5">
         <v>8</v>
       </c>
-      <c r="N5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O5" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="P5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="Q5" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="R5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="S5" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="T5" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="U5" t="inlineStr">
+        <v>36</v>
+      </c>
+      <c r="U5" t="s">
+        <v>37</v>
+      </c>
+      <c r="V5" t="inlineStr">
         <is>
           <t>The Xpert™ Invincible Safety Rigger Boot is a seriously tough boot, with a host of clever design features that makes it stand apart from any other Rigger.  The side puller straps are specially designed to lie flat, reducing the risk of snagging.  Now with a waterproof lining, you can be assured of dry feet in all weather.  Steel Toecap and steel anti-penetration midsole.  TPU ankle support, Comfort-X™ Shock absorbing PU insole, and GRIP X™ 4.0 Dual density PU/PU hardwearing outsole.  S3 safety rated for complete protection.</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="B6" s="1">
         <v>5060345836646</v>
       </c>
       <c r="C6" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="D6" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F6" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="G6" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H6">
         <v>64034000</v>
       </c>
       <c r="I6" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J6" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K6" s="2">
         <v>37.95</v>
       </c>
       <c r="L6">
-        <v>33.00000</v>
-[...1 lines deleted...]
-      <c r="M6">
+        <v>9.00000</v>
+      </c>
+      <c r="M6" t="s" s="3">
+        <v>30</v>
+      </c>
+      <c r="N6">
         <v>8</v>
       </c>
-      <c r="N6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="P6" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="Q6" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="R6" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="S6" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="T6" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="U6" t="inlineStr">
+        <v>36</v>
+      </c>
+      <c r="U6" t="s">
+        <v>37</v>
+      </c>
+      <c r="V6" t="inlineStr">
         <is>
           <t>The Xpert™ Invincible Safety Rigger Boot is a seriously tough boot, with a host of clever design features that makes it stand apart from any other Rigger.  The side puller straps are specially designed to lie flat, reducing the risk of snagging.  Now with a waterproof lining, you can be assured of dry feet in all weather.  Steel Toecap and steel anti-penetration midsole.  TPU ankle support, Comfort-X™ Shock absorbing PU insole, and GRIP X™ 4.0 Dual density PU/PU hardwearing outsole.  S3 safety rated for complete protection.</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="B7" s="1">
         <v>5060345836653</v>
       </c>
       <c r="C7" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="D7" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E7" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F7" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="G7" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H7">
         <v>64034000</v>
       </c>
       <c r="I7" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J7" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K7" s="2">
         <v>37.95</v>
       </c>
       <c r="L7">
-        <v>82.00000</v>
-[...1 lines deleted...]
-      <c r="M7">
+        <v>26.00000</v>
+      </c>
+      <c r="M7" t="s" s="3">
+        <v>30</v>
+      </c>
+      <c r="N7">
         <v>8</v>
       </c>
-      <c r="N7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O7" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="P7" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="Q7" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="R7" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="S7" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="T7" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="U7" t="inlineStr">
+        <v>36</v>
+      </c>
+      <c r="U7" t="s">
+        <v>37</v>
+      </c>
+      <c r="V7" t="inlineStr">
         <is>
           <t>The Xpert™ Invincible Safety Rigger Boot is a seriously tough boot, with a host of clever design features that makes it stand apart from any other Rigger.  The side puller straps are specially designed to lie flat, reducing the risk of snagging.  Now with a waterproof lining, you can be assured of dry feet in all weather.  Steel Toecap and steel anti-penetration midsole.  TPU ankle support, Comfort-X™ Shock absorbing PU insole, and GRIP X™ 4.0 Dual density PU/PU hardwearing outsole.  S3 safety rated for complete protection.</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="B8" s="1">
         <v>5060345836660</v>
       </c>
       <c r="C8" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="D8" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E8" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F8" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="G8" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H8">
         <v>64034000</v>
       </c>
       <c r="I8" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J8" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K8" s="2">
         <v>37.95</v>
       </c>
       <c r="L8">
-        <v>71.00000</v>
-[...1 lines deleted...]
-      <c r="M8">
+        <v>47.00000</v>
+      </c>
+      <c r="M8" t="s" s="3">
+        <v>30</v>
+      </c>
+      <c r="N8">
         <v>8</v>
       </c>
-      <c r="N8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O8" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="P8" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="Q8" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="R8" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="S8" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="T8" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="U8" t="inlineStr">
+        <v>36</v>
+      </c>
+      <c r="U8" t="s">
+        <v>37</v>
+      </c>
+      <c r="V8" t="inlineStr">
         <is>
           <t>The Xpert™ Invincible Safety Rigger Boot is a seriously tough boot, with a host of clever design features that makes it stand apart from any other Rigger.  The side puller straps are specially designed to lie flat, reducing the risk of snagging.  Now with a waterproof lining, you can be assured of dry feet in all weather.  Steel Toecap and steel anti-penetration midsole.  TPU ankle support, Comfort-X™ Shock absorbing PU insole, and GRIP X™ 4.0 Dual density PU/PU hardwearing outsole.  S3 safety rated for complete protection.</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>