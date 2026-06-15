--- v3 (2026-04-26)
+++ v4 (2026-06-15)
@@ -240,51 +240,51 @@
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:X8"/>
   <cols>
     <col min="1" max="1" width="11"/>
     <col min="2" max="2" width="14"/>
     <col min="3" max="3" width="60"/>
     <col min="4" max="4" width="11"/>
     <col min="5" max="5" width="56"/>
     <col min="6" max="6" width="14"/>
     <col min="7" max="7" width="6"/>
     <col min="8" max="8" width="15"/>
     <col min="9" max="9" width="18"/>
     <col min="10" max="10" width="14"/>
     <col min="11" max="11" width="11"/>
-    <col min="12" max="12" width="10"/>
+    <col min="12" max="12" width="9"/>
     <col min="13" max="13" width="9"/>
     <col min="14" max="14" width="15"/>
     <col min="15" max="15" width="25"/>
     <col min="16" max="16" width="56"/>
     <col min="17" max="17" width="44"/>
     <col min="18" max="18" width="60"/>
     <col min="19" max="19" width="36"/>
     <col min="20" max="20" width="53"/>
     <col min="21" max="21" width="60"/>
     <col min="22" max="22" width="60"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
@@ -356,51 +356,51 @@
       <c r="D2" t="s">
         <v>24</v>
       </c>
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="F2" t="s">
         <v>26</v>
       </c>
       <c r="G2" t="s">
         <v>27</v>
       </c>
       <c r="H2">
         <v>64034000</v>
       </c>
       <c r="I2" t="s">
         <v>28</v>
       </c>
       <c r="J2" t="s">
         <v>29</v>
       </c>
       <c r="K2" s="2">
         <v>37.95</v>
       </c>
       <c r="L2">
-        <v>11.00000</v>
+        <v>4.00000</v>
       </c>
       <c r="M2" t="s" s="3">
         <v>30</v>
       </c>
       <c r="N2">
         <v>8</v>
       </c>
       <c r="O2" t="s">
         <v>31</v>
       </c>
       <c r="P2" t="s">
         <v>32</v>
       </c>
       <c r="Q2" t="s">
         <v>33</v>
       </c>
       <c r="R2" t="s">
         <v>34</v>
       </c>
       <c r="S2" t="s">
         <v>35</v>
       </c>
       <c r="T2" t="s">
         <v>36</v>
       </c>
@@ -426,51 +426,51 @@
       <c r="D3" t="s">
         <v>24</v>
       </c>
       <c r="E3" t="s">
         <v>25</v>
       </c>
       <c r="F3" t="s">
         <v>40</v>
       </c>
       <c r="G3" t="s">
         <v>27</v>
       </c>
       <c r="H3">
         <v>64034000</v>
       </c>
       <c r="I3" t="s">
         <v>28</v>
       </c>
       <c r="J3" t="s">
         <v>29</v>
       </c>
       <c r="K3" s="2">
         <v>37.95</v>
       </c>
       <c r="L3">
-        <v>52.00000</v>
+        <v>36.00000</v>
       </c>
       <c r="M3" t="s" s="3">
         <v>30</v>
       </c>
       <c r="N3">
         <v>8</v>
       </c>
       <c r="O3" t="s">
         <v>31</v>
       </c>
       <c r="P3" t="s">
         <v>32</v>
       </c>
       <c r="Q3" t="s">
         <v>33</v>
       </c>
       <c r="R3" t="s">
         <v>34</v>
       </c>
       <c r="S3" t="s">
         <v>35</v>
       </c>
       <c r="T3" t="s">
         <v>36</v>
       </c>
@@ -496,51 +496,51 @@
       <c r="D4" t="s">
         <v>24</v>
       </c>
       <c r="E4" t="s">
         <v>25</v>
       </c>
       <c r="F4" t="s">
         <v>43</v>
       </c>
       <c r="G4" t="s">
         <v>27</v>
       </c>
       <c r="H4">
         <v>64034000</v>
       </c>
       <c r="I4" t="s">
         <v>28</v>
       </c>
       <c r="J4" t="s">
         <v>29</v>
       </c>
       <c r="K4" s="2">
         <v>37.95</v>
       </c>
       <c r="L4">
-        <v>115.00000</v>
+        <v>96.00000</v>
       </c>
       <c r="M4" t="s" s="3">
         <v>30</v>
       </c>
       <c r="N4">
         <v>8</v>
       </c>
       <c r="O4" t="s">
         <v>31</v>
       </c>
       <c r="P4" t="s">
         <v>32</v>
       </c>
       <c r="Q4" t="s">
         <v>33</v>
       </c>
       <c r="R4" t="s">
         <v>34</v>
       </c>
       <c r="S4" t="s">
         <v>35</v>
       </c>
       <c r="T4" t="s">
         <v>36</v>
       </c>
@@ -566,51 +566,51 @@
       <c r="D5" t="s">
         <v>24</v>
       </c>
       <c r="E5" t="s">
         <v>25</v>
       </c>
       <c r="F5" t="s">
         <v>46</v>
       </c>
       <c r="G5" t="s">
         <v>27</v>
       </c>
       <c r="H5">
         <v>64034000</v>
       </c>
       <c r="I5" t="s">
         <v>28</v>
       </c>
       <c r="J5" t="s">
         <v>29</v>
       </c>
       <c r="K5" s="2">
         <v>37.95</v>
       </c>
       <c r="L5">
-        <v>78.00000</v>
+        <v>46.00000</v>
       </c>
       <c r="M5" t="s" s="3">
         <v>30</v>
       </c>
       <c r="N5">
         <v>8</v>
       </c>
       <c r="O5" t="s">
         <v>31</v>
       </c>
       <c r="P5" t="s">
         <v>32</v>
       </c>
       <c r="Q5" t="s">
         <v>33</v>
       </c>
       <c r="R5" t="s">
         <v>34</v>
       </c>
       <c r="S5" t="s">
         <v>35</v>
       </c>
       <c r="T5" t="s">
         <v>36</v>
       </c>
@@ -636,51 +636,51 @@
       <c r="D6" t="s">
         <v>24</v>
       </c>
       <c r="E6" t="s">
         <v>25</v>
       </c>
       <c r="F6" t="s">
         <v>49</v>
       </c>
       <c r="G6" t="s">
         <v>27</v>
       </c>
       <c r="H6">
         <v>64034000</v>
       </c>
       <c r="I6" t="s">
         <v>28</v>
       </c>
       <c r="J6" t="s">
         <v>29</v>
       </c>
       <c r="K6" s="2">
         <v>37.95</v>
       </c>
       <c r="L6">
-        <v>9.00000</v>
+        <v>4.00000</v>
       </c>
       <c r="M6" t="s" s="3">
         <v>30</v>
       </c>
       <c r="N6">
         <v>8</v>
       </c>
       <c r="O6" t="s">
         <v>31</v>
       </c>
       <c r="P6" t="s">
         <v>32</v>
       </c>
       <c r="Q6" t="s">
         <v>33</v>
       </c>
       <c r="R6" t="s">
         <v>34</v>
       </c>
       <c r="S6" t="s">
         <v>35</v>
       </c>
       <c r="T6" t="s">
         <v>36</v>
       </c>
@@ -706,51 +706,51 @@
       <c r="D7" t="s">
         <v>24</v>
       </c>
       <c r="E7" t="s">
         <v>25</v>
       </c>
       <c r="F7" t="s">
         <v>52</v>
       </c>
       <c r="G7" t="s">
         <v>27</v>
       </c>
       <c r="H7">
         <v>64034000</v>
       </c>
       <c r="I7" t="s">
         <v>28</v>
       </c>
       <c r="J7" t="s">
         <v>29</v>
       </c>
       <c r="K7" s="2">
         <v>37.95</v>
       </c>
       <c r="L7">
-        <v>26.00000</v>
+        <v>9.00000</v>
       </c>
       <c r="M7" t="s" s="3">
         <v>30</v>
       </c>
       <c r="N7">
         <v>8</v>
       </c>
       <c r="O7" t="s">
         <v>31</v>
       </c>
       <c r="P7" t="s">
         <v>32</v>
       </c>
       <c r="Q7" t="s">
         <v>33</v>
       </c>
       <c r="R7" t="s">
         <v>34</v>
       </c>
       <c r="S7" t="s">
         <v>35</v>
       </c>
       <c r="T7" t="s">
         <v>36</v>
       </c>
@@ -776,51 +776,51 @@
       <c r="D8" t="s">
         <v>24</v>
       </c>
       <c r="E8" t="s">
         <v>25</v>
       </c>
       <c r="F8" t="s">
         <v>55</v>
       </c>
       <c r="G8" t="s">
         <v>27</v>
       </c>
       <c r="H8">
         <v>64034000</v>
       </c>
       <c r="I8" t="s">
         <v>28</v>
       </c>
       <c r="J8" t="s">
         <v>29</v>
       </c>
       <c r="K8" s="2">
         <v>37.95</v>
       </c>
       <c r="L8">
-        <v>47.00000</v>
+        <v>40.00000</v>
       </c>
       <c r="M8" t="s" s="3">
         <v>30</v>
       </c>
       <c r="N8">
         <v>8</v>
       </c>
       <c r="O8" t="s">
         <v>31</v>
       </c>
       <c r="P8" t="s">
         <v>32</v>
       </c>
       <c r="Q8" t="s">
         <v>33</v>
       </c>
       <c r="R8" t="s">
         <v>34</v>
       </c>
       <c r="S8" t="s">
         <v>35</v>
       </c>
       <c r="T8" t="s">
         <v>36</v>
       </c>