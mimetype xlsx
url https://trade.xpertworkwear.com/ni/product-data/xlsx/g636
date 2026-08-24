--- v4 (2026-06-15)
+++ v5 (2026-08-24)
@@ -240,51 +240,51 @@
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:X8"/>
   <cols>
     <col min="1" max="1" width="11"/>
     <col min="2" max="2" width="14"/>
     <col min="3" max="3" width="60"/>
     <col min="4" max="4" width="11"/>
     <col min="5" max="5" width="56"/>
     <col min="6" max="6" width="14"/>
     <col min="7" max="7" width="6"/>
     <col min="8" max="8" width="15"/>
     <col min="9" max="9" width="18"/>
     <col min="10" max="10" width="14"/>
     <col min="11" max="11" width="11"/>
-    <col min="12" max="12" width="9"/>
+    <col min="12" max="12" width="10"/>
     <col min="13" max="13" width="9"/>
     <col min="14" max="14" width="15"/>
     <col min="15" max="15" width="25"/>
     <col min="16" max="16" width="56"/>
     <col min="17" max="17" width="44"/>
     <col min="18" max="18" width="60"/>
     <col min="19" max="19" width="36"/>
     <col min="20" max="20" width="53"/>
     <col min="21" max="21" width="60"/>
     <col min="22" max="22" width="60"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
@@ -353,54 +353,54 @@
       <c r="C2" t="s">
         <v>23</v>
       </c>
       <c r="D2" t="s">
         <v>24</v>
       </c>
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="F2" t="s">
         <v>26</v>
       </c>
       <c r="G2" t="s">
         <v>27</v>
       </c>
       <c r="H2">
         <v>64034000</v>
       </c>
       <c r="I2" t="s">
         <v>28</v>
       </c>
       <c r="J2" t="s">
         <v>29</v>
       </c>
       <c r="K2" s="2">
-        <v>37.95</v>
+        <v>38.95</v>
       </c>
       <c r="L2">
-        <v>4.00000</v>
+        <v>29.00000</v>
       </c>
       <c r="M2" t="s" s="3">
         <v>30</v>
       </c>
       <c r="N2">
         <v>8</v>
       </c>
       <c r="O2" t="s">
         <v>31</v>
       </c>
       <c r="P2" t="s">
         <v>32</v>
       </c>
       <c r="Q2" t="s">
         <v>33</v>
       </c>
       <c r="R2" t="s">
         <v>34</v>
       </c>
       <c r="S2" t="s">
         <v>35</v>
       </c>
       <c r="T2" t="s">
         <v>36</v>
       </c>
@@ -423,54 +423,54 @@
       <c r="C3" t="s">
         <v>39</v>
       </c>
       <c r="D3" t="s">
         <v>24</v>
       </c>
       <c r="E3" t="s">
         <v>25</v>
       </c>
       <c r="F3" t="s">
         <v>40</v>
       </c>
       <c r="G3" t="s">
         <v>27</v>
       </c>
       <c r="H3">
         <v>64034000</v>
       </c>
       <c r="I3" t="s">
         <v>28</v>
       </c>
       <c r="J3" t="s">
         <v>29</v>
       </c>
       <c r="K3" s="2">
-        <v>37.95</v>
+        <v>38.95</v>
       </c>
       <c r="L3">
-        <v>36.00000</v>
+        <v>65.00000</v>
       </c>
       <c r="M3" t="s" s="3">
         <v>30</v>
       </c>
       <c r="N3">
         <v>8</v>
       </c>
       <c r="O3" t="s">
         <v>31</v>
       </c>
       <c r="P3" t="s">
         <v>32</v>
       </c>
       <c r="Q3" t="s">
         <v>33</v>
       </c>
       <c r="R3" t="s">
         <v>34</v>
       </c>
       <c r="S3" t="s">
         <v>35</v>
       </c>
       <c r="T3" t="s">
         <v>36</v>
       </c>
@@ -493,54 +493,54 @@
       <c r="C4" t="s">
         <v>42</v>
       </c>
       <c r="D4" t="s">
         <v>24</v>
       </c>
       <c r="E4" t="s">
         <v>25</v>
       </c>
       <c r="F4" t="s">
         <v>43</v>
       </c>
       <c r="G4" t="s">
         <v>27</v>
       </c>
       <c r="H4">
         <v>64034000</v>
       </c>
       <c r="I4" t="s">
         <v>28</v>
       </c>
       <c r="J4" t="s">
         <v>29</v>
       </c>
       <c r="K4" s="2">
-        <v>37.95</v>
+        <v>38.95</v>
       </c>
       <c r="L4">
-        <v>96.00000</v>
+        <v>145.00000</v>
       </c>
       <c r="M4" t="s" s="3">
         <v>30</v>
       </c>
       <c r="N4">
         <v>8</v>
       </c>
       <c r="O4" t="s">
         <v>31</v>
       </c>
       <c r="P4" t="s">
         <v>32</v>
       </c>
       <c r="Q4" t="s">
         <v>33</v>
       </c>
       <c r="R4" t="s">
         <v>34</v>
       </c>
       <c r="S4" t="s">
         <v>35</v>
       </c>
       <c r="T4" t="s">
         <v>36</v>
       </c>
@@ -563,54 +563,54 @@
       <c r="C5" t="s">
         <v>45</v>
       </c>
       <c r="D5" t="s">
         <v>24</v>
       </c>
       <c r="E5" t="s">
         <v>25</v>
       </c>
       <c r="F5" t="s">
         <v>46</v>
       </c>
       <c r="G5" t="s">
         <v>27</v>
       </c>
       <c r="H5">
         <v>64034000</v>
       </c>
       <c r="I5" t="s">
         <v>28</v>
       </c>
       <c r="J5" t="s">
         <v>29</v>
       </c>
       <c r="K5" s="2">
-        <v>37.95</v>
+        <v>38.95</v>
       </c>
       <c r="L5">
-        <v>46.00000</v>
+        <v>200.00000</v>
       </c>
       <c r="M5" t="s" s="3">
         <v>30</v>
       </c>
       <c r="N5">
         <v>8</v>
       </c>
       <c r="O5" t="s">
         <v>31</v>
       </c>
       <c r="P5" t="s">
         <v>32</v>
       </c>
       <c r="Q5" t="s">
         <v>33</v>
       </c>
       <c r="R5" t="s">
         <v>34</v>
       </c>
       <c r="S5" t="s">
         <v>35</v>
       </c>
       <c r="T5" t="s">
         <v>36</v>
       </c>
@@ -633,54 +633,54 @@
       <c r="C6" t="s">
         <v>48</v>
       </c>
       <c r="D6" t="s">
         <v>24</v>
       </c>
       <c r="E6" t="s">
         <v>25</v>
       </c>
       <c r="F6" t="s">
         <v>49</v>
       </c>
       <c r="G6" t="s">
         <v>27</v>
       </c>
       <c r="H6">
         <v>64034000</v>
       </c>
       <c r="I6" t="s">
         <v>28</v>
       </c>
       <c r="J6" t="s">
         <v>29</v>
       </c>
       <c r="K6" s="2">
-        <v>37.95</v>
+        <v>38.95</v>
       </c>
       <c r="L6">
-        <v>4.00000</v>
+        <v>35.00000</v>
       </c>
       <c r="M6" t="s" s="3">
         <v>30</v>
       </c>
       <c r="N6">
         <v>8</v>
       </c>
       <c r="O6" t="s">
         <v>31</v>
       </c>
       <c r="P6" t="s">
         <v>32</v>
       </c>
       <c r="Q6" t="s">
         <v>33</v>
       </c>
       <c r="R6" t="s">
         <v>34</v>
       </c>
       <c r="S6" t="s">
         <v>35</v>
       </c>
       <c r="T6" t="s">
         <v>36</v>
       </c>
@@ -703,54 +703,54 @@
       <c r="C7" t="s">
         <v>51</v>
       </c>
       <c r="D7" t="s">
         <v>24</v>
       </c>
       <c r="E7" t="s">
         <v>25</v>
       </c>
       <c r="F7" t="s">
         <v>52</v>
       </c>
       <c r="G7" t="s">
         <v>27</v>
       </c>
       <c r="H7">
         <v>64034000</v>
       </c>
       <c r="I7" t="s">
         <v>28</v>
       </c>
       <c r="J7" t="s">
         <v>29</v>
       </c>
       <c r="K7" s="2">
-        <v>37.95</v>
+        <v>38.95</v>
       </c>
       <c r="L7">
-        <v>9.00000</v>
+        <v>77.00000</v>
       </c>
       <c r="M7" t="s" s="3">
         <v>30</v>
       </c>
       <c r="N7">
         <v>8</v>
       </c>
       <c r="O7" t="s">
         <v>31</v>
       </c>
       <c r="P7" t="s">
         <v>32</v>
       </c>
       <c r="Q7" t="s">
         <v>33</v>
       </c>
       <c r="R7" t="s">
         <v>34</v>
       </c>
       <c r="S7" t="s">
         <v>35</v>
       </c>
       <c r="T7" t="s">
         <v>36</v>
       </c>
@@ -773,54 +773,54 @@
       <c r="C8" t="s">
         <v>54</v>
       </c>
       <c r="D8" t="s">
         <v>24</v>
       </c>
       <c r="E8" t="s">
         <v>25</v>
       </c>
       <c r="F8" t="s">
         <v>55</v>
       </c>
       <c r="G8" t="s">
         <v>27</v>
       </c>
       <c r="H8">
         <v>64034000</v>
       </c>
       <c r="I8" t="s">
         <v>28</v>
       </c>
       <c r="J8" t="s">
         <v>29</v>
       </c>
       <c r="K8" s="2">
-        <v>37.95</v>
+        <v>38.95</v>
       </c>
       <c r="L8">
-        <v>40.00000</v>
+        <v>34.00000</v>
       </c>
       <c r="M8" t="s" s="3">
         <v>30</v>
       </c>
       <c r="N8">
         <v>8</v>
       </c>
       <c r="O8" t="s">
         <v>31</v>
       </c>
       <c r="P8" t="s">
         <v>32</v>
       </c>
       <c r="Q8" t="s">
         <v>33</v>
       </c>
       <c r="R8" t="s">
         <v>34</v>
       </c>
       <c r="S8" t="s">
         <v>35</v>
       </c>
       <c r="T8" t="s">
         <v>36</v>
       </c>