--- v2 (2026-03-11)
+++ v3 (2026-04-27)
@@ -9,137 +9,143 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="55" uniqueCount="55">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="57" uniqueCount="57">
   <si>
     <t>Stock Code</t>
   </si>
   <si>
     <t>Barcode</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Group Code</t>
   </si>
   <si>
     <t>Group Name</t>
   </si>
   <si>
     <t>Variation</t>
   </si>
   <si>
     <t>Brand</t>
   </si>
   <si>
     <t>Commodity Code</t>
   </si>
   <si>
     <t>Country of Origin</t>
   </si>
   <si>
     <t>Nett per Unit</t>
   </si>
   <si>
     <t>List Price</t>
   </si>
   <si>
     <t>Stock</t>
   </si>
   <si>
+    <t>VAT Rate</t>
+  </si>
+  <si>
     <t>Outer Quantity</t>
   </si>
   <si>
     <t>Specification</t>
   </si>
   <si>
     <t>Feature 1</t>
   </si>
   <si>
     <t>Feature 2</t>
   </si>
   <si>
     <t>Feature 3</t>
   </si>
   <si>
     <t>Feature 4</t>
   </si>
   <si>
     <t>Feature 5</t>
   </si>
   <si>
     <t>Feature 6</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>XPH1210-39</t>
   </si>
   <si>
     <t>Xpert Heritage Legend Waterproof S7L Safety Boot Brown - EU39 / UK6</t>
   </si>
   <si>
     <t>XPH1210</t>
   </si>
   <si>
     <t>Xpert Heritage Legend Waterproof S7L Safety Boot Brown</t>
   </si>
   <si>
     <t>EU39 / UK6</t>
   </si>
   <si>
     <t>Xpert Heritage</t>
   </si>
   <si>
     <t>India</t>
   </si>
   <si>
     <t>2.26Kg</t>
+  </si>
+  <si>
+    <t>0%</t>
   </si>
   <si>
     <t>EN ISO 20345:2022 S7L SR HRO LG FO WPA WR</t>
   </si>
   <si>
     <t>LIGHT X™ - Composite Protective toecap and midsole</t>
   </si>
   <si>
     <t>Keep your Feet Dry – With Dry-X™ Waterproof and Breathable Membrane.</t>
   </si>
   <si>
     <t>GRIP X™ - 8.0 Nitrile Rubber/EVA hardwearing SR slip resistant outsole</t>
   </si>
   <si>
     <t>COMFORT X™ - Full-surface anatomically shaped shock absorbing PU foam removable footbed</t>
   </si>
   <si>
     <t>Waterproof membrane for highly effective protection against water and wind, Waterproof to 30,500mm</t>
   </si>
   <si>
     <t>Padded Collar and Tongue for Optimum Comfort.</t>
   </si>
   <si>
     <t>XPH1210-41</t>
   </si>
@@ -203,93 +209,95 @@
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="1">
     <fill>
       <patternFill patternType="none"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="3">
+  <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:W8"/>
+  <dimension ref="A1:X8"/>
   <cols>
     <col min="1" max="1" width="11"/>
     <col min="2" max="2" width="14"/>
     <col min="3" max="3" width="60"/>
     <col min="4" max="4" width="11"/>
     <col min="5" max="5" width="55"/>
     <col min="6" max="6" width="12"/>
     <col min="7" max="7" width="15"/>
     <col min="8" max="8" width="15"/>
     <col min="9" max="9" width="18"/>
     <col min="10" max="10" width="14"/>
     <col min="11" max="11" width="11"/>
     <col min="12" max="12" width="10"/>
-    <col min="13" max="13" width="15"/>
-[...2 lines deleted...]
-    <col min="16" max="16" width="60"/>
+    <col min="13" max="13" width="9"/>
+    <col min="14" max="14" width="15"/>
+    <col min="15" max="15" width="42"/>
+    <col min="16" max="16" width="51"/>
     <col min="17" max="17" width="60"/>
     <col min="18" max="18" width="60"/>
     <col min="19" max="19" width="60"/>
-    <col min="20" max="20" width="46"/>
-    <col min="21" max="21" width="60"/>
+    <col min="20" max="20" width="60"/>
+    <col min="21" max="21" width="46"/>
+    <col min="22" max="22" width="60"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -312,521 +320,545 @@
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B2" s="1">
         <v>5060345838299</v>
       </c>
       <c r="C2" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F2" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="G2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H2">
         <v>64034000</v>
       </c>
       <c r="I2" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K2" s="2">
         <v>54.95</v>
       </c>
       <c r="L2">
-        <v>16.00000</v>
-[...1 lines deleted...]
-      <c r="M2">
+        <v>31.00000</v>
+      </c>
+      <c r="M2" t="s" s="3">
+        <v>30</v>
+      </c>
+      <c r="N2">
         <v>8</v>
       </c>
-      <c r="N2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O2" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="P2" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="Q2" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="R2" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="S2" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="T2" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="U2" t="inlineStr">
+        <v>36</v>
+      </c>
+      <c r="U2" t="s">
+        <v>37</v>
+      </c>
+      <c r="V2" t="inlineStr">
         <is>
           <t>The Heritage Legend Laced Composite Toe Safety Boot truly lives up to its name—tough, dependable footwear that combines traditional craftsmanship with practical technology. Built to keep you safe, dry, and comfortable throughout the longest shifts, this lightweight and waterproof boot has become a trusted companion for workers who demand real performance.
 Key features include our DRY X™ Waterproof and Breathable membrane that keeps water out while letting your feet breathe, a Composite Safety Toecap providing full 200J impact protection, and a puncture-resistant composite midsole for underfoot security. All this sits on our GRIP X™ 8.0 Nitrile Rubber outsole with 300°C heat resistance, dedicated ladder grip, and the highest certified grip rating available. The soft cuff ensures a snug, comfortable fit that won't rub or chafe—because comfort matters when you're on your feet all day.</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="B3" s="1">
         <v>5060345838312</v>
       </c>
       <c r="C3" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D3" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E3" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F3" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="G3" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H3">
         <v>64034000</v>
       </c>
       <c r="I3" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="J3" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K3" s="2">
         <v>54.95</v>
       </c>
       <c r="L3">
-        <v>27.00000</v>
-[...1 lines deleted...]
-      <c r="M3">
+        <v>69.00000</v>
+      </c>
+      <c r="M3" t="s" s="3">
+        <v>30</v>
+      </c>
+      <c r="N3">
         <v>8</v>
       </c>
-      <c r="N3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O3" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="P3" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="Q3" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="R3" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="S3" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="T3" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="U3" t="inlineStr">
+        <v>36</v>
+      </c>
+      <c r="U3" t="s">
+        <v>37</v>
+      </c>
+      <c r="V3" t="inlineStr">
         <is>
           <t>The Heritage Legend Laced Composite Toe Safety Boot truly lives up to its name—tough, dependable footwear that combines traditional craftsmanship with practical technology. Built to keep you safe, dry, and comfortable throughout the longest shifts, this lightweight and waterproof boot has become a trusted companion for workers who demand real performance.
 Key features include our DRY X™ Waterproof and Breathable membrane that keeps water out while letting your feet breathe, a Composite Safety Toecap providing full 200J impact protection, and a puncture-resistant composite midsole for underfoot security. All this sits on our GRIP X™ 8.0 Nitrile Rubber outsole with 300°C heat resistance, dedicated ladder grip, and the highest certified grip rating available. The soft cuff ensures a snug, comfortable fit that won't rub or chafe—because comfort matters when you're on your feet all day.</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="B4" s="1">
         <v>5060345838329</v>
       </c>
       <c r="C4" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="D4" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E4" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="G4" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H4">
         <v>64034000</v>
       </c>
       <c r="I4" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="J4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K4" s="2">
         <v>54.95</v>
       </c>
       <c r="L4">
-        <v>111.00000</v>
-[...1 lines deleted...]
-      <c r="M4">
+        <v>149.00000</v>
+      </c>
+      <c r="M4" t="s" s="3">
+        <v>30</v>
+      </c>
+      <c r="N4">
         <v>8</v>
       </c>
-      <c r="N4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="P4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="Q4" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="R4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="S4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="T4" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="U4" t="inlineStr">
+        <v>36</v>
+      </c>
+      <c r="U4" t="s">
+        <v>37</v>
+      </c>
+      <c r="V4" t="inlineStr">
         <is>
           <t>The Heritage Legend Laced Composite Toe Safety Boot truly lives up to its name—tough, dependable footwear that combines traditional craftsmanship with practical technology. Built to keep you safe, dry, and comfortable throughout the longest shifts, this lightweight and waterproof boot has become a trusted companion for workers who demand real performance.
 Key features include our DRY X™ Waterproof and Breathable membrane that keeps water out while letting your feet breathe, a Composite Safety Toecap providing full 200J impact protection, and a puncture-resistant composite midsole for underfoot security. All this sits on our GRIP X™ 8.0 Nitrile Rubber outsole with 300°C heat resistance, dedicated ladder grip, and the highest certified grip rating available. The soft cuff ensures a snug, comfortable fit that won't rub or chafe—because comfort matters when you're on your feet all day.</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="B5" s="1">
         <v>5060345838336</v>
       </c>
       <c r="C5" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="D5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E5" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F5" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="G5" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H5">
         <v>64034000</v>
       </c>
       <c r="I5" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="J5" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K5" s="2">
         <v>54.95</v>
       </c>
       <c r="L5">
-        <v>191.00000</v>
-[...1 lines deleted...]
-      <c r="M5">
+        <v>269.00000</v>
+      </c>
+      <c r="M5" t="s" s="3">
+        <v>30</v>
+      </c>
+      <c r="N5">
         <v>8</v>
       </c>
-      <c r="N5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O5" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="P5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="Q5" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="R5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="S5" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="T5" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="U5" t="inlineStr">
+        <v>36</v>
+      </c>
+      <c r="U5" t="s">
+        <v>37</v>
+      </c>
+      <c r="V5" t="inlineStr">
         <is>
           <t>The Heritage Legend Laced Composite Toe Safety Boot truly lives up to its name—tough, dependable footwear that combines traditional craftsmanship with practical technology. Built to keep you safe, dry, and comfortable throughout the longest shifts, this lightweight and waterproof boot has become a trusted companion for workers who demand real performance.
 Key features include our DRY X™ Waterproof and Breathable membrane that keeps water out while letting your feet breathe, a Composite Safety Toecap providing full 200J impact protection, and a puncture-resistant composite midsole for underfoot security. All this sits on our GRIP X™ 8.0 Nitrile Rubber outsole with 300°C heat resistance, dedicated ladder grip, and the highest certified grip rating available. The soft cuff ensures a snug, comfortable fit that won't rub or chafe—because comfort matters when you're on your feet all day.</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="B6" s="1">
         <v>5060345838343</v>
       </c>
       <c r="C6" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="D6" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F6" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="G6" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H6">
         <v>64034000</v>
       </c>
       <c r="I6" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="J6" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K6" s="2">
         <v>54.95</v>
       </c>
       <c r="L6">
-        <v>105.00000</v>
-[...1 lines deleted...]
-      <c r="M6">
+        <v>227.00000</v>
+      </c>
+      <c r="M6" t="s" s="3">
+        <v>30</v>
+      </c>
+      <c r="N6">
         <v>8</v>
       </c>
-      <c r="N6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="P6" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="Q6" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="R6" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="S6" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="T6" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="U6" t="inlineStr">
+        <v>36</v>
+      </c>
+      <c r="U6" t="s">
+        <v>37</v>
+      </c>
+      <c r="V6" t="inlineStr">
         <is>
           <t>The Heritage Legend Laced Composite Toe Safety Boot truly lives up to its name—tough, dependable footwear that combines traditional craftsmanship with practical technology. Built to keep you safe, dry, and comfortable throughout the longest shifts, this lightweight and waterproof boot has become a trusted companion for workers who demand real performance.
 Key features include our DRY X™ Waterproof and Breathable membrane that keeps water out while letting your feet breathe, a Composite Safety Toecap providing full 200J impact protection, and a puncture-resistant composite midsole for underfoot security. All this sits on our GRIP X™ 8.0 Nitrile Rubber outsole with 300°C heat resistance, dedicated ladder grip, and the highest certified grip rating available. The soft cuff ensures a snug, comfortable fit that won't rub or chafe—because comfort matters when you're on your feet all day.</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="B7" s="1">
         <v>5060345838367</v>
       </c>
       <c r="C7" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="D7" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E7" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F7" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="G7" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H7">
         <v>64034000</v>
       </c>
       <c r="I7" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="J7" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K7" s="2">
         <v>54.95</v>
       </c>
       <c r="L7">
-        <v>85.00000</v>
-[...1 lines deleted...]
-      <c r="M7">
+        <v>108.00000</v>
+      </c>
+      <c r="M7" t="s" s="3">
+        <v>30</v>
+      </c>
+      <c r="N7">
         <v>8</v>
       </c>
-      <c r="N7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O7" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="P7" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="Q7" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="R7" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="S7" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="T7" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="U7" t="inlineStr">
+        <v>36</v>
+      </c>
+      <c r="U7" t="s">
+        <v>37</v>
+      </c>
+      <c r="V7" t="inlineStr">
         <is>
           <t>The Heritage Legend Laced Composite Toe Safety Boot truly lives up to its name—tough, dependable footwear that combines traditional craftsmanship with practical technology. Built to keep you safe, dry, and comfortable throughout the longest shifts, this lightweight and waterproof boot has become a trusted companion for workers who demand real performance.
 Key features include our DRY X™ Waterproof and Breathable membrane that keeps water out while letting your feet breathe, a Composite Safety Toecap providing full 200J impact protection, and a puncture-resistant composite midsole for underfoot security. All this sits on our GRIP X™ 8.0 Nitrile Rubber outsole with 300°C heat resistance, dedicated ladder grip, and the highest certified grip rating available. The soft cuff ensures a snug, comfortable fit that won't rub or chafe—because comfort matters when you're on your feet all day.</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="B8" s="1">
         <v>5060345838374</v>
       </c>
       <c r="C8" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="D8" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E8" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F8" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="G8" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H8">
         <v>64034000</v>
       </c>
       <c r="I8" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="J8" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K8" s="2">
         <v>54.95</v>
       </c>
       <c r="L8">
-        <v>48.00000</v>
-[...1 lines deleted...]
-      <c r="M8">
+        <v>62.00000</v>
+      </c>
+      <c r="M8" t="s" s="3">
+        <v>30</v>
+      </c>
+      <c r="N8">
         <v>8</v>
       </c>
-      <c r="N8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O8" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="P8" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="Q8" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="R8" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="S8" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="T8" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="U8" t="inlineStr">
+        <v>36</v>
+      </c>
+      <c r="U8" t="s">
+        <v>37</v>
+      </c>
+      <c r="V8" t="inlineStr">
         <is>
           <t>The Heritage Legend Laced Composite Toe Safety Boot truly lives up to its name—tough, dependable footwear that combines traditional craftsmanship with practical technology. Built to keep you safe, dry, and comfortable throughout the longest shifts, this lightweight and waterproof boot has become a trusted companion for workers who demand real performance.
 Key features include our DRY X™ Waterproof and Breathable membrane that keeps water out while letting your feet breathe, a Composite Safety Toecap providing full 200J impact protection, and a puncture-resistant composite midsole for underfoot security. All this sits on our GRIP X™ 8.0 Nitrile Rubber outsole with 300°C heat resistance, dedicated ladder grip, and the highest certified grip rating available. The soft cuff ensures a snug, comfortable fit that won't rub or chafe—because comfort matters when you're on your feet all day.</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>