--- v6 (2026-09-13)
+++ v7 (2026-10-30)
@@ -302,51 +302,51 @@
       <c r="C2" t="s">
         <v>23</v>
       </c>
       <c r="D2" t="s">
         <v>24</v>
       </c>
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="F2" t="s">
         <v>26</v>
       </c>
       <c r="H2">
         <v>62033911</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="K2" s="2">
         <v>1.95</v>
       </c>
       <c r="L2">
-        <v>11.00000</v>
+        <v>17.00000</v>
       </c>
       <c r="M2" t="s" s="3">
         <v>29</v>
       </c>
       <c r="N2">
         <v>1</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" t="s">
         <v>32</v>
       </c>
       <c r="V2" t="inlineStr">
         <is>
           <t>Sometimes children require hi-vis protection too, that's why we stock these Hi Vis Junior Vests. From school walking buses to cycling activities, our junior hi-vis vests offer great enhanced visibility.</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>33</v>
@@ -412,51 +412,51 @@
       <c r="C4" t="s">
         <v>37</v>
       </c>
       <c r="D4" t="s">
         <v>24</v>
       </c>
       <c r="E4" t="s">
         <v>25</v>
       </c>
       <c r="F4" t="s">
         <v>38</v>
       </c>
       <c r="H4">
         <v>62033911</v>
       </c>
       <c r="I4" t="s">
         <v>27</v>
       </c>
       <c r="J4" t="s">
         <v>28</v>
       </c>
       <c r="K4" s="2">
         <v>1.95</v>
       </c>
       <c r="L4">
-        <v>13.00000</v>
+        <v>20.00000</v>
       </c>
       <c r="M4" t="s" s="3">
         <v>29</v>
       </c>
       <c r="N4">
         <v>1</v>
       </c>
       <c r="P4" t="s">
         <v>30</v>
       </c>
       <c r="Q4" t="s">
         <v>31</v>
       </c>
       <c r="R4" t="s">
         <v>32</v>
       </c>
       <c r="V4" t="inlineStr">
         <is>
           <t>Sometimes children require hi-vis protection too, that's why we stock these Hi Vis Junior Vests. From school walking buses to cycling activities, our junior hi-vis vests offer great enhanced visibility.</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>