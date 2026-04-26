--- v2 (2026-03-11)
+++ v3 (2026-04-26)
@@ -9,86 +9,89 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="51" uniqueCount="51">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="52" uniqueCount="52">
   <si>
     <t>Stock Code</t>
   </si>
   <si>
     <t>Barcode</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Group Code</t>
   </si>
   <si>
     <t>Group Name</t>
   </si>
   <si>
     <t>Variation</t>
   </si>
   <si>
     <t>Brand</t>
   </si>
   <si>
     <t>Commodity Code</t>
   </si>
   <si>
     <t>Country of Origin</t>
   </si>
   <si>
     <t>Nett per Unit</t>
   </si>
   <si>
     <t>List Price</t>
   </si>
   <si>
     <t>Stock</t>
+  </si>
+  <si>
+    <t>VAT Rate</t>
   </si>
   <si>
     <t>Outer Quantity</t>
   </si>
   <si>
     <t>Specification</t>
   </si>
   <si>
     <t>Feature 1</t>
   </si>
   <si>
     <t>Feature 2</t>
   </si>
   <si>
     <t>Feature 3</t>
   </si>
   <si>
     <t>Feature 4</t>
   </si>
   <si>
     <t>Feature 5</t>
   </si>
   <si>
     <t>Feature 6</t>
   </si>
@@ -191,93 +194,95 @@
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="1">
     <fill>
       <patternFill patternType="none"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="3">
+  <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:W7"/>
+  <dimension ref="A1:X7"/>
   <cols>
     <col min="1" max="1" width="12"/>
     <col min="2" max="2" width="14"/>
     <col min="3" max="3" width="60"/>
     <col min="4" max="4" width="11"/>
     <col min="5" max="5" width="59"/>
     <col min="6" max="6" width="10"/>
     <col min="7" max="7" width="18"/>
     <col min="8" max="8" width="15"/>
     <col min="9" max="9" width="18"/>
     <col min="10" max="10" width="14"/>
     <col min="11" max="11" width="11"/>
     <col min="12" max="12" width="10"/>
-    <col min="13" max="13" width="15"/>
-[...7 lines deleted...]
-    <col min="21" max="21" width="60"/>
+    <col min="13" max="13" width="9"/>
+    <col min="14" max="14" width="15"/>
+    <col min="15" max="15" width="16"/>
+    <col min="16" max="16" width="28"/>
+    <col min="17" max="17" width="51"/>
+    <col min="18" max="18" width="60"/>
+    <col min="19" max="19" width="41"/>
+    <col min="20" max="20" width="60"/>
+    <col min="21" max="21" width="26"/>
+    <col min="22" max="22" width="60"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -300,447 +305,468 @@
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B2" s="1">
         <v>5060345832433</v>
       </c>
       <c r="C2" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F2" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="G2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H2">
         <v>62034931</v>
       </c>
       <c r="I2" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K2" s="2">
         <v>19.95</v>
       </c>
       <c r="L2">
-        <v>213.00000</v>
-[...1 lines deleted...]
-      <c r="M2">
+        <v>103.00000</v>
+      </c>
+      <c r="M2" s="3">
+        <v>0.2</v>
+      </c>
+      <c r="N2">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="O2" t="s">
         <v>30</v>
       </c>
       <c r="P2" t="s">
         <v>31</v>
       </c>
       <c r="Q2" t="s">
         <v>32</v>
       </c>
       <c r="R2" t="s">
         <v>33</v>
       </c>
       <c r="S2" t="s">
         <v>34</v>
       </c>
       <c r="T2" t="s">
         <v>35</v>
       </c>
-      <c r="U2" t="inlineStr">
+      <c r="U2" t="s">
+        <v>36</v>
+      </c>
+      <c r="V2" t="inlineStr">
         <is>
           <t>The 'No-Sweat' Stormgear™ Bib &amp; Brace is waterproof tested to 6,000mm – 4 times the minimum standard – ensuring adequate protection from even the most severe wet weather conditions. Designed for farmers, the broad chest bib front design gives great protection, and stud buttons on the bottom hem ensure a close fit around your boots or wellingtons. Elastic straps with large buckle clips for easy fitting. Washable fabric means you can at least start the day clean.</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B3" s="1">
         <v>5060345832440</v>
       </c>
       <c r="C3" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D3" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E3" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F3" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="G3" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H3">
         <v>62034931</v>
       </c>
       <c r="I3" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J3" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K3" s="2">
         <v>19.95</v>
       </c>
       <c r="L3">
-        <v>548.00000</v>
-[...1 lines deleted...]
-      <c r="M3">
+        <v>426.00000</v>
+      </c>
+      <c r="M3" s="3">
+        <v>0.2</v>
+      </c>
+      <c r="N3">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="O3" t="s">
         <v>30</v>
       </c>
       <c r="P3" t="s">
         <v>31</v>
       </c>
       <c r="Q3" t="s">
         <v>32</v>
       </c>
       <c r="R3" t="s">
         <v>33</v>
       </c>
       <c r="S3" t="s">
         <v>34</v>
       </c>
       <c r="T3" t="s">
         <v>35</v>
       </c>
-      <c r="U3" t="inlineStr">
+      <c r="U3" t="s">
+        <v>36</v>
+      </c>
+      <c r="V3" t="inlineStr">
         <is>
           <t>The 'No-Sweat' Stormgear™ Bib &amp; Brace is waterproof tested to 6,000mm – 4 times the minimum standard – ensuring adequate protection from even the most severe wet weather conditions. Designed for farmers, the broad chest bib front design gives great protection, and stud buttons on the bottom hem ensure a close fit around your boots or wellingtons. Elastic straps with large buckle clips for easy fitting. Washable fabric means you can at least start the day clean.</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B4" s="1">
         <v>5060345832457</v>
       </c>
       <c r="C4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D4" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E4" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="G4" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H4">
         <v>62034931</v>
       </c>
       <c r="I4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K4" s="2">
         <v>19.95</v>
       </c>
       <c r="L4">
-        <v>707.00000</v>
-[...1 lines deleted...]
-      <c r="M4">
+        <v>553.00000</v>
+      </c>
+      <c r="M4" s="3">
+        <v>0.2</v>
+      </c>
+      <c r="N4">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="O4" t="s">
         <v>30</v>
       </c>
       <c r="P4" t="s">
         <v>31</v>
       </c>
       <c r="Q4" t="s">
         <v>32</v>
       </c>
       <c r="R4" t="s">
         <v>33</v>
       </c>
       <c r="S4" t="s">
         <v>34</v>
       </c>
       <c r="T4" t="s">
         <v>35</v>
       </c>
-      <c r="U4" t="inlineStr">
+      <c r="U4" t="s">
+        <v>36</v>
+      </c>
+      <c r="V4" t="inlineStr">
         <is>
           <t>The 'No-Sweat' Stormgear™ Bib &amp; Brace is waterproof tested to 6,000mm – 4 times the minimum standard – ensuring adequate protection from even the most severe wet weather conditions. Designed for farmers, the broad chest bib front design gives great protection, and stud buttons on the bottom hem ensure a close fit around your boots or wellingtons. Elastic straps with large buckle clips for easy fitting. Washable fabric means you can at least start the day clean.</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B5" s="1">
         <v>5060345832464</v>
       </c>
       <c r="C5" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E5" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F5" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="G5" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H5">
         <v>62034931</v>
       </c>
       <c r="I5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J5" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K5" s="2">
         <v>19.95</v>
       </c>
       <c r="L5">
-        <v>520.00000</v>
-[...1 lines deleted...]
-      <c r="M5">
+        <v>428.00000</v>
+      </c>
+      <c r="M5" s="3">
+        <v>0.2</v>
+      </c>
+      <c r="N5">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="O5" t="s">
         <v>30</v>
       </c>
       <c r="P5" t="s">
         <v>31</v>
       </c>
       <c r="Q5" t="s">
         <v>32</v>
       </c>
       <c r="R5" t="s">
         <v>33</v>
       </c>
       <c r="S5" t="s">
         <v>34</v>
       </c>
       <c r="T5" t="s">
         <v>35</v>
       </c>
-      <c r="U5" t="inlineStr">
+      <c r="U5" t="s">
+        <v>36</v>
+      </c>
+      <c r="V5" t="inlineStr">
         <is>
           <t>The 'No-Sweat' Stormgear™ Bib &amp; Brace is waterproof tested to 6,000mm – 4 times the minimum standard – ensuring adequate protection from even the most severe wet weather conditions. Designed for farmers, the broad chest bib front design gives great protection, and stud buttons on the bottom hem ensure a close fit around your boots or wellingtons. Elastic straps with large buckle clips for easy fitting. Washable fabric means you can at least start the day clean.</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B6" s="1">
         <v>5060345832471</v>
       </c>
       <c r="C6" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D6" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F6" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="G6" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H6">
         <v>62034931</v>
       </c>
       <c r="I6" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J6" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K6" s="2">
         <v>19.95</v>
       </c>
       <c r="L6">
-        <v>202.00000</v>
-[...1 lines deleted...]
-      <c r="M6">
+        <v>155.00000</v>
+      </c>
+      <c r="M6" s="3">
+        <v>0.2</v>
+      </c>
+      <c r="N6">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="O6" t="s">
         <v>30</v>
       </c>
       <c r="P6" t="s">
         <v>31</v>
       </c>
       <c r="Q6" t="s">
         <v>32</v>
       </c>
       <c r="R6" t="s">
         <v>33</v>
       </c>
       <c r="S6" t="s">
         <v>34</v>
       </c>
       <c r="T6" t="s">
         <v>35</v>
       </c>
-      <c r="U6" t="inlineStr">
+      <c r="U6" t="s">
+        <v>36</v>
+      </c>
+      <c r="V6" t="inlineStr">
         <is>
           <t>The 'No-Sweat' Stormgear™ Bib &amp; Brace is waterproof tested to 6,000mm – 4 times the minimum standard – ensuring adequate protection from even the most severe wet weather conditions. Designed for farmers, the broad chest bib front design gives great protection, and stud buttons on the bottom hem ensure a close fit around your boots or wellingtons. Elastic straps with large buckle clips for easy fitting. Washable fabric means you can at least start the day clean.</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B7" s="1">
         <v>5060345832488</v>
       </c>
       <c r="C7" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D7" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E7" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F7" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="G7" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H7">
         <v>62034931</v>
       </c>
       <c r="I7" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J7" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K7" s="2">
         <v>19.95</v>
       </c>
       <c r="L7">
-        <v>24.00000</v>
-[...1 lines deleted...]
-      <c r="M7">
+        <v>11.00000</v>
+      </c>
+      <c r="M7" s="3">
+        <v>0.2</v>
+      </c>
+      <c r="N7">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="O7" t="s">
         <v>30</v>
       </c>
       <c r="P7" t="s">
         <v>31</v>
       </c>
       <c r="Q7" t="s">
         <v>32</v>
       </c>
       <c r="R7" t="s">
         <v>33</v>
       </c>
       <c r="S7" t="s">
         <v>34</v>
       </c>
       <c r="T7" t="s">
         <v>35</v>
       </c>
-      <c r="U7" t="inlineStr">
+      <c r="U7" t="s">
+        <v>36</v>
+      </c>
+      <c r="V7" t="inlineStr">
         <is>
           <t>The 'No-Sweat' Stormgear™ Bib &amp; Brace is waterproof tested to 6,000mm – 4 times the minimum standard – ensuring adequate protection from even the most severe wet weather conditions. Designed for farmers, the broad chest bib front design gives great protection, and stud buttons on the bottom hem ensure a close fit around your boots or wellingtons. Elastic straps with large buckle clips for easy fitting. Washable fabric means you can at least start the day clean.</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>