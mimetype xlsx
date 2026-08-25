--- v4 (2026-06-13)
+++ v5 (2026-08-25)
@@ -80,132 +80,132 @@
   <si>
     <t>Feature 1</t>
   </si>
   <si>
     <t>Feature 2</t>
   </si>
   <si>
     <t>Feature 3</t>
   </si>
   <si>
     <t>Feature 4</t>
   </si>
   <si>
     <t>Feature 5</t>
   </si>
   <si>
     <t>Feature 6</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>SWP1530-S</t>
   </si>
   <si>
-    <t>Swampmaster No-Sweat Stormgear Waterproof Bib &amp; Brace Navy - S</t>
+    <t>Xpert Swampmaster Stormgear Waterproof Bib &amp; Brace Navy - S</t>
   </si>
   <si>
     <t>SWP1530</t>
   </si>
   <si>
-    <t>Swampmaster No-Sweat Stormgear Waterproof Bib &amp; Brace Navy</t>
+    <t>Xpert Swampmaster Stormgear Waterproof Bib &amp; Brace Navy</t>
   </si>
   <si>
     <t>S</t>
   </si>
   <si>
     <t>Xpert Swampmaster</t>
   </si>
   <si>
     <t>China</t>
   </si>
   <si>
     <t>0.50Kg</t>
   </si>
   <si>
     <t>EN 343:2019 4:2</t>
   </si>
   <si>
     <t>Conforms to EN 343:2019 4:2</t>
   </si>
   <si>
     <t>Dry–X™ Waterproof, Windproof and Breathable Fabric</t>
   </si>
   <si>
     <t>Fully elastic shoulder straps and 4-way stretch fabric for great freedom of movement</t>
   </si>
   <si>
     <t>Fully waterproof sealed and welded seams</t>
   </si>
   <si>
     <t>Broad chest bib front design for improved splash protection</t>
   </si>
   <si>
     <t>Class 4 Water Penetration</t>
   </si>
   <si>
     <t>SWP1530-M</t>
   </si>
   <si>
-    <t>Swampmaster No-Sweat Stormgear Waterproof Bib &amp; Brace Navy - M</t>
+    <t>Xpert Swampmaster Stormgear Waterproof Bib &amp; Brace Navy - M</t>
   </si>
   <si>
     <t>M</t>
   </si>
   <si>
     <t>SWP1530-L</t>
   </si>
   <si>
-    <t>Swampmaster No-Sweat Stormgear Waterproof Bib &amp; Brace Navy - L</t>
+    <t>Xpert Swampmaster Stormgear Waterproof Bib &amp; Brace Navy - L</t>
   </si>
   <si>
     <t>L</t>
   </si>
   <si>
     <t>SWP1530-XL</t>
   </si>
   <si>
-    <t>Swampmaster No-Sweat Stormgear Waterproof Bib &amp; Brace Navy - XL</t>
+    <t>Xpert Swampmaster Stormgear Waterproof Bib &amp; Brace Navy - XL</t>
   </si>
   <si>
     <t>XL</t>
   </si>
   <si>
     <t>SWP1530-XXL</t>
   </si>
   <si>
-    <t>Swampmaster No-Sweat Stormgear Waterproof Bib &amp; Brace Navy - XXL</t>
+    <t>Xpert Swampmaster Stormgear Waterproof Bib &amp; Brace Navy - XXL</t>
   </si>
   <si>
     <t>XXL</t>
   </si>
   <si>
     <t>SWP1530-3XL</t>
   </si>
   <si>
-    <t>Swampmaster No-Sweat Stormgear Waterproof Bib &amp; Brace Navy - 3XL</t>
+    <t>Xpert Swampmaster Stormgear Waterproof Bib &amp; Brace Navy - 3XL</t>
   </si>
   <si>
     <t>3XL</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="1">
     <fill>
       <patternFill patternType="none"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -221,51 +221,51 @@
     <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:X7"/>
   <cols>
     <col min="1" max="1" width="12"/>
     <col min="2" max="2" width="14"/>
     <col min="3" max="3" width="60"/>
     <col min="4" max="4" width="11"/>
-    <col min="5" max="5" width="59"/>
+    <col min="5" max="5" width="56"/>
     <col min="6" max="6" width="10"/>
     <col min="7" max="7" width="18"/>
     <col min="8" max="8" width="15"/>
     <col min="9" max="9" width="18"/>
     <col min="10" max="10" width="14"/>
     <col min="11" max="11" width="11"/>
     <col min="12" max="12" width="10"/>
     <col min="13" max="13" width="9"/>
     <col min="14" max="14" width="15"/>
     <col min="15" max="15" width="16"/>
     <col min="16" max="16" width="28"/>
     <col min="17" max="17" width="51"/>
     <col min="18" max="18" width="60"/>
     <col min="19" max="19" width="41"/>
     <col min="20" max="20" width="60"/>
     <col min="21" max="21" width="26"/>
     <col min="22" max="22" width="60"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
@@ -344,51 +344,51 @@
       <c r="D2" t="s">
         <v>24</v>
       </c>
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="F2" t="s">
         <v>26</v>
       </c>
       <c r="G2" t="s">
         <v>27</v>
       </c>
       <c r="H2">
         <v>62034931</v>
       </c>
       <c r="I2" t="s">
         <v>28</v>
       </c>
       <c r="J2" t="s">
         <v>29</v>
       </c>
       <c r="K2" s="2">
         <v>19.95</v>
       </c>
       <c r="L2">
-        <v>101.00000</v>
+        <v>0.00000</v>
       </c>
       <c r="M2" s="3">
         <v>0.2</v>
       </c>
       <c r="N2">
         <v>20</v>
       </c>
       <c r="O2" t="s">
         <v>30</v>
       </c>
       <c r="P2" t="s">
         <v>31</v>
       </c>
       <c r="Q2" t="s">
         <v>32</v>
       </c>
       <c r="R2" t="s">
         <v>33</v>
       </c>
       <c r="S2" t="s">
         <v>34</v>
       </c>
       <c r="T2" t="s">
         <v>35</v>
       </c>
@@ -414,51 +414,51 @@
       <c r="D3" t="s">
         <v>24</v>
       </c>
       <c r="E3" t="s">
         <v>25</v>
       </c>
       <c r="F3" t="s">
         <v>39</v>
       </c>
       <c r="G3" t="s">
         <v>27</v>
       </c>
       <c r="H3">
         <v>62034931</v>
       </c>
       <c r="I3" t="s">
         <v>28</v>
       </c>
       <c r="J3" t="s">
         <v>29</v>
       </c>
       <c r="K3" s="2">
         <v>19.95</v>
       </c>
       <c r="L3">
-        <v>347.00000</v>
+        <v>204.00000</v>
       </c>
       <c r="M3" s="3">
         <v>0.2</v>
       </c>
       <c r="N3">
         <v>20</v>
       </c>
       <c r="O3" t="s">
         <v>30</v>
       </c>
       <c r="P3" t="s">
         <v>31</v>
       </c>
       <c r="Q3" t="s">
         <v>32</v>
       </c>
       <c r="R3" t="s">
         <v>33</v>
       </c>
       <c r="S3" t="s">
         <v>34</v>
       </c>
       <c r="T3" t="s">
         <v>35</v>
       </c>
@@ -484,51 +484,51 @@
       <c r="D4" t="s">
         <v>24</v>
       </c>
       <c r="E4" t="s">
         <v>25</v>
       </c>
       <c r="F4" t="s">
         <v>42</v>
       </c>
       <c r="G4" t="s">
         <v>27</v>
       </c>
       <c r="H4">
         <v>62034931</v>
       </c>
       <c r="I4" t="s">
         <v>28</v>
       </c>
       <c r="J4" t="s">
         <v>29</v>
       </c>
       <c r="K4" s="2">
         <v>19.95</v>
       </c>
       <c r="L4">
-        <v>461.00000</v>
+        <v>346.00000</v>
       </c>
       <c r="M4" s="3">
         <v>0.2</v>
       </c>
       <c r="N4">
         <v>20</v>
       </c>
       <c r="O4" t="s">
         <v>30</v>
       </c>
       <c r="P4" t="s">
         <v>31</v>
       </c>
       <c r="Q4" t="s">
         <v>32</v>
       </c>
       <c r="R4" t="s">
         <v>33</v>
       </c>
       <c r="S4" t="s">
         <v>34</v>
       </c>
       <c r="T4" t="s">
         <v>35</v>
       </c>
@@ -554,51 +554,51 @@
       <c r="D5" t="s">
         <v>24</v>
       </c>
       <c r="E5" t="s">
         <v>25</v>
       </c>
       <c r="F5" t="s">
         <v>45</v>
       </c>
       <c r="G5" t="s">
         <v>27</v>
       </c>
       <c r="H5">
         <v>62034931</v>
       </c>
       <c r="I5" t="s">
         <v>28</v>
       </c>
       <c r="J5" t="s">
         <v>29</v>
       </c>
       <c r="K5" s="2">
         <v>19.95</v>
       </c>
       <c r="L5">
-        <v>363.00000</v>
+        <v>285.00000</v>
       </c>
       <c r="M5" s="3">
         <v>0.2</v>
       </c>
       <c r="N5">
         <v>20</v>
       </c>
       <c r="O5" t="s">
         <v>30</v>
       </c>
       <c r="P5" t="s">
         <v>31</v>
       </c>
       <c r="Q5" t="s">
         <v>32</v>
       </c>
       <c r="R5" t="s">
         <v>33</v>
       </c>
       <c r="S5" t="s">
         <v>34</v>
       </c>
       <c r="T5" t="s">
         <v>35</v>
       </c>
@@ -624,51 +624,51 @@
       <c r="D6" t="s">
         <v>24</v>
       </c>
       <c r="E6" t="s">
         <v>25</v>
       </c>
       <c r="F6" t="s">
         <v>48</v>
       </c>
       <c r="G6" t="s">
         <v>27</v>
       </c>
       <c r="H6">
         <v>62034931</v>
       </c>
       <c r="I6" t="s">
         <v>28</v>
       </c>
       <c r="J6" t="s">
         <v>29</v>
       </c>
       <c r="K6" s="2">
         <v>19.95</v>
       </c>
       <c r="L6">
-        <v>120.00000</v>
+        <v>99.00000</v>
       </c>
       <c r="M6" s="3">
         <v>0.2</v>
       </c>
       <c r="N6">
         <v>20</v>
       </c>
       <c r="O6" t="s">
         <v>30</v>
       </c>
       <c r="P6" t="s">
         <v>31</v>
       </c>
       <c r="Q6" t="s">
         <v>32</v>
       </c>
       <c r="R6" t="s">
         <v>33</v>
       </c>
       <c r="S6" t="s">
         <v>34</v>
       </c>
       <c r="T6" t="s">
         <v>35</v>
       </c>
@@ -694,51 +694,51 @@
       <c r="D7" t="s">
         <v>24</v>
       </c>
       <c r="E7" t="s">
         <v>25</v>
       </c>
       <c r="F7" t="s">
         <v>51</v>
       </c>
       <c r="G7" t="s">
         <v>27</v>
       </c>
       <c r="H7">
         <v>62034931</v>
       </c>
       <c r="I7" t="s">
         <v>28</v>
       </c>
       <c r="J7" t="s">
         <v>29</v>
       </c>
       <c r="K7" s="2">
         <v>19.95</v>
       </c>
       <c r="L7">
-        <v>20.00000</v>
+        <v>6.00000</v>
       </c>
       <c r="M7" s="3">
         <v>0.2</v>
       </c>
       <c r="N7">
         <v>20</v>
       </c>
       <c r="O7" t="s">
         <v>30</v>
       </c>
       <c r="P7" t="s">
         <v>31</v>
       </c>
       <c r="Q7" t="s">
         <v>32</v>
       </c>
       <c r="R7" t="s">
         <v>33</v>
       </c>
       <c r="S7" t="s">
         <v>34</v>
       </c>
       <c r="T7" t="s">
         <v>35</v>
       </c>