--- v5 (2026-08-24)
+++ v6 (2026-10-17)
@@ -314,51 +314,51 @@
       <c r="D2" t="s">
         <v>24</v>
       </c>
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="F2" t="s">
         <v>26</v>
       </c>
       <c r="G2" t="s">
         <v>27</v>
       </c>
       <c r="H2">
         <v>62034931</v>
       </c>
       <c r="I2" t="s">
         <v>28</v>
       </c>
       <c r="J2" t="s">
         <v>29</v>
       </c>
       <c r="K2" s="2">
         <v>8.95</v>
       </c>
       <c r="L2">
-        <v>316.00000</v>
+        <v>224.00000</v>
       </c>
       <c r="M2" s="3">
         <v>0.2</v>
       </c>
       <c r="N2">
         <v>50</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" t="s">
         <v>32</v>
       </c>
       <c r="S2" t="s">
         <v>33</v>
       </c>
       <c r="T2" t="s">
         <v>34</v>
       </c>
       <c r="U2" t="s">
         <v>35</v>
       </c>
@@ -381,51 +381,51 @@
       <c r="D3" t="s">
         <v>24</v>
       </c>
       <c r="E3" t="s">
         <v>25</v>
       </c>
       <c r="F3" t="s">
         <v>38</v>
       </c>
       <c r="G3" t="s">
         <v>27</v>
       </c>
       <c r="H3">
         <v>62034931</v>
       </c>
       <c r="I3" t="s">
         <v>28</v>
       </c>
       <c r="J3" t="s">
         <v>29</v>
       </c>
       <c r="K3" s="2">
         <v>8.95</v>
       </c>
       <c r="L3">
-        <v>617.00000</v>
+        <v>497.00000</v>
       </c>
       <c r="M3" s="3">
         <v>0.2</v>
       </c>
       <c r="N3">
         <v>50</v>
       </c>
       <c r="P3" t="s">
         <v>30</v>
       </c>
       <c r="Q3" t="s">
         <v>31</v>
       </c>
       <c r="R3" t="s">
         <v>32</v>
       </c>
       <c r="S3" t="s">
         <v>33</v>
       </c>
       <c r="T3" t="s">
         <v>34</v>
       </c>
       <c r="U3" t="s">
         <v>35</v>
       </c>
@@ -448,51 +448,51 @@
       <c r="D4" t="s">
         <v>24</v>
       </c>
       <c r="E4" t="s">
         <v>25</v>
       </c>
       <c r="F4" t="s">
         <v>41</v>
       </c>
       <c r="G4" t="s">
         <v>27</v>
       </c>
       <c r="H4">
         <v>62034931</v>
       </c>
       <c r="I4" t="s">
         <v>28</v>
       </c>
       <c r="J4" t="s">
         <v>29</v>
       </c>
       <c r="K4" s="2">
         <v>8.95</v>
       </c>
       <c r="L4">
-        <v>401.00000</v>
+        <v>319.00000</v>
       </c>
       <c r="M4" s="3">
         <v>0.2</v>
       </c>
       <c r="N4">
         <v>50</v>
       </c>
       <c r="P4" t="s">
         <v>30</v>
       </c>
       <c r="Q4" t="s">
         <v>31</v>
       </c>
       <c r="R4" t="s">
         <v>32</v>
       </c>
       <c r="S4" t="s">
         <v>33</v>
       </c>
       <c r="T4" t="s">
         <v>34</v>
       </c>
       <c r="U4" t="s">
         <v>35</v>
       </c>