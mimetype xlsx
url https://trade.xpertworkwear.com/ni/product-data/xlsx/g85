--- v3 (2026-03-11)
+++ v4 (2026-04-26)
@@ -9,86 +9,89 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="50" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="51" uniqueCount="51">
   <si>
     <t>Stock Code</t>
   </si>
   <si>
     <t>Barcode</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Group Code</t>
   </si>
   <si>
     <t>Group Name</t>
   </si>
   <si>
     <t>Variation</t>
   </si>
   <si>
     <t>Brand</t>
   </si>
   <si>
     <t>Commodity Code</t>
   </si>
   <si>
     <t>Country of Origin</t>
   </si>
   <si>
     <t>Nett per Unit</t>
   </si>
   <si>
     <t>List Price</t>
   </si>
   <si>
     <t>Stock</t>
+  </si>
+  <si>
+    <t>VAT Rate</t>
   </si>
   <si>
     <t>Outer Quantity</t>
   </si>
   <si>
     <t>Specification</t>
   </si>
   <si>
     <t>Feature 1</t>
   </si>
   <si>
     <t>Feature 2</t>
   </si>
   <si>
     <t>Feature 3</t>
   </si>
   <si>
     <t>Feature 4</t>
   </si>
   <si>
     <t>Feature 5</t>
   </si>
   <si>
     <t>Feature 6</t>
   </si>
@@ -188,93 +191,95 @@
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="1">
     <fill>
       <patternFill patternType="none"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="3">
+  <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:W7"/>
+  <dimension ref="A1:X7"/>
   <cols>
     <col min="1" max="1" width="11"/>
     <col min="2" max="2" width="14"/>
     <col min="3" max="3" width="38"/>
     <col min="4" max="4" width="11"/>
     <col min="5" max="5" width="32"/>
     <col min="6" max="6" width="10"/>
     <col min="7" max="7" width="10"/>
     <col min="8" max="8" width="15"/>
     <col min="9" max="9" width="18"/>
     <col min="10" max="10" width="14"/>
     <col min="11" max="11" width="11"/>
     <col min="12" max="12" width="8"/>
-    <col min="13" max="13" width="15"/>
-[...7 lines deleted...]
-    <col min="21" max="21" width="60"/>
+    <col min="13" max="13" width="9"/>
+    <col min="14" max="14" width="15"/>
+    <col min="15" max="15" width="14"/>
+    <col min="16" max="16" width="36"/>
+    <col min="17" max="17" width="26"/>
+    <col min="18" max="18" width="35"/>
+    <col min="19" max="19" width="32"/>
+    <col min="20" max="20" width="22"/>
+    <col min="21" max="21" width="16"/>
+    <col min="22" max="22" width="60"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -297,429 +302,450 @@
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B2" s="1">
         <v>5036948049509</v>
       </c>
       <c r="C2" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F2" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="G2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H2">
         <v>62014010</v>
       </c>
       <c r="I2" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K2" s="2">
         <v>36.95</v>
       </c>
       <c r="L2">
-        <v>4.00000</v>
-[...1 lines deleted...]
-      <c r="M2">
+        <v>1.00000</v>
+      </c>
+      <c r="M2" s="3">
+        <v>0.2</v>
+      </c>
+      <c r="N2">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" t="s">
         <v>32</v>
       </c>
       <c r="S2" t="s">
         <v>33</v>
       </c>
       <c r="T2" t="s">
         <v>34</v>
       </c>
-      <c r="U2" t="inlineStr">
+      <c r="U2" t="s">
+        <v>35</v>
+      </c>
+      <c r="V2" t="inlineStr">
         <is>
           <t>The Cleveland Jacket by TuffStuff, known by many trade professionals for the hardwearing, competitive nature of the brand and its products. Combining modern design with innovative materials to keep your working day comfortable, warm and dry! With a microfibre fleece lining, waterproof and windproof fabric and reflective trim to ensure you can be seen during the later nights!</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B3" s="1">
         <v>5036948049516</v>
       </c>
       <c r="C3" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D3" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E3" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F3" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="G3" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H3">
         <v>62014010</v>
       </c>
       <c r="I3" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J3" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K3" s="2">
         <v>36.95</v>
       </c>
       <c r="L3">
-        <v>5.00000</v>
-[...1 lines deleted...]
-      <c r="M3">
+        <v>3.00000</v>
+      </c>
+      <c r="M3" s="3">
+        <v>0.2</v>
+      </c>
+      <c r="N3">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="P3" t="s">
         <v>30</v>
       </c>
       <c r="Q3" t="s">
         <v>31</v>
       </c>
       <c r="R3" t="s">
         <v>32</v>
       </c>
       <c r="S3" t="s">
         <v>33</v>
       </c>
       <c r="T3" t="s">
         <v>34</v>
       </c>
-      <c r="U3" t="inlineStr">
+      <c r="U3" t="s">
+        <v>35</v>
+      </c>
+      <c r="V3" t="inlineStr">
         <is>
           <t>The Cleveland Jacket by TuffStuff, known by many trade professionals for the hardwearing, competitive nature of the brand and its products. Combining modern design with innovative materials to keep your working day comfortable, warm and dry! With a microfibre fleece lining, waterproof and windproof fabric and reflective trim to ensure you can be seen during the later nights!</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B4" s="1">
         <v>5036948049523</v>
       </c>
       <c r="C4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D4" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E4" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="G4" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H4">
         <v>62014010</v>
       </c>
       <c r="I4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K4" s="2">
         <v>36.95</v>
       </c>
       <c r="L4">
-        <v>9.00000</v>
-[...1 lines deleted...]
-      <c r="M4">
+        <v>4.00000</v>
+      </c>
+      <c r="M4" s="3">
+        <v>0.2</v>
+      </c>
+      <c r="N4">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="P4" t="s">
         <v>30</v>
       </c>
       <c r="Q4" t="s">
         <v>31</v>
       </c>
       <c r="R4" t="s">
         <v>32</v>
       </c>
       <c r="S4" t="s">
         <v>33</v>
       </c>
       <c r="T4" t="s">
         <v>34</v>
       </c>
-      <c r="U4" t="inlineStr">
+      <c r="U4" t="s">
+        <v>35</v>
+      </c>
+      <c r="V4" t="inlineStr">
         <is>
           <t>The Cleveland Jacket by TuffStuff, known by many trade professionals for the hardwearing, competitive nature of the brand and its products. Combining modern design with innovative materials to keep your working day comfortable, warm and dry! With a microfibre fleece lining, waterproof and windproof fabric and reflective trim to ensure you can be seen during the later nights!</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B5" s="1">
         <v>5036948049530</v>
       </c>
       <c r="C5" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E5" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F5" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="G5" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H5">
         <v>62014010</v>
       </c>
       <c r="I5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J5" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K5" s="2">
         <v>36.95</v>
       </c>
       <c r="L5">
-        <v>7.00000</v>
-[...1 lines deleted...]
-      <c r="M5">
+        <v>4.00000</v>
+      </c>
+      <c r="M5" s="3">
+        <v>0.2</v>
+      </c>
+      <c r="N5">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="P5" t="s">
         <v>30</v>
       </c>
       <c r="Q5" t="s">
         <v>31</v>
       </c>
       <c r="R5" t="s">
         <v>32</v>
       </c>
       <c r="S5" t="s">
         <v>33</v>
       </c>
       <c r="T5" t="s">
         <v>34</v>
       </c>
-      <c r="U5" t="inlineStr">
+      <c r="U5" t="s">
+        <v>35</v>
+      </c>
+      <c r="V5" t="inlineStr">
         <is>
           <t>The Cleveland Jacket by TuffStuff, known by many trade professionals for the hardwearing, competitive nature of the brand and its products. Combining modern design with innovative materials to keep your working day comfortable, warm and dry! With a microfibre fleece lining, waterproof and windproof fabric and reflective trim to ensure you can be seen during the later nights!</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B6" s="1">
         <v>5036948049547</v>
       </c>
       <c r="C6" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D6" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F6" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="G6" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H6">
         <v>62014010</v>
       </c>
       <c r="I6" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J6" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K6" s="2">
         <v>36.95</v>
       </c>
       <c r="L6">
-        <v>4.00000</v>
-[...1 lines deleted...]
-      <c r="M6">
+        <v>3.00000</v>
+      </c>
+      <c r="M6" s="3">
+        <v>0.2</v>
+      </c>
+      <c r="N6">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="P6" t="s">
         <v>30</v>
       </c>
       <c r="Q6" t="s">
         <v>31</v>
       </c>
       <c r="R6" t="s">
         <v>32</v>
       </c>
       <c r="S6" t="s">
         <v>33</v>
       </c>
       <c r="T6" t="s">
         <v>34</v>
       </c>
-      <c r="U6" t="inlineStr">
+      <c r="U6" t="s">
+        <v>35</v>
+      </c>
+      <c r="V6" t="inlineStr">
         <is>
           <t>The Cleveland Jacket by TuffStuff, known by many trade professionals for the hardwearing, competitive nature of the brand and its products. Combining modern design with innovative materials to keep your working day comfortable, warm and dry! With a microfibre fleece lining, waterproof and windproof fabric and reflective trim to ensure you can be seen during the later nights!</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B7" s="1">
         <v>5036948049554</v>
       </c>
       <c r="C7" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D7" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E7" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F7" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="G7" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H7">
         <v>62014010</v>
       </c>
       <c r="I7" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J7" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K7" s="2">
         <v>36.95</v>
       </c>
       <c r="L7">
         <v>0.00000</v>
       </c>
-      <c r="M7">
+      <c r="M7" s="3">
+        <v>0.2</v>
+      </c>
+      <c r="N7">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="P7" t="s">
         <v>30</v>
       </c>
       <c r="Q7" t="s">
         <v>31</v>
       </c>
       <c r="R7" t="s">
         <v>32</v>
       </c>
       <c r="S7" t="s">
         <v>33</v>
       </c>
       <c r="T7" t="s">
         <v>34</v>
       </c>
-      <c r="U7" t="inlineStr">
+      <c r="U7" t="s">
+        <v>35</v>
+      </c>
+      <c r="V7" t="inlineStr">
         <is>
           <t>The Cleveland Jacket by TuffStuff, known by many trade professionals for the hardwearing, competitive nature of the brand and its products. Combining modern design with innovative materials to keep your working day comfortable, warm and dry! With a microfibre fleece lining, waterproof and windproof fabric and reflective trim to ensure you can be seen during the later nights!</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>