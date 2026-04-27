--- v2 (2026-01-25)
+++ v3 (2026-04-27)
@@ -9,86 +9,89 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="41" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="42">
   <si>
     <t>Stock Code</t>
   </si>
   <si>
     <t>Barcode</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Group Code</t>
   </si>
   <si>
     <t>Group Name</t>
   </si>
   <si>
     <t>Variation</t>
   </si>
   <si>
     <t>Brand</t>
   </si>
   <si>
     <t>Commodity Code</t>
   </si>
   <si>
     <t>Country of Origin</t>
   </si>
   <si>
     <t>Nett per Unit</t>
   </si>
   <si>
     <t>List Price</t>
   </si>
   <si>
     <t>Stock</t>
+  </si>
+  <si>
+    <t>VAT Rate</t>
   </si>
   <si>
     <t>Outer Quantity</t>
   </si>
   <si>
     <t>Specification</t>
   </si>
   <si>
     <t>Feature 1</t>
   </si>
   <si>
     <t>Feature 2</t>
   </si>
   <si>
     <t>Feature 3</t>
   </si>
   <si>
     <t>Feature 4</t>
   </si>
   <si>
     <t>Feature 5</t>
   </si>
   <si>
     <t>Feature 6</t>
   </si>
@@ -161,93 +164,95 @@
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="1">
     <fill>
       <patternFill patternType="none"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="3">
+  <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:W4"/>
+  <dimension ref="A1:X4"/>
   <cols>
     <col min="1" max="1" width="13"/>
     <col min="2" max="2" width="14"/>
     <col min="3" max="3" width="60"/>
     <col min="4" max="4" width="11"/>
     <col min="5" max="5" width="60"/>
     <col min="6" max="6" width="10"/>
     <col min="7" max="7" width="18"/>
     <col min="8" max="8" width="15"/>
     <col min="9" max="9" width="18"/>
     <col min="10" max="10" width="14"/>
     <col min="11" max="11" width="11"/>
     <col min="12" max="12" width="10"/>
-    <col min="13" max="13" width="15"/>
-[...7 lines deleted...]
-    <col min="21" max="21" width="60"/>
+    <col min="13" max="13" width="9"/>
+    <col min="14" max="14" width="15"/>
+    <col min="15" max="15" width="14"/>
+    <col min="16" max="16" width="53"/>
+    <col min="17" max="17" width="60"/>
+    <col min="18" max="18" width="51"/>
+    <col min="19" max="19" width="38"/>
+    <col min="20" max="20" width="60"/>
+    <col min="21" max="21" width="22"/>
+    <col min="22" max="22" width="60"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -270,240 +275,252 @@
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B2" s="1">
         <v>5060345831764</v>
       </c>
       <c r="C2" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F2" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="G2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H2">
         <v>62014010</v>
       </c>
       <c r="I2" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K2" s="2">
         <v>11.95</v>
       </c>
       <c r="L2">
-        <v>257.00000</v>
-[...1 lines deleted...]
-      <c r="M2">
+        <v>0.00000</v>
+      </c>
+      <c r="M2" s="3">
+        <v>0.2</v>
+      </c>
+      <c r="N2">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" t="s">
         <v>32</v>
       </c>
       <c r="S2" t="s">
         <v>33</v>
       </c>
       <c r="T2" t="s">
         <v>34</v>
       </c>
-      <c r="U2" t="inlineStr">
+      <c r="U2" t="s">
+        <v>35</v>
+      </c>
+      <c r="V2" t="inlineStr">
         <is>
           <t>The 'No-Sweat' Stormgear™ Dairy Apron is made from the same waterproof and breathable material as our other Stormgear products. Developed for dairy work, the broad chest bib front design gives great protection, and the 3 size options ensure you can find the right fit. Elastic straps with large buckle clips for fast and easy fitting. Washable fabric means you can at least start the day clean, and treated with anti-fungal fabric treatment for improved hygiene.
 This garment fabric is Lab tested and treated for reduction / neutralisation of Staphylococcus Aureus, Escherichia Coli and Klebsiella Pneumoniae, which are among the prevalent species of bacteria that induce clinical mastitis and other infections. Clinical mastitis is an inflammatory response to infection causing visibly abnormal, infected milk.</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B3" s="1">
         <v>5060345831771</v>
       </c>
       <c r="C3" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D3" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E3" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F3" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="G3" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H3">
         <v>62014010</v>
       </c>
       <c r="I3" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J3" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K3" s="2">
         <v>11.95</v>
       </c>
       <c r="L3">
-        <v>349.00000</v>
-[...1 lines deleted...]
-      <c r="M3">
+        <v>102.00000</v>
+      </c>
+      <c r="M3" s="3">
+        <v>0.2</v>
+      </c>
+      <c r="N3">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="P3" t="s">
         <v>30</v>
       </c>
       <c r="Q3" t="s">
         <v>31</v>
       </c>
       <c r="R3" t="s">
         <v>32</v>
       </c>
       <c r="S3" t="s">
         <v>33</v>
       </c>
       <c r="T3" t="s">
         <v>34</v>
       </c>
-      <c r="U3" t="inlineStr">
+      <c r="U3" t="s">
+        <v>35</v>
+      </c>
+      <c r="V3" t="inlineStr">
         <is>
           <t>The 'No-Sweat' Stormgear™ Dairy Apron is made from the same waterproof and breathable material as our other Stormgear products. Developed for dairy work, the broad chest bib front design gives great protection, and the 3 size options ensure you can find the right fit. Elastic straps with large buckle clips for fast and easy fitting. Washable fabric means you can at least start the day clean, and treated with anti-fungal fabric treatment for improved hygiene.
 This garment fabric is Lab tested and treated for reduction / neutralisation of Staphylococcus Aureus, Escherichia Coli and Klebsiella Pneumoniae, which are among the prevalent species of bacteria that induce clinical mastitis and other infections. Clinical mastitis is an inflammatory response to infection causing visibly abnormal, infected milk.</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B4" s="1">
         <v>5060345831788</v>
       </c>
       <c r="C4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D4" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E4" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="G4" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H4">
         <v>62014010</v>
       </c>
       <c r="I4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K4" s="2">
         <v>11.95</v>
       </c>
       <c r="L4">
-        <v>428.00000</v>
-[...1 lines deleted...]
-      <c r="M4">
+        <v>27.00000</v>
+      </c>
+      <c r="M4" s="3">
+        <v>0.2</v>
+      </c>
+      <c r="N4">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="P4" t="s">
         <v>30</v>
       </c>
       <c r="Q4" t="s">
         <v>31</v>
       </c>
       <c r="R4" t="s">
         <v>32</v>
       </c>
       <c r="S4" t="s">
         <v>33</v>
       </c>
       <c r="T4" t="s">
         <v>34</v>
       </c>
-      <c r="U4" t="inlineStr">
+      <c r="U4" t="s">
+        <v>35</v>
+      </c>
+      <c r="V4" t="inlineStr">
         <is>
           <t>The 'No-Sweat' Stormgear™ Dairy Apron is made from the same waterproof and breathable material as our other Stormgear products. Developed for dairy work, the broad chest bib front design gives great protection, and the 3 size options ensure you can find the right fit. Elastic straps with large buckle clips for fast and easy fitting. Washable fabric means you can at least start the day clean, and treated with anti-fungal fabric treatment for improved hygiene.
 This garment fabric is Lab tested and treated for reduction / neutralisation of Staphylococcus Aureus, Escherichia Coli and Klebsiella Pneumoniae, which are among the prevalent species of bacteria that induce clinical mastitis and other infections. Clinical mastitis is an inflammatory response to infection causing visibly abnormal, infected milk.</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>