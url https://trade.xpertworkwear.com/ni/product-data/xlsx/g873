--- v4 (2026-06-13)
+++ v5 (2026-07-28)
@@ -80,102 +80,102 @@
   <si>
     <t>Feature 1</t>
   </si>
   <si>
     <t>Feature 2</t>
   </si>
   <si>
     <t>Feature 3</t>
   </si>
   <si>
     <t>Feature 4</t>
   </si>
   <si>
     <t>Feature 5</t>
   </si>
   <si>
     <t>Feature 6</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>SWP7020-S/M</t>
   </si>
   <si>
-    <t>Swampmaster No-Sweat Stormgear Waterproof Dairy Apron Green - S</t>
+    <t>Xpert Swampmaster Stormgear Waterproof Dairy Apron Green - S</t>
   </si>
   <si>
     <t>SWP7020</t>
   </si>
   <si>
-    <t>Swampmaster No-Sweat Stormgear Waterproof Dairy Apron Green</t>
+    <t>Xpert Swampmaster Stormgear Waterproof Dairy Apron Green</t>
   </si>
   <si>
     <t>S</t>
   </si>
   <si>
     <t>Xpert Swampmaster</t>
   </si>
   <si>
     <t>China</t>
   </si>
   <si>
     <t>0.20Kg</t>
   </si>
   <si>
     <t>Dry-X™ - Waterproof, windproof and breathable fabric</t>
   </si>
   <si>
     <t>Adjustable neck and waist straps with buckle for fast fitting and removal</t>
   </si>
   <si>
     <t>4-way stretch fabric for great freedom of movement</t>
   </si>
   <si>
     <t>Extremely lightweight and comfortable</t>
   </si>
   <si>
     <t>Broad chest bib front design for improved splash protection</t>
   </si>
   <si>
     <t>Anti-Fungal treatment</t>
   </si>
   <si>
     <t>SWP7020-M/L</t>
   </si>
   <si>
-    <t>Swampmaster No-Sweat Stormgear Waterproof Dairy Apron Green - M</t>
+    <t>Xpert Swampmaster Stormgear Waterproof Dairy Apron Green - M</t>
   </si>
   <si>
     <t>M</t>
   </si>
   <si>
     <t>SWP7020-L/XL</t>
   </si>
   <si>
-    <t>Swampmaster No-Sweat Stormgear Waterproof Dairy Apron Green - L</t>
+    <t>Xpert Swampmaster Stormgear Waterproof Dairy Apron Green - L</t>
   </si>
   <si>
     <t>L</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="1">
     <fill>
       <patternFill patternType="none"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -191,51 +191,51 @@
     <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:X4"/>
   <cols>
     <col min="1" max="1" width="13"/>
     <col min="2" max="2" width="14"/>
     <col min="3" max="3" width="60"/>
     <col min="4" max="4" width="11"/>
-    <col min="5" max="5" width="60"/>
+    <col min="5" max="5" width="57"/>
     <col min="6" max="6" width="10"/>
     <col min="7" max="7" width="18"/>
     <col min="8" max="8" width="15"/>
     <col min="9" max="9" width="18"/>
     <col min="10" max="10" width="14"/>
     <col min="11" max="11" width="11"/>
     <col min="12" max="12" width="10"/>
     <col min="13" max="13" width="9"/>
     <col min="14" max="14" width="15"/>
     <col min="15" max="15" width="14"/>
     <col min="16" max="16" width="53"/>
     <col min="17" max="17" width="60"/>
     <col min="18" max="18" width="51"/>
     <col min="19" max="19" width="38"/>
     <col min="20" max="20" width="60"/>
     <col min="21" max="21" width="22"/>
     <col min="22" max="22" width="60"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
@@ -314,51 +314,51 @@
       <c r="D2" t="s">
         <v>24</v>
       </c>
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="F2" t="s">
         <v>26</v>
       </c>
       <c r="G2" t="s">
         <v>27</v>
       </c>
       <c r="H2">
         <v>62014010</v>
       </c>
       <c r="I2" t="s">
         <v>28</v>
       </c>
       <c r="J2" t="s">
         <v>29</v>
       </c>
       <c r="K2" s="2">
         <v>11.95</v>
       </c>
       <c r="L2">
-        <v>240.00000</v>
+        <v>313.00000</v>
       </c>
       <c r="M2" s="3">
         <v>0.2</v>
       </c>
       <c r="N2">
         <v>50</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" t="s">
         <v>32</v>
       </c>
       <c r="S2" t="s">
         <v>33</v>
       </c>
       <c r="T2" t="s">
         <v>34</v>
       </c>
       <c r="U2" t="s">
         <v>35</v>
       </c>
@@ -382,51 +382,51 @@
       <c r="D3" t="s">
         <v>24</v>
       </c>
       <c r="E3" t="s">
         <v>25</v>
       </c>
       <c r="F3" t="s">
         <v>38</v>
       </c>
       <c r="G3" t="s">
         <v>27</v>
       </c>
       <c r="H3">
         <v>62014010</v>
       </c>
       <c r="I3" t="s">
         <v>28</v>
       </c>
       <c r="J3" t="s">
         <v>29</v>
       </c>
       <c r="K3" s="2">
         <v>11.95</v>
       </c>
       <c r="L3">
-        <v>306.00000</v>
+        <v>738.00000</v>
       </c>
       <c r="M3" s="3">
         <v>0.2</v>
       </c>
       <c r="N3">
         <v>50</v>
       </c>
       <c r="P3" t="s">
         <v>30</v>
       </c>
       <c r="Q3" t="s">
         <v>31</v>
       </c>
       <c r="R3" t="s">
         <v>32</v>
       </c>
       <c r="S3" t="s">
         <v>33</v>
       </c>
       <c r="T3" t="s">
         <v>34</v>
       </c>
       <c r="U3" t="s">
         <v>35</v>
       </c>
@@ -450,51 +450,51 @@
       <c r="D4" t="s">
         <v>24</v>
       </c>
       <c r="E4" t="s">
         <v>25</v>
       </c>
       <c r="F4" t="s">
         <v>41</v>
       </c>
       <c r="G4" t="s">
         <v>27</v>
       </c>
       <c r="H4">
         <v>62014010</v>
       </c>
       <c r="I4" t="s">
         <v>28</v>
       </c>
       <c r="J4" t="s">
         <v>29</v>
       </c>
       <c r="K4" s="2">
         <v>11.95</v>
       </c>
       <c r="L4">
-        <v>404.00000</v>
+        <v>597.00000</v>
       </c>
       <c r="M4" s="3">
         <v>0.2</v>
       </c>
       <c r="N4">
         <v>50</v>
       </c>
       <c r="P4" t="s">
         <v>30</v>
       </c>
       <c r="Q4" t="s">
         <v>31</v>
       </c>
       <c r="R4" t="s">
         <v>32</v>
       </c>
       <c r="S4" t="s">
         <v>33</v>
       </c>
       <c r="T4" t="s">
         <v>34</v>
       </c>
       <c r="U4" t="s">
         <v>35</v>
       </c>