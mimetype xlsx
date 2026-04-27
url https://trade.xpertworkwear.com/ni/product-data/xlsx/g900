--- v0 (2025-10-25)
+++ v1 (2026-04-27)
@@ -9,86 +9,89 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="38" uniqueCount="38">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="39">
   <si>
     <t>Stock Code</t>
   </si>
   <si>
     <t>Barcode</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Group Code</t>
   </si>
   <si>
     <t>Group Name</t>
   </si>
   <si>
     <t>Variation</t>
   </si>
   <si>
     <t>Brand</t>
   </si>
   <si>
     <t>Commodity Code</t>
   </si>
   <si>
     <t>Country of Origin</t>
   </si>
   <si>
     <t>Nett per Unit</t>
   </si>
   <si>
     <t>List Price</t>
   </si>
   <si>
     <t>Stock</t>
+  </si>
+  <si>
+    <t>VAT Rate</t>
   </si>
   <si>
     <t>Outer Quantity</t>
   </si>
   <si>
     <t>Specification</t>
   </si>
   <si>
     <t>Feature 1</t>
   </si>
   <si>
     <t>Feature 2</t>
   </si>
   <si>
     <t>Feature 3</t>
   </si>
   <si>
     <t>Feature 4</t>
   </si>
   <si>
     <t>Feature 5</t>
   </si>
   <si>
     <t>Feature 6</t>
   </si>
@@ -152,93 +155,95 @@
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="1">
     <fill>
       <patternFill patternType="none"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="3">
+  <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:W3"/>
+  <dimension ref="A1:X3"/>
   <cols>
     <col min="1" max="1" width="11"/>
     <col min="2" max="2" width="14"/>
     <col min="3" max="3" width="32"/>
     <col min="4" max="4" width="11"/>
     <col min="5" max="5" width="28"/>
     <col min="6" max="6" width="10"/>
     <col min="7" max="7" width="11"/>
     <col min="8" max="8" width="15"/>
     <col min="9" max="9" width="18"/>
     <col min="10" max="10" width="14"/>
     <col min="11" max="11" width="11"/>
     <col min="12" max="12" width="10"/>
-    <col min="13" max="13" width="15"/>
-[...7 lines deleted...]
-    <col min="21" max="21" width="60"/>
+    <col min="13" max="13" width="9"/>
+    <col min="14" max="14" width="15"/>
+    <col min="15" max="15" width="14"/>
+    <col min="16" max="16" width="46"/>
+    <col min="17" max="17" width="35"/>
+    <col min="18" max="18" width="15"/>
+    <col min="19" max="19" width="35"/>
+    <col min="20" max="20" width="32"/>
+    <col min="21" max="21" width="33"/>
+    <col min="22" max="22" width="60"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -261,173 +266,182 @@
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B2" s="1">
         <v>5060345830880</v>
       </c>
       <c r="C2" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F2" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="G2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H2">
         <v>65069990</v>
       </c>
       <c r="I2" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K2" s="2">
         <v>5.95</v>
       </c>
       <c r="L2">
-        <v>97.00000</v>
-[...1 lines deleted...]
-      <c r="M2">
+        <v>394.00000</v>
+      </c>
+      <c r="M2" s="3">
+        <v>0.2</v>
+      </c>
+      <c r="N2">
         <v>144</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" t="s">
         <v>32</v>
       </c>
       <c r="S2" t="s">
         <v>33</v>
       </c>
       <c r="T2" t="s">
         <v>34</v>
       </c>
-      <c r="U2" t="inlineStr">
+      <c r="U2" t="s">
+        <v>35</v>
+      </c>
+      <c r="V2" t="inlineStr">
         <is>
           <t>Premium quality bucket hat by Xpert™, comfortable poly cotton material is hard wearing and breathable. The perfect hat for sun protection, and the continuous wide brim provides shade for your eyes. Ventilation eyelets and lined seams for comfort. Available in two colourways, and two size options.</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B3" s="1">
         <v>5060345830897</v>
       </c>
       <c r="C3" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D3" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E3" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F3" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="G3" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H3">
         <v>65069990</v>
       </c>
       <c r="I3" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J3" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K3" s="2">
         <v>5.95</v>
       </c>
       <c r="L3">
-        <v>264.00000</v>
-[...1 lines deleted...]
-      <c r="M3">
+        <v>549.00000</v>
+      </c>
+      <c r="M3" s="3">
+        <v>0.2</v>
+      </c>
+      <c r="N3">
         <v>144</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="P3" t="s">
         <v>30</v>
       </c>
       <c r="Q3" t="s">
         <v>31</v>
       </c>
       <c r="R3" t="s">
         <v>32</v>
       </c>
       <c r="S3" t="s">
         <v>33</v>
       </c>
       <c r="T3" t="s">
         <v>34</v>
       </c>
-      <c r="U3" t="inlineStr">
+      <c r="U3" t="s">
+        <v>35</v>
+      </c>
+      <c r="V3" t="inlineStr">
         <is>
           <t>Premium quality bucket hat by Xpert™, comfortable poly cotton material is hard wearing and breathable. The perfect hat for sun protection, and the continuous wide brim provides shade for your eyes. Ventilation eyelets and lined seams for comfort. Available in two colourways, and two size options.</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>