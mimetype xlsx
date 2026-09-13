--- v2 (2026-06-13)
+++ v3 (2026-09-13)
@@ -305,51 +305,51 @@
       <c r="D2" t="s">
         <v>24</v>
       </c>
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="F2" t="s">
         <v>26</v>
       </c>
       <c r="G2" t="s">
         <v>27</v>
       </c>
       <c r="H2">
         <v>65069990</v>
       </c>
       <c r="I2" t="s">
         <v>28</v>
       </c>
       <c r="J2" t="s">
         <v>29</v>
       </c>
       <c r="K2" s="2">
         <v>5.95</v>
       </c>
       <c r="L2">
-        <v>338.00000</v>
+        <v>249.00000</v>
       </c>
       <c r="M2" s="3">
         <v>0.2</v>
       </c>
       <c r="N2">
         <v>144</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" t="s">
         <v>32</v>
       </c>
       <c r="S2" t="s">
         <v>33</v>
       </c>
       <c r="T2" t="s">
         <v>34</v>
       </c>
       <c r="U2" t="s">
         <v>35</v>
       </c>
@@ -372,51 +372,51 @@
       <c r="D3" t="s">
         <v>24</v>
       </c>
       <c r="E3" t="s">
         <v>25</v>
       </c>
       <c r="F3" t="s">
         <v>38</v>
       </c>
       <c r="G3" t="s">
         <v>27</v>
       </c>
       <c r="H3">
         <v>65069990</v>
       </c>
       <c r="I3" t="s">
         <v>28</v>
       </c>
       <c r="J3" t="s">
         <v>29</v>
       </c>
       <c r="K3" s="2">
         <v>5.95</v>
       </c>
       <c r="L3">
-        <v>476.00000</v>
+        <v>356.00000</v>
       </c>
       <c r="M3" s="3">
         <v>0.2</v>
       </c>
       <c r="N3">
         <v>144</v>
       </c>
       <c r="P3" t="s">
         <v>30</v>
       </c>
       <c r="Q3" t="s">
         <v>31</v>
       </c>
       <c r="R3" t="s">
         <v>32</v>
       </c>
       <c r="S3" t="s">
         <v>33</v>
       </c>
       <c r="T3" t="s">
         <v>34</v>
       </c>
       <c r="U3" t="s">
         <v>35</v>
       </c>