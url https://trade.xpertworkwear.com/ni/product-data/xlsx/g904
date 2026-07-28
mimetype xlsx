--- v2 (2026-01-25)
+++ v3 (2026-07-28)
@@ -9,88 +9,91 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="48" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="52" uniqueCount="52">
   <si>
     <t>Stock Code</t>
   </si>
   <si>
     <t>Barcode</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Group Code</t>
   </si>
   <si>
     <t>Group Name</t>
   </si>
   <si>
     <t>Variation</t>
   </si>
   <si>
     <t>Brand</t>
   </si>
   <si>
     <t>Commodity Code</t>
   </si>
   <si>
     <t>Country of Origin</t>
   </si>
   <si>
     <t>Nett per Unit</t>
   </si>
   <si>
     <t>List Price</t>
   </si>
   <si>
     <t>Stock</t>
   </si>
   <si>
+    <t>VAT Rate</t>
+  </si>
+  <si>
     <t>Outer Quantity</t>
   </si>
   <si>
     <t>Specification</t>
   </si>
   <si>
     <t>Feature 1</t>
   </si>
   <si>
     <t>Feature 2</t>
   </si>
   <si>
     <t>Feature 3</t>
   </si>
   <si>
     <t>Feature 4</t>
   </si>
   <si>
     <t>Feature 5</t>
   </si>
   <si>
     <t>Feature 6</t>
   </si>
   <si>
     <t>Description</t>
@@ -98,60 +101,69 @@
   <si>
     <t>XP32-3/4</t>
   </si>
   <si>
     <t>Xpert Pro Junior Gift Bundle GGX - Age 3-4 Years</t>
   </si>
   <si>
     <t>XP32</t>
   </si>
   <si>
     <t>Xpert Pro Junior Gift Bundle GGX</t>
   </si>
   <si>
     <t>Age 3-4 Years</t>
   </si>
   <si>
     <t>Xpert Pro</t>
   </si>
   <si>
     <t>Pakistan</t>
   </si>
   <si>
     <t>1.00Kg</t>
   </si>
   <si>
-    <t>Includes Junior Black Hoodie, Junior Grey/Black Trousers</t>
-[...8 lines deleted...]
-    <t>Assembled and Ready to Se</t>
+    <t>0%</t>
+  </si>
+  <si>
+    <t>Includes Junior Bodywarmer, Junior Grey/Black Trousers, and Beanie Hat</t>
+  </si>
+  <si>
+    <t>All Xpert Junior workwear uses the same durable materials and workmanship seen in our adults range</t>
+  </si>
+  <si>
+    <t>Free Xpert Sticker pack inside!  Durable, waterproof stickers</t>
+  </si>
+  <si>
+    <t>The perfect gifting item for friends and family</t>
+  </si>
+  <si>
+    <t>Everything is stowed in a Xpert 16" Toolbox, with lockable lid and organiser compartments</t>
+  </si>
+  <si>
+    <t>Pre-assembled and ready to sell</t>
   </si>
   <si>
     <t>XP32-5/6</t>
   </si>
   <si>
     <t>Xpert Pro Junior Gift Bundle GGX - Age 5-6 Years</t>
   </si>
   <si>
     <t>Age 5-6 Years</t>
   </si>
   <si>
     <t>XP32-7/8</t>
   </si>
   <si>
     <t>Xpert Pro Junior Gift Bundle GGX - Age 7-8 Years</t>
   </si>
   <si>
     <t>Age 7-8 Years</t>
   </si>
   <si>
     <t>XP32-9/10</t>
   </si>
   <si>
     <t>Xpert Pro Junior Gift Bundle GGX - Age 9-10 Years</t>
   </si>
@@ -182,93 +194,95 @@
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="1">
     <fill>
       <patternFill patternType="none"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="3">
+  <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:W7"/>
+  <dimension ref="A1:X7"/>
   <cols>
     <col min="1" max="1" width="11"/>
     <col min="2" max="2" width="14"/>
     <col min="3" max="3" width="51"/>
     <col min="4" max="4" width="11"/>
     <col min="5" max="5" width="33"/>
     <col min="6" max="6" width="16"/>
     <col min="7" max="7" width="10"/>
     <col min="8" max="8" width="15"/>
     <col min="9" max="9" width="18"/>
     <col min="10" max="10" width="14"/>
     <col min="11" max="11" width="11"/>
-    <col min="12" max="12" width="9"/>
-[...8 lines deleted...]
-    <col min="21" max="21" width="60"/>
+    <col min="12" max="12" width="8"/>
+    <col min="13" max="13" width="9"/>
+    <col min="14" max="14" width="15"/>
+    <col min="15" max="15" width="14"/>
+    <col min="16" max="16" width="60"/>
+    <col min="17" max="17" width="60"/>
+    <col min="18" max="18" width="60"/>
+    <col min="19" max="19" width="48"/>
+    <col min="20" max="20" width="60"/>
+    <col min="21" max="21" width="32"/>
+    <col min="22" max="22" width="60"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -291,429 +305,486 @@
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B2" s="1">
         <v>5060345835793</v>
       </c>
       <c r="C2" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F2" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="G2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H2">
         <v>62034319</v>
       </c>
       <c r="I2" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K2" s="2">
-        <v>32.95</v>
+        <v>37.95</v>
       </c>
       <c r="L2">
-        <v>30.00000</v>
-[...1 lines deleted...]
-      <c r="M2">
+        <v>0.00000</v>
+      </c>
+      <c r="M2" t="s" s="3">
+        <v>30</v>
+      </c>
+      <c r="N2">
         <v>1</v>
       </c>
-      <c r="O2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P2" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="Q2" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="R2" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="U2" t="inlineStr">
+        <v>33</v>
+      </c>
+      <c r="S2" t="s">
+        <v>34</v>
+      </c>
+      <c r="T2" t="s">
+        <v>35</v>
+      </c>
+      <c r="U2" t="s">
+        <v>36</v>
+      </c>
+      <c r="V2" t="inlineStr">
         <is>
           <t>The Xpert Pro Junior workwear bundle includes a combination of firm favourites and essentials in one handy, giftable box.  Whether it’s for yourself, your kids or for friends and family, this bundle is packed with quality items and even a free gift!
 Assembled from quality Xpert products:
 TROUSERS:
 The Xpert™ PRO Junior Stretch Work Trouser brings all the technology and development we've packed into our men's trousers and scales it down to fit your young apprentice. The addition of 360° stretch panels at the gusset and rear yolk gives freedom of movement, and the fit is a modern, tapered leg look. With a focus on safety, all our Xpert Junior Apparel comes with Hi-visibility reflective detailing. Double adjustable elasticated waist and plenty of pockets.
 HOODIE:
 Designed for outdoors-loving kids, the Xpert™ Pro Junior Pullover Hoodie is a modern fit hoodie with a brushed inside for additional warmth and comfort. With a focus on safety, all our Xpert Junior Apparel comes with Hi-visibility reflective detailing. Just like our adult hoodie, we've designed it with a raglan sleeve for freer work &amp; play. Large front pocket and warm-lined hood with fixed drawstrings.
 POM POM BEANIE:
 This functional and fun Xpert pom beanie hat features a soft, double thickness knit for a super cozy fit.  An essential piece of headgear for cold conditions, it's washable and designed with a stretch fit for comfort, ensuring a one-size-fits-all versatility.  Your kids will love the pop of colour, it’s the ultimate choice for style and play in the great outdoors.</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="B3" s="1">
         <v>5060345835809</v>
       </c>
       <c r="C3" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D3" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E3" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F3" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="G3" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H3">
         <v>62034319</v>
       </c>
       <c r="I3" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J3" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K3" s="2">
-        <v>32.95</v>
+        <v>37.95</v>
       </c>
       <c r="L3">
-        <v>7.00000</v>
-[...1 lines deleted...]
-      <c r="M3">
+        <v>0.00000</v>
+      </c>
+      <c r="M3" t="s" s="3">
+        <v>30</v>
+      </c>
+      <c r="N3">
         <v>1</v>
       </c>
-      <c r="O3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P3" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="Q3" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="R3" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="U3" t="inlineStr">
+        <v>33</v>
+      </c>
+      <c r="S3" t="s">
+        <v>34</v>
+      </c>
+      <c r="T3" t="s">
+        <v>35</v>
+      </c>
+      <c r="U3" t="s">
+        <v>36</v>
+      </c>
+      <c r="V3" t="inlineStr">
         <is>
           <t>The Xpert Pro Junior workwear bundle includes a combination of firm favourites and essentials in one handy, giftable box.  Whether it’s for yourself, your kids or for friends and family, this bundle is packed with quality items and even a free gift!
 Assembled from quality Xpert products:
 TROUSERS:
 The Xpert™ PRO Junior Stretch Work Trouser brings all the technology and development we've packed into our men's trousers and scales it down to fit your young apprentice. The addition of 360° stretch panels at the gusset and rear yolk gives freedom of movement, and the fit is a modern, tapered leg look. With a focus on safety, all our Xpert Junior Apparel comes with Hi-visibility reflective detailing. Double adjustable elasticated waist and plenty of pockets.
 HOODIE:
 Designed for outdoors-loving kids, the Xpert™ Pro Junior Pullover Hoodie is a modern fit hoodie with a brushed inside for additional warmth and comfort. With a focus on safety, all our Xpert Junior Apparel comes with Hi-visibility reflective detailing. Just like our adult hoodie, we've designed it with a raglan sleeve for freer work &amp; play. Large front pocket and warm-lined hood with fixed drawstrings.
 POM POM BEANIE:
 This functional and fun Xpert pom beanie hat features a soft, double thickness knit for a super cozy fit.  An essential piece of headgear for cold conditions, it's washable and designed with a stretch fit for comfort, ensuring a one-size-fits-all versatility.  Your kids will love the pop of colour, it’s the ultimate choice for style and play in the great outdoors.</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="B4" s="1">
         <v>5060345835816</v>
       </c>
       <c r="C4" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D4" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E4" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F4" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="G4" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H4">
         <v>62034319</v>
       </c>
       <c r="I4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K4" s="2">
-        <v>32.95</v>
+        <v>37.95</v>
       </c>
       <c r="L4">
-        <v>18.00000</v>
-[...1 lines deleted...]
-      <c r="M4">
+        <v>0.00000</v>
+      </c>
+      <c r="M4" t="s" s="3">
+        <v>30</v>
+      </c>
+      <c r="N4">
         <v>1</v>
       </c>
-      <c r="O4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="Q4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="R4" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="U4" t="inlineStr">
+        <v>33</v>
+      </c>
+      <c r="S4" t="s">
+        <v>34</v>
+      </c>
+      <c r="T4" t="s">
+        <v>35</v>
+      </c>
+      <c r="U4" t="s">
+        <v>36</v>
+      </c>
+      <c r="V4" t="inlineStr">
         <is>
           <t>The Xpert Pro Junior workwear bundle includes a combination of firm favourites and essentials in one handy, giftable box.  Whether it’s for yourself, your kids or for friends and family, this bundle is packed with quality items and even a free gift!
 Assembled from quality Xpert products:
 TROUSERS:
 The Xpert™ PRO Junior Stretch Work Trouser brings all the technology and development we've packed into our men's trousers and scales it down to fit your young apprentice. The addition of 360° stretch panels at the gusset and rear yolk gives freedom of movement, and the fit is a modern, tapered leg look. With a focus on safety, all our Xpert Junior Apparel comes with Hi-visibility reflective detailing. Double adjustable elasticated waist and plenty of pockets.
 HOODIE:
 Designed for outdoors-loving kids, the Xpert™ Pro Junior Pullover Hoodie is a modern fit hoodie with a brushed inside for additional warmth and comfort. With a focus on safety, all our Xpert Junior Apparel comes with Hi-visibility reflective detailing. Just like our adult hoodie, we've designed it with a raglan sleeve for freer work &amp; play. Large front pocket and warm-lined hood with fixed drawstrings.
 POM POM BEANIE:
 This functional and fun Xpert pom beanie hat features a soft, double thickness knit for a super cozy fit.  An essential piece of headgear for cold conditions, it's washable and designed with a stretch fit for comfort, ensuring a one-size-fits-all versatility.  Your kids will love the pop of colour, it’s the ultimate choice for style and play in the great outdoors.</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="B5" s="1">
         <v>5060345835823</v>
       </c>
       <c r="C5" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="D5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E5" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F5" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="G5" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H5">
         <v>62034319</v>
       </c>
       <c r="I5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J5" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K5" s="2">
-        <v>32.95</v>
+        <v>37.95</v>
       </c>
       <c r="L5">
-        <v>13.00000</v>
-[...1 lines deleted...]
-      <c r="M5">
+        <v>0.00000</v>
+      </c>
+      <c r="M5" t="s" s="3">
+        <v>30</v>
+      </c>
+      <c r="N5">
         <v>1</v>
       </c>
-      <c r="O5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P5" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="Q5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="R5" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="U5" t="inlineStr">
+        <v>33</v>
+      </c>
+      <c r="S5" t="s">
+        <v>34</v>
+      </c>
+      <c r="T5" t="s">
+        <v>35</v>
+      </c>
+      <c r="U5" t="s">
+        <v>36</v>
+      </c>
+      <c r="V5" t="inlineStr">
         <is>
           <t>The Xpert Pro Junior workwear bundle includes a combination of firm favourites and essentials in one handy, giftable box.  Whether it’s for yourself, your kids or for friends and family, this bundle is packed with quality items and even a free gift!
 Assembled from quality Xpert products:
 TROUSERS:
 The Xpert™ PRO Junior Stretch Work Trouser brings all the technology and development we've packed into our men's trousers and scales it down to fit your young apprentice. The addition of 360° stretch panels at the gusset and rear yolk gives freedom of movement, and the fit is a modern, tapered leg look. With a focus on safety, all our Xpert Junior Apparel comes with Hi-visibility reflective detailing. Double adjustable elasticated waist and plenty of pockets.
 HOODIE:
 Designed for outdoors-loving kids, the Xpert™ Pro Junior Pullover Hoodie is a modern fit hoodie with a brushed inside for additional warmth and comfort. With a focus on safety, all our Xpert Junior Apparel comes with Hi-visibility reflective detailing. Just like our adult hoodie, we've designed it with a raglan sleeve for freer work &amp; play. Large front pocket and warm-lined hood with fixed drawstrings.
 POM POM BEANIE:
 This functional and fun Xpert pom beanie hat features a soft, double thickness knit for a super cozy fit.  An essential piece of headgear for cold conditions, it's washable and designed with a stretch fit for comfort, ensuring a one-size-fits-all versatility.  Your kids will love the pop of colour, it’s the ultimate choice for style and play in the great outdoors.</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="B6" s="1">
         <v>5060345835830</v>
       </c>
       <c r="C6" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="D6" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F6" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="G6" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H6">
         <v>62034319</v>
       </c>
       <c r="I6" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J6" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K6" s="2">
-        <v>32.95</v>
+        <v>37.95</v>
       </c>
       <c r="L6">
-        <v>8.00000</v>
-[...1 lines deleted...]
-      <c r="M6">
+        <v>0.00000</v>
+      </c>
+      <c r="M6" t="s" s="3">
+        <v>30</v>
+      </c>
+      <c r="N6">
         <v>1</v>
       </c>
-      <c r="O6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="Q6" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="R6" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="U6" t="inlineStr">
+        <v>33</v>
+      </c>
+      <c r="S6" t="s">
+        <v>34</v>
+      </c>
+      <c r="T6" t="s">
+        <v>35</v>
+      </c>
+      <c r="U6" t="s">
+        <v>36</v>
+      </c>
+      <c r="V6" t="inlineStr">
         <is>
           <t>The Xpert Pro Junior workwear bundle includes a combination of firm favourites and essentials in one handy, giftable box.  Whether it’s for yourself, your kids or for friends and family, this bundle is packed with quality items and even a free gift!
 Assembled from quality Xpert products:
 TROUSERS:
 The Xpert™ PRO Junior Stretch Work Trouser brings all the technology and development we've packed into our men's trousers and scales it down to fit your young apprentice. The addition of 360° stretch panels at the gusset and rear yolk gives freedom of movement, and the fit is a modern, tapered leg look. With a focus on safety, all our Xpert Junior Apparel comes with Hi-visibility reflective detailing. Double adjustable elasticated waist and plenty of pockets.
 HOODIE:
 Designed for outdoors-loving kids, the Xpert™ Pro Junior Pullover Hoodie is a modern fit hoodie with a brushed inside for additional warmth and comfort. With a focus on safety, all our Xpert Junior Apparel comes with Hi-visibility reflective detailing. Just like our adult hoodie, we've designed it with a raglan sleeve for freer work &amp; play. Large front pocket and warm-lined hood with fixed drawstrings.
 POM POM BEANIE:
 This functional and fun Xpert pom beanie hat features a soft, double thickness knit for a super cozy fit.  An essential piece of headgear for cold conditions, it's washable and designed with a stretch fit for comfort, ensuring a one-size-fits-all versatility.  Your kids will love the pop of colour, it’s the ultimate choice for style and play in the great outdoors.</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="B7" s="1">
         <v>5060345835847</v>
       </c>
       <c r="C7" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="D7" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E7" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F7" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="G7" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H7">
         <v>62034319</v>
       </c>
       <c r="I7" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J7" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K7" s="2">
-        <v>32.95</v>
+        <v>37.95</v>
       </c>
       <c r="L7">
-        <v>7.00000</v>
-[...1 lines deleted...]
-      <c r="M7">
+        <v>0.00000</v>
+      </c>
+      <c r="M7" t="s" s="3">
+        <v>30</v>
+      </c>
+      <c r="N7">
         <v>1</v>
       </c>
-      <c r="O7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P7" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="Q7" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="R7" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="U7" t="inlineStr">
+        <v>33</v>
+      </c>
+      <c r="S7" t="s">
+        <v>34</v>
+      </c>
+      <c r="T7" t="s">
+        <v>35</v>
+      </c>
+      <c r="U7" t="s">
+        <v>36</v>
+      </c>
+      <c r="V7" t="inlineStr">
         <is>
           <t>The Xpert Pro Junior workwear bundle includes a combination of firm favourites and essentials in one handy, giftable box.  Whether it’s for yourself, your kids or for friends and family, this bundle is packed with quality items and even a free gift!
 Assembled from quality Xpert products:
 TROUSERS:
 The Xpert™ PRO Junior Stretch Work Trouser brings all the technology and development we've packed into our men's trousers and scales it down to fit your young apprentice. The addition of 360° stretch panels at the gusset and rear yolk gives freedom of movement, and the fit is a modern, tapered leg look. With a focus on safety, all our Xpert Junior Apparel comes with Hi-visibility reflective detailing. Double adjustable elasticated waist and plenty of pockets.
 HOODIE:
 Designed for outdoors-loving kids, the Xpert™ Pro Junior Pullover Hoodie is a modern fit hoodie with a brushed inside for additional warmth and comfort. With a focus on safety, all our Xpert Junior Apparel comes with Hi-visibility reflective detailing. Just like our adult hoodie, we've designed it with a raglan sleeve for freer work &amp; play. Large front pocket and warm-lined hood with fixed drawstrings.
 POM POM BEANIE:
 This functional and fun Xpert pom beanie hat features a soft, double thickness knit for a super cozy fit.  An essential piece of headgear for cold conditions, it's washable and designed with a stretch fit for comfort, ensuring a one-size-fits-all versatility.  Your kids will love the pop of colour, it’s the ultimate choice for style and play in the great outdoors.</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">