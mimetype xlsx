--- v4 (2026-06-13)
+++ v5 (2026-08-23)
@@ -80,132 +80,132 @@
   <si>
     <t>Feature 1</t>
   </si>
   <si>
     <t>Feature 2</t>
   </si>
   <si>
     <t>Feature 3</t>
   </si>
   <si>
     <t>Feature 4</t>
   </si>
   <si>
     <t>Feature 5</t>
   </si>
   <si>
     <t>Feature 6</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>SWP7220-3/4</t>
   </si>
   <si>
-    <t>Swampmaster No-Sweat Stormgear Junior Waterproof Trouser Navy - Age 3-4 Years</t>
+    <t>Xpert Swampmaster Stormgear Junior Waterproof Trouser Navy - Age 3-4 Years</t>
   </si>
   <si>
     <t>SWP7220</t>
   </si>
   <si>
-    <t>Swampmaster No-Sweat Stormgear Junior Waterproof Trouser Navy</t>
+    <t>Xpert Swampmaster Stormgear Junior Waterproof Trouser Navy</t>
   </si>
   <si>
     <t>Age 3-4 Years</t>
   </si>
   <si>
     <t>Xpert Swampmaster</t>
   </si>
   <si>
     <t>China</t>
   </si>
   <si>
     <t>0.40Kg</t>
   </si>
   <si>
     <t>0%</t>
   </si>
   <si>
     <t>DRY-X™ Waterproof, windproof and breathable fabric</t>
   </si>
   <si>
     <t>ACTIVE-X™ Stretch. 4-Way stretch fabric</t>
   </si>
   <si>
     <t>Reflective details for enhanced visibility and safety</t>
   </si>
   <si>
     <t>Fully waterproof sealed and welded seams</t>
   </si>
   <si>
     <t>Elasticated waistband</t>
   </si>
   <si>
     <t>Side-access pockets with storm flaps</t>
   </si>
   <si>
     <t>SWP7220-5/6</t>
   </si>
   <si>
-    <t>Swampmaster No-Sweat Stormgear Junior Waterproof Trouser Navy - Age 5-6 Years</t>
+    <t>Xpert Swampmaster Stormgear Junior Waterproof Trouser Navy - Age 5-6 Years</t>
   </si>
   <si>
     <t>Age 5-6 Years</t>
   </si>
   <si>
     <t>SWP7220-7/8</t>
   </si>
   <si>
-    <t>Swampmaster No-Sweat Stormgear Junior Waterproof Trouser Navy - Age 7-8 Years</t>
+    <t>Xpert Swampmaster Stormgear Junior Waterproof Trouser Navy - Age 7-8 Years</t>
   </si>
   <si>
     <t>Age 7-8 Years</t>
   </si>
   <si>
     <t>SWP7220-9/10</t>
   </si>
   <si>
-    <t>Swampmaster No-Sweat Stormgear Junior Waterproof Trouser Navy - Age 9-10 Years</t>
+    <t>Xpert Swampmaster Stormgear Junior Waterproof Trouser Navy - Age 9-10 Years</t>
   </si>
   <si>
     <t>Age 9-10 Years</t>
   </si>
   <si>
     <t>SWP7220-11/12</t>
   </si>
   <si>
-    <t>Swampmaster No-Sweat Stormgear Junior Waterproof Trouser Navy - Age 11-12 Years</t>
+    <t>Xpert Swampmaster Stormgear Junior Waterproof Trouser Navy - Age 11-12 Years</t>
   </si>
   <si>
     <t>Age 11-12 Years</t>
   </si>
   <si>
     <t>SWP7220-13</t>
   </si>
   <si>
-    <t>Swampmaster No-Sweat Stormgear Junior Waterproof Trouser Navy - Age 13-14 Years</t>
+    <t>Xpert Swampmaster Stormgear Junior Waterproof Trouser Navy - Age 13-14 Years</t>
   </si>
   <si>
     <t>Age 13-14 Years</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="1">
     <fill>
       <patternFill patternType="none"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -221,51 +221,51 @@
     <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:X7"/>
   <cols>
     <col min="1" max="1" width="14"/>
     <col min="2" max="2" width="14"/>
     <col min="3" max="3" width="60"/>
     <col min="4" max="4" width="11"/>
-    <col min="5" max="5" width="60"/>
+    <col min="5" max="5" width="59"/>
     <col min="6" max="6" width="16"/>
     <col min="7" max="7" width="18"/>
     <col min="8" max="8" width="15"/>
     <col min="9" max="9" width="18"/>
     <col min="10" max="10" width="14"/>
     <col min="11" max="11" width="11"/>
     <col min="12" max="12" width="10"/>
     <col min="13" max="13" width="9"/>
     <col min="14" max="14" width="15"/>
     <col min="15" max="15" width="14"/>
     <col min="16" max="16" width="51"/>
     <col min="17" max="17" width="40"/>
     <col min="18" max="18" width="54"/>
     <col min="19" max="19" width="41"/>
     <col min="20" max="20" width="22"/>
     <col min="21" max="21" width="37"/>
     <col min="22" max="22" width="60"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
@@ -344,51 +344,51 @@
       <c r="D2" t="s">
         <v>24</v>
       </c>
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="F2" t="s">
         <v>26</v>
       </c>
       <c r="G2" t="s">
         <v>27</v>
       </c>
       <c r="H2">
         <v>62034911</v>
       </c>
       <c r="I2" t="s">
         <v>28</v>
       </c>
       <c r="J2" t="s">
         <v>29</v>
       </c>
       <c r="K2" s="2">
         <v>9.95</v>
       </c>
       <c r="L2">
-        <v>260.00000</v>
+        <v>220.00000</v>
       </c>
       <c r="M2" t="s" s="3">
         <v>30</v>
       </c>
       <c r="N2">
         <v>30</v>
       </c>
       <c r="P2" t="s">
         <v>31</v>
       </c>
       <c r="Q2" t="s">
         <v>32</v>
       </c>
       <c r="R2" t="s">
         <v>33</v>
       </c>
       <c r="S2" t="s">
         <v>34</v>
       </c>
       <c r="T2" t="s">
         <v>35</v>
       </c>
       <c r="U2" t="s">
         <v>36</v>
       </c>
@@ -417,51 +417,51 @@
       <c r="D3" t="s">
         <v>24</v>
       </c>
       <c r="E3" t="s">
         <v>25</v>
       </c>
       <c r="F3" t="s">
         <v>39</v>
       </c>
       <c r="G3" t="s">
         <v>27</v>
       </c>
       <c r="H3">
         <v>62034911</v>
       </c>
       <c r="I3" t="s">
         <v>28</v>
       </c>
       <c r="J3" t="s">
         <v>29</v>
       </c>
       <c r="K3" s="2">
         <v>9.95</v>
       </c>
       <c r="L3">
-        <v>428.00000</v>
+        <v>372.00000</v>
       </c>
       <c r="M3" t="s" s="3">
         <v>30</v>
       </c>
       <c r="N3">
         <v>30</v>
       </c>
       <c r="P3" t="s">
         <v>31</v>
       </c>
       <c r="Q3" t="s">
         <v>32</v>
       </c>
       <c r="R3" t="s">
         <v>33</v>
       </c>
       <c r="S3" t="s">
         <v>34</v>
       </c>
       <c r="T3" t="s">
         <v>35</v>
       </c>
       <c r="U3" t="s">
         <v>36</v>
       </c>
@@ -490,51 +490,51 @@
       <c r="D4" t="s">
         <v>24</v>
       </c>
       <c r="E4" t="s">
         <v>25</v>
       </c>
       <c r="F4" t="s">
         <v>42</v>
       </c>
       <c r="G4" t="s">
         <v>27</v>
       </c>
       <c r="H4">
         <v>62034911</v>
       </c>
       <c r="I4" t="s">
         <v>28</v>
       </c>
       <c r="J4" t="s">
         <v>29</v>
       </c>
       <c r="K4" s="2">
         <v>9.95</v>
       </c>
       <c r="L4">
-        <v>438.00000</v>
+        <v>370.00000</v>
       </c>
       <c r="M4" t="s" s="3">
         <v>30</v>
       </c>
       <c r="N4">
         <v>30</v>
       </c>
       <c r="P4" t="s">
         <v>31</v>
       </c>
       <c r="Q4" t="s">
         <v>32</v>
       </c>
       <c r="R4" t="s">
         <v>33</v>
       </c>
       <c r="S4" t="s">
         <v>34</v>
       </c>
       <c r="T4" t="s">
         <v>35</v>
       </c>
       <c r="U4" t="s">
         <v>36</v>
       </c>
@@ -563,51 +563,51 @@
       <c r="D5" t="s">
         <v>24</v>
       </c>
       <c r="E5" t="s">
         <v>25</v>
       </c>
       <c r="F5" t="s">
         <v>45</v>
       </c>
       <c r="G5" t="s">
         <v>27</v>
       </c>
       <c r="H5">
         <v>62034911</v>
       </c>
       <c r="I5" t="s">
         <v>28</v>
       </c>
       <c r="J5" t="s">
         <v>29</v>
       </c>
       <c r="K5" s="2">
         <v>9.95</v>
       </c>
       <c r="L5">
-        <v>660.00000</v>
+        <v>587.00000</v>
       </c>
       <c r="M5" t="s" s="3">
         <v>30</v>
       </c>
       <c r="N5">
         <v>30</v>
       </c>
       <c r="P5" t="s">
         <v>31</v>
       </c>
       <c r="Q5" t="s">
         <v>32</v>
       </c>
       <c r="R5" t="s">
         <v>33</v>
       </c>
       <c r="S5" t="s">
         <v>34</v>
       </c>
       <c r="T5" t="s">
         <v>35</v>
       </c>
       <c r="U5" t="s">
         <v>36</v>
       </c>
@@ -636,51 +636,51 @@
       <c r="D6" t="s">
         <v>24</v>
       </c>
       <c r="E6" t="s">
         <v>25</v>
       </c>
       <c r="F6" t="s">
         <v>48</v>
       </c>
       <c r="G6" t="s">
         <v>27</v>
       </c>
       <c r="H6">
         <v>62034911</v>
       </c>
       <c r="I6" t="s">
         <v>28</v>
       </c>
       <c r="J6" t="s">
         <v>29</v>
       </c>
       <c r="K6" s="2">
         <v>9.95</v>
       </c>
       <c r="L6">
-        <v>750.00000</v>
+        <v>675.00000</v>
       </c>
       <c r="M6" t="s" s="3">
         <v>30</v>
       </c>
       <c r="N6">
         <v>30</v>
       </c>
       <c r="P6" t="s">
         <v>31</v>
       </c>
       <c r="Q6" t="s">
         <v>32</v>
       </c>
       <c r="R6" t="s">
         <v>33</v>
       </c>
       <c r="S6" t="s">
         <v>34</v>
       </c>
       <c r="T6" t="s">
         <v>35</v>
       </c>
       <c r="U6" t="s">
         <v>36</v>
       </c>
@@ -709,51 +709,51 @@
       <c r="D7" t="s">
         <v>24</v>
       </c>
       <c r="E7" t="s">
         <v>25</v>
       </c>
       <c r="F7" t="s">
         <v>51</v>
       </c>
       <c r="G7" t="s">
         <v>27</v>
       </c>
       <c r="H7">
         <v>62034911</v>
       </c>
       <c r="I7" t="s">
         <v>28</v>
       </c>
       <c r="J7" t="s">
         <v>29</v>
       </c>
       <c r="K7" s="2">
         <v>9.95</v>
       </c>
       <c r="L7">
-        <v>704.00000</v>
+        <v>615.00000</v>
       </c>
       <c r="M7" t="s" s="3">
         <v>30</v>
       </c>
       <c r="N7">
         <v>30</v>
       </c>
       <c r="P7" t="s">
         <v>31</v>
       </c>
       <c r="Q7" t="s">
         <v>32</v>
       </c>
       <c r="R7" t="s">
         <v>33</v>
       </c>
       <c r="S7" t="s">
         <v>34</v>
       </c>
       <c r="T7" t="s">
         <v>35</v>
       </c>
       <c r="U7" t="s">
         <v>36</v>
       </c>