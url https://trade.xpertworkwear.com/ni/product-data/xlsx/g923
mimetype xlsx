--- v4 (2026-06-13)
+++ v5 (2026-09-13)
@@ -272,51 +272,51 @@
       <c r="D2" t="s">
         <v>22</v>
       </c>
       <c r="E2" t="s">
         <v>23</v>
       </c>
       <c r="F2" t="s">
         <v>24</v>
       </c>
       <c r="G2" t="s">
         <v>25</v>
       </c>
       <c r="H2">
         <v>65069990</v>
       </c>
       <c r="I2" t="s">
         <v>26</v>
       </c>
       <c r="J2" t="s">
         <v>27</v>
       </c>
       <c r="K2" s="2">
         <v>4.50</v>
       </c>
       <c r="L2">
-        <v>2722.00000</v>
+        <v>2697.00000</v>
       </c>
       <c r="M2" s="3">
         <v>0.2</v>
       </c>
       <c r="N2">
         <v>120</v>
       </c>
       <c r="V2" t="inlineStr">
         <is>
           <t>This functional and fun Xpert pom beanie hat features a soft, double thickness knit for a super cosy fit.  An essential piece of workwear for cold conditions, it's washable and designed with a stretch fit for comfort, ensuring a one-size-fits-all versatility.  With a pop of colour, it’s your bobble hat of choice for style and comfort in all kinds of everyday environments</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>