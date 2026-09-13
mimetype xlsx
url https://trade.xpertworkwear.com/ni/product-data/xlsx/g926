--- v3 (2026-04-27)
+++ v4 (2026-09-13)
@@ -281,57 +281,57 @@
       <c r="D2" t="s">
         <v>22</v>
       </c>
       <c r="E2" t="s">
         <v>23</v>
       </c>
       <c r="F2" t="s">
         <v>24</v>
       </c>
       <c r="G2" t="s">
         <v>25</v>
       </c>
       <c r="H2">
         <v>61171000</v>
       </c>
       <c r="I2" t="s">
         <v>26</v>
       </c>
       <c r="J2" t="s">
         <v>27</v>
       </c>
       <c r="K2" s="2">
         <v>6.95</v>
       </c>
       <c r="L2">
-        <v>3078.00000</v>
+        <v>3073.00000</v>
       </c>
       <c r="M2" s="3">
         <v>0.2</v>
       </c>
       <c r="N2">
-        <v>1</v>
+        <v>32</v>
       </c>
       <c r="P2" t="s">
         <v>28</v>
       </c>
       <c r="Q2" t="s">
         <v>29</v>
       </c>
       <c r="R2" t="s">
         <v>30</v>
       </c>
       <c r="V2" t="inlineStr">
         <is>
           <t>The Xpert essentials kit brings you everything you need in one handy one-size-fits-all bundle.
 The Neck snood is highly breathable and stretchy fabric, and can be worn up over your face or around the neck only.  Quality beanie hat has a fleece lining for additional warmth, and Xpert socks are durable polyester/cotton, with terry loop lining designed to support the hard workers on their feet all day.
 Packaged up in a smart gift box, this kit will keep you extra warm when working outdoors during the colder months.</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>